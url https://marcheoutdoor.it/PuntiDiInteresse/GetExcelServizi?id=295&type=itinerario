--- v2 (2026-02-07)
+++ v3 (2026-04-12)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="253" uniqueCount="253">
   <si>
-    <t>Lista servizi aggiornata al 07/02/2026 03:01:58</t>
+    <t>Lista servizi aggiornata al 12/04/2026 14:30:23</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>Indirizzo</t>
   </si>
   <si>
     <t>Brian's Bike Shop</t>
   </si>