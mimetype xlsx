--- v3 (2026-04-12)
+++ v4 (2026-06-18)
@@ -5,53 +5,53 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="253" uniqueCount="253">
-[...1 lines deleted...]
-    <t>Lista servizi aggiornata al 12/04/2026 14:30:23</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="249" uniqueCount="249">
+  <si>
+    <t>Lista servizi aggiornata al 18/06/2026 12:40:43</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>Indirizzo</t>
   </si>
   <si>
     <t>Brian's Bike Shop</t>
   </si>
@@ -365,62 +365,50 @@
     <t>http://www.bolognolaski.it</t>
   </si>
   <si>
     <t>Piazzale Pintura - Bolognola (MC)</t>
   </si>
   <si>
     <t>MARCHE AND BIKE</t>
   </si>
   <si>
     <t>Acqualagna</t>
   </si>
   <si>
     <t>marcheandbike@gmail.com</t>
   </si>
   <si>
     <t>https://www.marcheandbike.it/</t>
   </si>
   <si>
     <t>Via Flaminia 129, Acqualagna</t>
   </si>
   <si>
     <t>Verde Fiastra</t>
   </si>
   <si>
     <t>Fiastra</t>
-  </si>
-[...10 lines deleted...]
-    <t>Contrada Abbadia di Fiastra 7 - Tolentino (MC)</t>
   </si>
   <si>
     <t>Bar La Stazione - Amandola e-bike Station</t>
   </si>
   <si>
     <t>Amandola</t>
   </si>
   <si>
     <t>barstazioneamandola@gmail.com</t>
   </si>
   <si>
     <t>www.barlastazione.it</t>
   </si>
   <si>
     <t>Via Zoccolanti 4, 63857 Amandola (FM)</t>
   </si>
   <si>
     <t>Superbike Planet</t>
   </si>
   <si>
     <t>Numana</t>
   </si>
   <si>
     <t>info@superbikeplanet.it</t>
   </si>
@@ -825,71 +813,71 @@
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="B4:H60">
-  <autoFilter ref="B4:H60"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="B4:H59">
+  <autoFilter ref="B4:H59"/>
   <tableColumns count="7">
     <tableColumn id="1" name="Nome"/>
     <tableColumn id="2" name="Località"/>
     <tableColumn id="3" name="Latitudine"/>
     <tableColumn id="4" name="Longitudine"/>
     <tableColumn id="5" name="Email"/>
     <tableColumn id="6" name="Website"/>
     <tableColumn id="7" name="Indirizzo"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium3" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="B1:N60"/>
+  <dimension ref="B1:N59"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="2" max="2" width="37.9381713867188" customWidth="1"/>
     <col min="3" max="3" width="20.8376407623291" customWidth="1"/>
     <col min="4" max="4" width="12.5152816772461" customWidth="1"/>
     <col min="5" max="5" width="14.045786857605" customWidth="1"/>
     <col min="6" max="6" width="53.4631881713867" customWidth="1"/>
     <col min="7" max="7" width="52.750114440918" customWidth="1"/>
     <col min="8" max="8" width="57.3938026428223" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
@@ -1456,716 +1444,693 @@
         <v>116</v>
       </c>
       <c r="H28" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="29">
       <c r="B29" s="0" t="s">
         <v>118</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>119</v>
       </c>
       <c r="D29" s="0">
         <v>43.039924</v>
       </c>
       <c r="E29" s="0">
         <v>13.165498</v>
       </c>
     </row>
     <row r="30">
       <c r="B30" s="0" t="s">
         <v>120</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>97</v>
+        <v>121</v>
       </c>
       <c r="D30" s="0">
-        <v>43.2206132</v>
+        <v>42.9736106</v>
       </c>
       <c r="E30" s="0">
-        <v>13.4040517</v>
+        <v>13.3401828</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="31">
       <c r="B31" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D31" s="0">
-        <v>42.9736106</v>
+        <v>43.495289</v>
       </c>
       <c r="E31" s="0">
-        <v>13.3401828</v>
+        <v>13.625924</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="32">
       <c r="B32" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="D32" s="0">
-        <v>43.495289</v>
+        <v>43.495612</v>
       </c>
       <c r="E32" s="0">
-        <v>13.625924</v>
+        <v>13.625943</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>131</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>132</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
     </row>
     <row r="33">
       <c r="B33" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="C33" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="D33" s="0">
+        <v>42.919658</v>
+      </c>
+      <c r="E33" s="0">
+        <v>13.161838</v>
+      </c>
+      <c r="F33" s="0" t="s">
         <v>134</v>
       </c>
-      <c r="C33" s="0" t="s">
-[...8 lines deleted...]
-      <c r="F33" s="0" t="s">
+      <c r="G33" s="0" t="s">
         <v>135</v>
       </c>
-      <c r="G33" s="0" t="s">
+      <c r="H33" s="0" t="s">
         <v>136</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
     </row>
     <row r="34">
       <c r="B34" s="0" t="s">
         <v>137</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>36</v>
+        <v>138</v>
       </c>
       <c r="D34" s="0">
-        <v>42.919658</v>
+        <v>43.16425</v>
       </c>
       <c r="E34" s="0">
-        <v>13.161838</v>
+        <v>13.72337</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="H34" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="35">
       <c r="B35" s="0" t="s">
         <v>141</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>142</v>
       </c>
       <c r="D35" s="0">
-        <v>43.16425</v>
+        <v>43.2948279828946</v>
       </c>
       <c r="E35" s="0">
-        <v>13.72337</v>
+        <v>13.4477318444658</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>143</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="36">
       <c r="B36" s="0" t="s">
         <v>145</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>146</v>
       </c>
       <c r="D36" s="0">
-        <v>43.2948279828946</v>
+        <v>43.715726370992947</v>
       </c>
       <c r="E36" s="0">
-        <v>13.4477318444658</v>
+        <v>13.224375677847011</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>147</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>148</v>
       </c>
+      <c r="H36" s="0" t="s">
+        <v>149</v>
+      </c>
     </row>
     <row r="37">
       <c r="B37" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="D37" s="0">
-        <v>43.715726370992947</v>
+        <v>43.912656</v>
       </c>
       <c r="E37" s="0">
-        <v>13.224375677847011</v>
+        <v>12.905644</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>151</v>
-[...1 lines deleted...]
-      <c r="G37" s="0" t="s">
         <v>152</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
     </row>
     <row r="38">
       <c r="B38" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="C38" s="0" t="s">
         <v>154</v>
       </c>
-      <c r="C38" s="0" t="s">
+      <c r="D38" s="0">
+        <v>43.61114612900824</v>
+      </c>
+      <c r="E38" s="0">
+        <v>12.913648999846679</v>
+      </c>
+      <c r="F38" s="0" t="s">
         <v>155</v>
       </c>
-      <c r="D38" s="0">
-[...5 lines deleted...]
-      <c r="F38" s="0" t="s">
+      <c r="G38" s="0" t="s">
         <v>156</v>
+      </c>
+      <c r="H38" s="0" t="s">
+        <v>157</v>
       </c>
     </row>
     <row r="39">
       <c r="B39" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="D39" s="0">
-        <v>43.61114612900824</v>
+        <v>43.142378</v>
       </c>
       <c r="E39" s="0">
-        <v>12.913648999846679</v>
+        <v>13.078842</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="H39" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="40">
       <c r="B40" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>163</v>
+        <v>119</v>
       </c>
       <c r="D40" s="0">
-        <v>43.142378</v>
+        <v>43.0806924704265</v>
       </c>
       <c r="E40" s="0">
-        <v>13.078842</v>
+        <v>13.1298756759558</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>164</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>165</v>
       </c>
       <c r="H40" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="41">
       <c r="B41" s="0" t="s">
         <v>167</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>119</v>
+        <v>168</v>
       </c>
       <c r="D41" s="0">
-        <v>43.0806924704265</v>
+        <v>43.164395</v>
       </c>
       <c r="E41" s="0">
-        <v>13.1298756759558</v>
+        <v>13.410674</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="H41" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="42">
       <c r="B42" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="D42" s="0">
-        <v>43.164395</v>
+        <v>43.3147303</v>
       </c>
       <c r="E42" s="0">
-        <v>13.410674</v>
+        <v>13.7196847</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>173</v>
-[...1 lines deleted...]
-      <c r="G42" s="0" t="s">
         <v>174</v>
       </c>
       <c r="H42" s="0" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="43">
       <c r="B43" s="0" t="s">
         <v>176</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>177</v>
       </c>
       <c r="D43" s="0">
-        <v>43.3147303</v>
+        <v>43.2749419</v>
       </c>
       <c r="E43" s="0">
-        <v>13.7196847</v>
+        <v>13.4023694</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>178</v>
       </c>
       <c r="H43" s="0" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="44">
       <c r="B44" s="0" t="s">
         <v>180</v>
       </c>
       <c r="C44" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="D44" s="0">
+        <v>43.5637375</v>
+      </c>
+      <c r="E44" s="0">
+        <v>13.5079439</v>
+      </c>
+      <c r="F44" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="D44" s="0">
-[...5 lines deleted...]
-      <c r="F44" s="0" t="s">
+      <c r="G44" s="0" t="s">
         <v>182</v>
       </c>
       <c r="H44" s="0" t="s">
-        <v>183</v>
+        <v>85</v>
       </c>
     </row>
     <row r="45">
       <c r="B45" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="C45" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="C45" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D45" s="0">
-        <v>43.5637375</v>
+        <v>43.3450028</v>
       </c>
       <c r="E45" s="0">
-        <v>13.5079439</v>
+        <v>12.9391573</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>185</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>186</v>
       </c>
       <c r="H45" s="0" t="s">
-        <v>85</v>
+        <v>187</v>
       </c>
     </row>
     <row r="46">
       <c r="B46" s="0" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>188</v>
+        <v>26</v>
       </c>
       <c r="D46" s="0">
-        <v>43.3450028</v>
+        <v>43.723821</v>
       </c>
       <c r="E46" s="0">
-        <v>12.9391573</v>
+        <v>12.6313632</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>189</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>190</v>
       </c>
       <c r="H46" s="0" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="47">
       <c r="B47" s="0" t="s">
         <v>192</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>26</v>
+        <v>151</v>
       </c>
       <c r="D47" s="0">
-        <v>43.723821</v>
+        <v>43.8607957</v>
       </c>
       <c r="E47" s="0">
-        <v>12.6313632</v>
+        <v>12.8154128</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>193</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>194</v>
       </c>
       <c r="H47" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="48">
       <c r="B48" s="0" t="s">
         <v>196</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>155</v>
+        <v>184</v>
       </c>
       <c r="D48" s="0">
-        <v>43.8607957</v>
+        <v>43.3475414</v>
       </c>
       <c r="E48" s="0">
-        <v>12.8154128</v>
+        <v>12.8388673</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>197</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>198</v>
       </c>
       <c r="H48" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="49">
       <c r="B49" s="0" t="s">
         <v>200</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>188</v>
+        <v>201</v>
       </c>
       <c r="D49" s="0">
-        <v>43.3475414</v>
+        <v>43.4709417</v>
       </c>
       <c r="E49" s="0">
-        <v>12.8388673</v>
+        <v>13.6021049</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>201</v>
-[...1 lines deleted...]
-      <c r="G49" s="0" t="s">
         <v>202</v>
       </c>
       <c r="H49" s="0" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="50">
       <c r="B50" s="0" t="s">
         <v>204</v>
       </c>
       <c r="C50" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="D50" s="0">
+        <v>43.5629333</v>
+      </c>
+      <c r="E50" s="0">
+        <v>13.5096458</v>
+      </c>
+      <c r="F50" s="0" t="s">
         <v>205</v>
       </c>
-      <c r="D50" s="0">
-[...5 lines deleted...]
-      <c r="F50" s="0" t="s">
+      <c r="G50" s="0" t="s">
         <v>206</v>
       </c>
       <c r="H50" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="51">
       <c r="B51" s="0" t="s">
         <v>208</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>31</v>
+        <v>138</v>
       </c>
       <c r="D51" s="0">
-        <v>43.5629333</v>
+        <v>43.1599565</v>
       </c>
       <c r="E51" s="0">
-        <v>13.5096458</v>
+        <v>13.7027686</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>209</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>210</v>
       </c>
       <c r="H51" s="0" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="52">
       <c r="B52" s="0" t="s">
         <v>212</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>142</v>
+        <v>213</v>
       </c>
       <c r="D52" s="0">
-        <v>43.1599565</v>
+        <v>43.4883242</v>
       </c>
       <c r="E52" s="0">
-        <v>13.7027686</v>
+        <v>13.1556695</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="H52" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="53">
       <c r="B53" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="D53" s="0">
-        <v>43.4883242</v>
+        <v>43.2213243</v>
       </c>
       <c r="E53" s="0">
-        <v>13.1556695</v>
+        <v>13.383399</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="H53" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="54">
       <c r="B54" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="D54" s="0">
-        <v>43.2213243</v>
+        <v>43.8371347</v>
       </c>
       <c r="E54" s="0">
-        <v>13.383399</v>
+        <v>13.0075458</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>223</v>
-[...1 lines deleted...]
-      <c r="G54" s="0" t="s">
         <v>224</v>
       </c>
       <c r="H54" s="0" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="55">
       <c r="B55" s="0" t="s">
         <v>226</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>227</v>
       </c>
       <c r="D55" s="0">
-        <v>43.8371347</v>
+        <v>43.1860061</v>
       </c>
       <c r="E55" s="0">
-        <v>13.0075458</v>
+        <v>13.4001044</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>228</v>
       </c>
+      <c r="G55" s="0" t="s">
+        <v>229</v>
+      </c>
       <c r="H55" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
     </row>
     <row r="56">
       <c r="B56" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="C56" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="D56" s="0">
-        <v>43.1860061</v>
+        <v>43.7804378</v>
       </c>
       <c r="E56" s="0">
-        <v>13.4001044</v>
+        <v>12.3355615</v>
       </c>
       <c r="F56" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="H56" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="57">
       <c r="B57" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="C57" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="D57" s="0">
-        <v>43.7804378</v>
+        <v>43.2295924</v>
       </c>
       <c r="E57" s="0">
-        <v>12.3355615</v>
+        <v>13.1775658</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="H57" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
     </row>
     <row r="58">
       <c r="B58" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="D58" s="0">
-        <v>43.2295924</v>
+        <v>43.1460847</v>
       </c>
       <c r="E58" s="0">
-        <v>13.1775658</v>
+        <v>13.2238588</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>242</v>
-[...1 lines deleted...]
-      <c r="G58" s="0" t="s">
         <v>243</v>
       </c>
       <c r="H58" s="0" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="59">
       <c r="B59" s="0" t="s">
         <v>245</v>
       </c>
       <c r="C59" s="0" t="s">
+        <v>242</v>
+      </c>
+      <c r="D59" s="0">
+        <v>43.1405725</v>
+      </c>
+      <c r="E59" s="0">
+        <v>13.2126889</v>
+      </c>
+      <c r="F59" s="0" t="s">
         <v>246</v>
       </c>
-      <c r="D59" s="0">
-[...5 lines deleted...]
-      <c r="F59" s="0" t="s">
+      <c r="G59" s="0" t="s">
         <v>247</v>
       </c>
       <c r="H59" s="0" t="s">
         <v>248</v>
-      </c>
-[...21 lines deleted...]
-        <v>252</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B1:N1"/>
   </mergeCells>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>