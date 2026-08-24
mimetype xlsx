--- v4 (2026-06-18)
+++ v5 (2026-08-24)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="249" uniqueCount="249">
   <si>
-    <t>Lista servizi aggiornata al 18/06/2026 12:40:43</t>
+    <t>Lista servizi aggiornata al 24/08/2026 06:11:05</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>Indirizzo</t>
   </si>
   <si>
     <t>Brian's Bike Shop</t>
   </si>