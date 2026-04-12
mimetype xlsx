--- v1 (2026-02-07)
+++ v2 (2026-04-12)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="62" uniqueCount="62">
   <si>
-    <t>Lista servizi aggiornata al 07/02/2026 02:53:14</t>
+    <t>Lista servizi aggiornata al 12/04/2026 12:35:41</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>Indirizzo</t>
   </si>
   <si>
     <t>Emporio Bici</t>
   </si>