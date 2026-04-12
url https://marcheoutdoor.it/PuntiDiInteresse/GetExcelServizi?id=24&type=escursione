--- v2 (2026-04-12)
+++ v3 (2026-04-12)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="62" uniqueCount="62">
   <si>
-    <t>Lista servizi aggiornata al 12/04/2026 12:35:41</t>
+    <t>Lista servizi aggiornata al 12/04/2026 14:18:53</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>Indirizzo</t>
   </si>
   <si>
     <t>Emporio Bici</t>
   </si>