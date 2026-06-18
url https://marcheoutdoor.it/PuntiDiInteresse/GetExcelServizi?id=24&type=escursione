--- v3 (2026-04-12)
+++ v4 (2026-06-18)
@@ -5,53 +5,53 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="62" uniqueCount="62">
-[...1 lines deleted...]
-    <t>Lista servizi aggiornata al 12/04/2026 14:18:53</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="58">
+  <si>
+    <t>Lista servizi aggiornata al 18/06/2026 10:26:03</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>Indirizzo</t>
   </si>
   <si>
     <t>Emporio Bici</t>
   </si>
@@ -98,62 +98,50 @@
     <t xml:space="preserve">Cicli Noè </t>
   </si>
   <si>
     <t>Tolentino</t>
   </si>
   <si>
     <t xml:space="preserve">info@ciclinoe.it </t>
   </si>
   <si>
     <t>Via nazionale 76, Tolentino (MC)</t>
   </si>
   <si>
     <t>VIA PANORAMICA</t>
   </si>
   <si>
     <t>Gabicce Mare</t>
   </si>
   <si>
     <t>viapanoramicacycling@gmail.com</t>
   </si>
   <si>
     <t>https://www.viapanoramica.com</t>
   </si>
   <si>
     <t>Via E. Filiberto, 3 - Gabicce Monte (Pu)</t>
-  </si>
-[...10 lines deleted...]
-    <t>Contrada Abbadia di Fiastra 7 - Tolentino (MC)</t>
   </si>
   <si>
     <t>CTF TRAVEL - BIKE SPECIALIST</t>
   </si>
   <si>
     <t>Fermo</t>
   </si>
   <si>
     <t>fermo@viaggiatori.biz</t>
   </si>
   <si>
     <t>www.ctftravelbike.biz</t>
   </si>
   <si>
     <t>Risorse Active Tourism</t>
   </si>
   <si>
     <t>Macerata</t>
   </si>
   <si>
     <t>activetourism@risorsecoop.it</t>
   </si>
   <si>
     <t>www.activetourism.it</t>
   </si>
@@ -250,71 +238,71 @@
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="B4:H17">
-  <autoFilter ref="B4:H17"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="B4:H16">
+  <autoFilter ref="B4:H16"/>
   <tableColumns count="7">
     <tableColumn id="1" name="Nome"/>
     <tableColumn id="2" name="Località"/>
     <tableColumn id="3" name="Latitudine"/>
     <tableColumn id="4" name="Longitudine"/>
     <tableColumn id="5" name="Email"/>
     <tableColumn id="6" name="Website"/>
     <tableColumn id="7" name="Indirizzo"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium3" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="B1:N17"/>
+  <dimension ref="B1:N16"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="2" max="2" width="32.0893135070801" customWidth="1"/>
     <col min="3" max="3" width="17.8042507171631" customWidth="1"/>
     <col min="4" max="4" width="12.5152816772461" customWidth="1"/>
     <col min="5" max="5" width="14.045786857605" customWidth="1"/>
     <col min="6" max="6" width="31.258581161499" customWidth="1"/>
     <col min="7" max="7" width="30.5997295379639" customWidth="1"/>
     <col min="8" max="8" width="50.6732864379883" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
@@ -439,196 +427,173 @@
       </c>
       <c r="C9" s="0" t="s">
         <v>27</v>
       </c>
       <c r="D9" s="0">
         <v>43.963475</v>
       </c>
       <c r="E9" s="0">
         <v>12.77179</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>29</v>
       </c>
       <c r="H9" s="0" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="10">
       <c r="B10" s="0" t="s">
         <v>31</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="D10" s="0">
-        <v>43.2206132</v>
+        <v>43.16425</v>
       </c>
       <c r="E10" s="0">
-        <v>13.4040517</v>
+        <v>13.72337</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="H10" s="0" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="11">
       <c r="B11" s="0" t="s">
         <v>35</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>36</v>
       </c>
       <c r="D11" s="0">
-        <v>43.16425</v>
+        <v>43.2948279828946</v>
       </c>
       <c r="E11" s="0">
-        <v>13.72337</v>
+        <v>13.4477318444658</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="12">
       <c r="B12" s="0" t="s">
         <v>39</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="D12" s="0">
-        <v>43.2948279828946</v>
+        <v>43.912656</v>
       </c>
       <c r="E12" s="0">
-        <v>13.4477318444658</v>
+        <v>12.905644</v>
       </c>
       <c r="F12" s="0" t="s">
         <v>41</v>
       </c>
-      <c r="G12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="13">
       <c r="B13" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="C13" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="C13" s="0" t="s">
+      <c r="D13" s="0">
+        <v>43.3147303</v>
+      </c>
+      <c r="E13" s="0">
+        <v>13.7196847</v>
+      </c>
+      <c r="F13" s="0" t="s">
         <v>44</v>
       </c>
-      <c r="D13" s="0">
-[...5 lines deleted...]
-      <c r="F13" s="0" t="s">
+      <c r="H13" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="14">
       <c r="B14" s="0" t="s">
         <v>46</v>
       </c>
       <c r="C14" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="D14" s="0">
+        <v>43.8607957</v>
+      </c>
+      <c r="E14" s="0">
+        <v>12.8154128</v>
+      </c>
+      <c r="F14" s="0" t="s">
         <v>47</v>
       </c>
-      <c r="D14" s="0">
-[...5 lines deleted...]
-      <c r="F14" s="0" t="s">
+      <c r="G14" s="0" t="s">
         <v>48</v>
       </c>
       <c r="H14" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="15">
       <c r="B15" s="0" t="s">
         <v>50</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="D15" s="0">
-        <v>43.8607957</v>
+        <v>43.1599565</v>
       </c>
       <c r="E15" s="0">
-        <v>12.8154128</v>
+        <v>13.7027686</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>51</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>52</v>
       </c>
       <c r="H15" s="0" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="16">
       <c r="B16" s="0" t="s">
         <v>54</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>36</v>
+        <v>55</v>
       </c>
       <c r="D16" s="0">
-        <v>43.1599565</v>
+        <v>43.8371347</v>
       </c>
       <c r="E16" s="0">
-        <v>13.7027686</v>
+        <v>13.0075458</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="G16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="H16" s="0" t="s">
         <v>57</v>
-      </c>
-[...18 lines deleted...]
-        <v>61</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B1:N1"/>
   </mergeCells>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>