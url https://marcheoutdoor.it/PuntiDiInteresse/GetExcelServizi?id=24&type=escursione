--- v4 (2026-06-18)
+++ v5 (2026-06-18)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="58">
   <si>
-    <t>Lista servizi aggiornata al 18/06/2026 10:26:03</t>
+    <t>Lista servizi aggiornata al 18/06/2026 12:14:49</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>Indirizzo</t>
   </si>
   <si>
     <t>Emporio Bici</t>
   </si>