--- v5 (2026-06-18)
+++ v6 (2026-08-24)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="58">
   <si>
-    <t>Lista servizi aggiornata al 18/06/2026 12:14:49</t>
+    <t>Lista servizi aggiornata al 24/08/2026 04:24:54</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>Indirizzo</t>
   </si>
   <si>
     <t>Emporio Bici</t>
   </si>