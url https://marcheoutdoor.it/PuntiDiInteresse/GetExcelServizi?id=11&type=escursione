--- v1 (2026-02-07)
+++ v2 (2026-04-12)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="95" uniqueCount="95">
   <si>
-    <t>Lista servizi aggiornata al 07/02/2026 02:53:21</t>
+    <t>Lista servizi aggiornata al 12/04/2026 12:36:04</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>Indirizzo</t>
   </si>
   <si>
     <t>TAXI Cupramontana</t>
   </si>