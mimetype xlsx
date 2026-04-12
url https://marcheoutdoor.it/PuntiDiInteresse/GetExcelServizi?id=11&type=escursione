--- v2 (2026-04-12)
+++ v3 (2026-04-12)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="95" uniqueCount="95">
   <si>
-    <t>Lista servizi aggiornata al 12/04/2026 12:36:04</t>
+    <t>Lista servizi aggiornata al 12/04/2026 14:19:09</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>Indirizzo</t>
   </si>
   <si>
     <t>TAXI Cupramontana</t>
   </si>