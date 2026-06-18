--- v3 (2026-04-12)
+++ v4 (2026-06-18)
@@ -5,53 +5,53 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="95" uniqueCount="95">
-[...1 lines deleted...]
-    <t>Lista servizi aggiornata al 12/04/2026 14:19:09</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="91" uniqueCount="91">
+  <si>
+    <t>Lista servizi aggiornata al 18/06/2026 10:26:17</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>Indirizzo</t>
   </si>
   <si>
     <t>TAXI Cupramontana</t>
   </si>
@@ -92,62 +92,50 @@
     <t>info@sibilliniebike.it</t>
   </si>
   <si>
     <t>www.sibilliniebike.it</t>
   </si>
   <si>
     <t>Strada Statale 78, km 33 - Sarnano (MC), 62028</t>
   </si>
   <si>
     <t xml:space="preserve">Cicli Noè </t>
   </si>
   <si>
     <t>Tolentino</t>
   </si>
   <si>
     <t xml:space="preserve">info@ciclinoe.it </t>
   </si>
   <si>
     <t>Via nazionale 76, Tolentino (MC)</t>
   </si>
   <si>
     <t>Verde Fiastra</t>
   </si>
   <si>
     <t>Fiastra</t>
-  </si>
-[...10 lines deleted...]
-    <t>Contrada Abbadia di Fiastra 7 - Tolentino (MC)</t>
   </si>
   <si>
     <t>Bar La Stazione - Amandola e-bike Station</t>
   </si>
   <si>
     <t>Amandola</t>
   </si>
   <si>
     <t>barstazioneamandola@gmail.com</t>
   </si>
   <si>
     <t>www.barlastazione.it</t>
   </si>
   <si>
     <t>Via Zoccolanti 4, 63857 Amandola (FM)</t>
   </si>
   <si>
     <t>Risorse Active Tourism</t>
   </si>
   <si>
     <t>Macerata</t>
   </si>
   <si>
     <t>activetourism@risorsecoop.it</t>
   </si>
@@ -350,71 +338,71 @@
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="B4:H24">
-  <autoFilter ref="B4:H24"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="B4:H23">
+  <autoFilter ref="B4:H23"/>
   <tableColumns count="7">
     <tableColumn id="1" name="Nome"/>
     <tableColumn id="2" name="Località"/>
     <tableColumn id="3" name="Latitudine"/>
     <tableColumn id="4" name="Longitudine"/>
     <tableColumn id="5" name="Email"/>
     <tableColumn id="6" name="Website"/>
     <tableColumn id="7" name="Indirizzo"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium3" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="B1:N24"/>
+  <dimension ref="B1:N23"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="2" max="2" width="37.9381713867188" customWidth="1"/>
     <col min="3" max="3" width="19.9312019348145" customWidth="1"/>
     <col min="4" max="4" width="12.5152816772461" customWidth="1"/>
     <col min="5" max="5" width="14.045786857605" customWidth="1"/>
     <col min="6" max="6" width="53.4631881713867" customWidth="1"/>
     <col min="7" max="7" width="32.7655563354492" customWidth="1"/>
     <col min="8" max="8" width="57.3938026428223" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
@@ -533,360 +521,337 @@
         <v>25</v>
       </c>
       <c r="H8" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="B9" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>28</v>
       </c>
       <c r="D9" s="0">
         <v>43.039924</v>
       </c>
       <c r="E9" s="0">
         <v>13.165498</v>
       </c>
     </row>
     <row r="10">
       <c r="B10" s="0" t="s">
         <v>29</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="D10" s="0">
-        <v>43.2206132</v>
+        <v>42.9736106</v>
       </c>
       <c r="E10" s="0">
-        <v>13.4040517</v>
+        <v>13.3401828</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="H10" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="11">
       <c r="B11" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D11" s="0">
-        <v>42.9736106</v>
+        <v>43.2948279828946</v>
       </c>
       <c r="E11" s="0">
-        <v>13.3401828</v>
+        <v>13.4477318444658</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="H11" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="12">
       <c r="B12" s="0" t="s">
         <v>38</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>39</v>
       </c>
       <c r="D12" s="0">
-        <v>43.2948279828946</v>
+        <v>43.142378</v>
       </c>
       <c r="E12" s="0">
-        <v>13.4477318444658</v>
+        <v>13.078842</v>
       </c>
       <c r="F12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>41</v>
       </c>
+      <c r="H12" s="0" t="s">
+        <v>42</v>
+      </c>
     </row>
     <row r="13">
       <c r="B13" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>43</v>
+        <v>28</v>
       </c>
       <c r="D13" s="0">
-        <v>43.142378</v>
+        <v>43.0806924704265</v>
       </c>
       <c r="E13" s="0">
-        <v>13.078842</v>
+        <v>13.1298756759558</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>44</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>45</v>
       </c>
       <c r="H13" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="14">
       <c r="B14" s="0" t="s">
         <v>47</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>28</v>
+        <v>48</v>
       </c>
       <c r="D14" s="0">
-        <v>43.0806924704265</v>
+        <v>43.164395</v>
       </c>
       <c r="E14" s="0">
-        <v>13.1298756759558</v>
+        <v>13.410674</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="15">
       <c r="B15" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D15" s="0">
-        <v>43.164395</v>
+        <v>43.3147303</v>
       </c>
       <c r="E15" s="0">
-        <v>13.410674</v>
+        <v>13.7196847</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="G15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="H15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16">
       <c r="B16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="D16" s="0">
-        <v>43.3147303</v>
+        <v>43.2749419</v>
       </c>
       <c r="E16" s="0">
-        <v>13.7196847</v>
+        <v>13.4023694</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>58</v>
       </c>
       <c r="H16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17">
       <c r="B17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="D17" s="0">
-        <v>43.2749419</v>
+        <v>43.3450028</v>
       </c>
       <c r="E17" s="0">
-        <v>13.4023694</v>
+        <v>12.9391573</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>62</v>
       </c>
+      <c r="G17" s="0" t="s">
+        <v>63</v>
+      </c>
       <c r="H17" s="0" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="18">
       <c r="B18" s="0" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="D18" s="0">
-        <v>43.3450028</v>
+        <v>43.3475414</v>
       </c>
       <c r="E18" s="0">
-        <v>12.9391573</v>
+        <v>12.8388673</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>66</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>67</v>
       </c>
       <c r="H18" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="19">
       <c r="B19" s="0" t="s">
         <v>69</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="D19" s="0">
-        <v>43.3475414</v>
+        <v>43.4709417</v>
       </c>
       <c r="E19" s="0">
-        <v>12.8388673</v>
+        <v>13.6021049</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="G19" s="0" t="s">
         <v>71</v>
       </c>
       <c r="H19" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="20">
       <c r="B20" s="0" t="s">
         <v>73</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>74</v>
       </c>
       <c r="D20" s="0">
-        <v>43.4709417</v>
+        <v>43.1860061</v>
       </c>
       <c r="E20" s="0">
-        <v>13.6021049</v>
+        <v>13.4001044</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>75</v>
       </c>
+      <c r="G20" s="0" t="s">
+        <v>76</v>
+      </c>
       <c r="H20" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="21">
       <c r="B21" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D21" s="0">
-        <v>43.1860061</v>
+        <v>43.2295924</v>
       </c>
       <c r="E21" s="0">
-        <v>13.4001044</v>
+        <v>13.1775658</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
     </row>
     <row r="22">
       <c r="B22" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D22" s="0">
-        <v>43.2295924</v>
+        <v>43.1460847</v>
       </c>
       <c r="E22" s="0">
-        <v>13.1775658</v>
+        <v>13.2238588</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>84</v>
-[...1 lines deleted...]
-      <c r="G22" s="0" t="s">
         <v>85</v>
       </c>
       <c r="H22" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="23">
       <c r="B23" s="0" t="s">
         <v>87</v>
       </c>
       <c r="C23" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="D23" s="0">
+        <v>43.1405725</v>
+      </c>
+      <c r="E23" s="0">
+        <v>13.2126889</v>
+      </c>
+      <c r="F23" s="0" t="s">
         <v>88</v>
       </c>
-      <c r="D23" s="0">
-[...5 lines deleted...]
-      <c r="F23" s="0" t="s">
+      <c r="G23" s="0" t="s">
         <v>89</v>
       </c>
       <c r="H23" s="0" t="s">
         <v>90</v>
-      </c>
-[...21 lines deleted...]
-        <v>94</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B1:N1"/>
   </mergeCells>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>