--- v4 (2026-06-18)
+++ v5 (2026-06-18)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="91" uniqueCount="91">
   <si>
-    <t>Lista servizi aggiornata al 18/06/2026 10:26:17</t>
+    <t>Lista servizi aggiornata al 18/06/2026 12:15:59</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>Indirizzo</t>
   </si>
   <si>
     <t>TAXI Cupramontana</t>
   </si>