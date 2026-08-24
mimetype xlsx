--- v5 (2026-06-18)
+++ v6 (2026-08-24)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="91" uniqueCount="91">
   <si>
-    <t>Lista servizi aggiornata al 18/06/2026 12:15:59</t>
+    <t>Lista servizi aggiornata al 24/08/2026 04:25:26</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>Indirizzo</t>
   </si>
   <si>
     <t>TAXI Cupramontana</t>
   </si>