--- v0 (2026-02-07)
+++ v1 (2026-04-12)
@@ -5,1427 +5,1430 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="459" uniqueCount="459">
-[...1 lines deleted...]
-    <t>Lista strutture aggiornata al 07/02/2026 02:59:07</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="460" uniqueCount="460">
+  <si>
+    <t>Lista strutture aggiornata al 12/04/2026 14:25:49</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>Indirizzo</t>
   </si>
   <si>
     <t>Servizi</t>
   </si>
   <si>
     <t>Disciplinari</t>
   </si>
   <si>
-    <t>HOTEL RISTORANTE GIARDINO - [CIN:IT041054A148VEUAPI|]</t>
+    <t>HOTEL RISTORANTE GIARDINO - [CIN:IT041054A148VEUAPI]</t>
   </si>
   <si>
     <t>San Lorenzo in Campo</t>
   </si>
   <si>
     <t>3 Stelle</t>
   </si>
   <si>
     <t>Albergo</t>
   </si>
   <si>
     <t>info@hotelgiardino.it</t>
   </si>
   <si>
     <t>www.hotelgiardino.it</t>
   </si>
   <si>
     <t>via Enrico Mattei 4</t>
   </si>
   <si>
-    <t xml:space="preserve">Aria condizionata, Telefono , Ristorante Vegetariano, Cassaforte, Camera con balcone, Aria Condizionata con Impianto Centralizzato, Parco e Giardino, Ristorante, Aria condizionata in Locali Comuni, Accettazione Gruppi, Accessibili a persone con disabilità motoria, Asciugacapelli, Servizio Congressi, Riscaldamento, Telefono in camera, Servizio FAX, Propria piscina scoperta, Supplemento letto Aggiunto, TV, Accettazione Animali Domestici, Bar, Ascensore, Lavatura e Stiratura Biancheria, Phon, Piscina Scoperta, Servizio Fotocopie, </t>
+    <t xml:space="preserve">Aria condizionata in Locali Comuni, Telefono in camera, Riscaldamento, Accessibili a persone con disabilità motoria, Aria Condizionata con Impianto Centralizzato, Telefono , Cassaforte, Servizio FAX, Lavatura e Stiratura Biancheria, Asciugacapelli, Propria piscina scoperta, Parco e Giardino, Supplemento letto Aggiunto, TV, Servizio Fotocopie, Accettazione Animali Domestici, Piscina Scoperta, Accettazione Gruppi, Bar, Aria condizionata, Ristorante, Ristorante Vegetariano, Servizio Congressi, Ascensore, Camera con balcone, Phon, </t>
   </si>
   <si>
     <t>FAMIGLIE,BICI</t>
   </si>
   <si>
-    <t>HOTEL CARAVEL - [CIN:IT041013A1SBCPEWKX|]</t>
+    <t>HOTEL CARAVEL - [CIN:IT041013A1SBCPEWKX]</t>
   </si>
   <si>
     <t>Fano</t>
   </si>
   <si>
     <t>info@hotel-caravel.it</t>
   </si>
   <si>
     <t>www.hotel-caravel.it</t>
   </si>
   <si>
     <t>via Faa' di Bruno 135</t>
   </si>
   <si>
-    <t xml:space="preserve">Ristorante, Parcheggio non Custodito, Beach Volley, Francese, Cassaforte, Tedesco, Camera con balcone, Aria condizionata in Locali Comuni, Aria Condizionata con Impianto Centralizzato, Spiaggia Riservata, Bocce, Parco e Giardino, Camera con balcone vista mare., Animazione, Lavatura e Stiratura Biancheria, Ascensore, Bar, Trasporto Clienti Stazione, Phon, TV Satellitare, Inglese, Giochi per Bambini, Aria condizionata, Riscaldamento Centralizzato, Cassetta sicurezza, Noleggio Pedalò, Accesso ad Internet, Campo da Beach-Tennis, TV, Sala TV, Supplemento letto Aggiunto, Telefono in camera, Italiano, Biliardo, Supplemento doppia uso Singola, Riscaldamento, Accettazione Gruppi, Asciugacapelli, Noleggio Biciclette, Ping Pong, </t>
-[...2 lines deleted...]
-    <t>GRAND HOTEL EXCELSIOR - [CIN:IT042045A1U6XKHJMB|]</t>
+    <t xml:space="preserve">Animazione, Noleggio Biciclette, Ascensore, Beach Volley, Camera con balcone, Phon, Spiaggia Riservata, Accesso ad Internet, Cassaforte, Aria Condizionata con Impianto Centralizzato, Aria condizionata in Locali Comuni, Trasporto Clienti Stazione, Biliardo, Asciugacapelli, Francese, Riscaldamento, Bocce, Telefono in camera, Supplemento letto Aggiunto, Tedesco, Sala TV, Riscaldamento Centralizzato, Parcheggio non Custodito, Lavatura e Stiratura Biancheria, Giochi per Bambini, Camera con balcone vista mare., Ristorante, Inglese, Ping Pong, Parco e Giardino, Italiano, Aria condizionata, Supplemento doppia uso Singola, Campo da Beach-Tennis, TV Satellitare, Cassetta sicurezza, Noleggio Pedalò, Accettazione Gruppi, Bar, TV, </t>
+  </si>
+  <si>
+    <t>GRAND HOTEL EXCELSIOR - [CIN:IT042045A1U6XKHJMB]</t>
   </si>
   <si>
     <t>Senigallia</t>
   </si>
   <si>
     <t>4 Stelle</t>
   </si>
   <si>
     <t>amministrazione@ghe.it</t>
   </si>
   <si>
     <t>www.ghe.it</t>
   </si>
   <si>
     <t>lungomare Alighieri 150</t>
   </si>
   <si>
-    <t xml:space="preserve">Locale TV, Aria condizionata, Sala Pranzo, Camera con balcone, Somministrazione alcolici, Inglese, Palestra, Frigo bar, Servizio Fotocopie, Radio, Aria Condizionata con Impianto non Centralizzato, Supplemento letto Aggiunto, TV, Accesso ad Internet, Colazione, Cassaforte, Sala TV, Somministrazione bevande, Salotto in vano separato, Pasti solo alloggiati, Riscaldamento, Sala Giochi, Cassetta sicurezza, Sala Lettura, Biciclette, Propria piscina scoperta, Somministrazione alimenti, Giochi per Bambini, Phon, Piscina Scoperta, TV Satellitare, Spiaggia Convenzionata, Aria condizionata in Locali Comuni, Spiaggia Riservata, Pensione Completa a Persona, Supplemento Cane, Ristorante, Baby Sitting, Ascensore, Asciugacapelli, Autorimessa, Noleggio Biciclette, Animazione, Accettazione Gruppi, Camera con balcone vista mare., Piscina, Camere Singole, Telefono , Mezza Pensione a Persona, Estintori, Italiano, Pasti, Collegamento Internet, Telefono in camera, Bar, Supplemento doppia uso Singola, </t>
-[...2 lines deleted...]
-    <t>HOTEL IMPERIAL SPORT - [CIN:IT041044A16Q6IGWBW|]</t>
+    <t xml:space="preserve">Italiano, Inglese, Aria condizionata, Ristorante, Pensione Completa a Persona, Radio, Spiaggia Convenzionata, Aria condizionata in Locali Comuni, Telefono in camera, Riscaldamento, Pasti, Noleggio Biciclette, Giochi per Bambini, Somministrazione bevande, Camera con balcone vista mare., Sala Pranzo, Propria piscina scoperta, Mezza Pensione a Persona, Somministrazione alcolici, Asciugacapelli, Pasti solo alloggiati, Ascensore, Colazione, Camera con balcone, Phon, Camere Singole, Piscina, Animazione, Estintori, Supplemento doppia uso Singola, Somministrazione alimenti, Aria Condizionata con Impianto non Centralizzato, Autorimessa, Palestra, Accettazione Gruppi, Servizio Fotocopie, Bar, TV, Piscina Scoperta, Supplemento Cane, Accesso ad Internet, Cassaforte, Telefono , Locale TV, Sala Lettura, TV Satellitare, Frigo bar, Cassetta sicurezza, Spiaggia Riservata, Collegamento Internet, Sala Giochi, Supplemento letto Aggiunto, Salotto in vano separato, Biciclette, Sala TV, Baby Sitting, </t>
+  </si>
+  <si>
+    <t>HOTEL IMPERIAL SPORT - [CIN:IT041044A16Q6IGWBW]</t>
   </si>
   <si>
     <t>Pesaro</t>
   </si>
   <si>
     <t>info@imperialsporthotel.it</t>
   </si>
   <si>
     <t>www.imperialsporthotel.it</t>
   </si>
   <si>
     <t>via Annibale Ninchi 6</t>
   </si>
   <si>
-    <t xml:space="preserve">Mezza Pensione a Persona, Camera con balcone vista mare., Aria condizionata, Sala Pranzo, Riscaldamento Centralizzato, Estintori, Mini Club, Tedesco, Cassaforte, Supplemento Cane, Pensione Completa a Persona, Ascensore, Lavatura e Stiratura Biancheria, Collegamento Internet, Somministrazione alcolici, Animazione, Inglese, Bar, Locale TV, Supplemento doppia uso Singola, Propria piscina scoperta, Telefono in camera, Somministrazione bevande, Telefono in camera (Centralino), Italiano, Cassetta sicurezza, Servizio FAX, TV, Accesso ad Internet, Accettazione Gruppi, Piscina, Sala TV, Spagnolo, Asciugacapelli, Accettazione Animali Domestici, Pasti solo alloggiati, Supplemento letto Aggiunto, Solo Pernottamento, Phon, TV Satellitare, Somministrazione alimenti, Spiaggia Convenzionata, Altri Servizi e Impianti, Piscina Scoperta, Giochi per Bambini, Riscaldamento, Sala Lettura, Ristorante, Accessibili a persone con disabilità motoria, Marchio di Qualità, Biciclette, Autorimessa, Ping Pong, Smaltimento Rifiuti, Palestra, Accessibilità all'Ascensore, Aria Condizionata con Impianto non Centralizzato, Connessione Internet, Francese, Colazione, Frigo bar, Custodia Valori in cassette di sicurezza, Servizio Fotocopie, </t>
+    <t xml:space="preserve">Giochi per Bambini, Camera con balcone vista mare., Sala Pranzo, Tedesco, Spiaggia Convenzionata, Riscaldamento, Supplemento letto Aggiunto, Telefono in camera, Sala TV, Solo Pernottamento, Smaltimento Rifiuti, Collegamento Internet, Francese, Aria condizionata, Propria piscina scoperta, Italiano, Ristorante, Altri Servizi e Impianti, Ping Pong, Marchio di Qualità, Biciclette, Telefono in camera (Centralino), Supplemento doppia uso Singola, Inglese, TV, Servizio Fotocopie, Bar, Somministrazione alimenti, Aria Condizionata con Impianto non Centralizzato, Riscaldamento Centralizzato, Estintori, Somministrazione alcolici, Asciugacapelli, Custodia Valori in cassette di sicurezza, Lavatura e Stiratura Biancheria, Mezza Pensione a Persona, Colazione, Ascensore, Animazione, Piscina, Spagnolo, Somministrazione bevande, Mini Club, Accessibilità all'Ascensore, Accesso ad Internet, Locale TV, Cassaforte, Sala Lettura, Servizio FAX, Supplemento Cane, Palestra, Cassetta sicurezza, Accettazione Animali Domestici, Connessione Internet, Piscina Scoperta, Frigo bar, TV Satellitare, Autorimessa, Accettazione Gruppi, Pensione Completa a Persona, Accessibili a persone con disabilità motoria, Phon, Pasti solo alloggiati, </t>
   </si>
   <si>
     <t>FAMIGLIE,BICI,CAMMINI</t>
   </si>
   <si>
-    <t>ALBERGO BELVEDERE - [CIN:IT109034A1DGZ6TV2V|]</t>
+    <t>ALBERGO BELVEDERE - [CIN:IT109034A1DGZ6TV2V]</t>
   </si>
   <si>
     <t>Porto Sant'Elpidio</t>
   </si>
   <si>
     <t>info@hotelbelvederepse.it</t>
   </si>
   <si>
     <t>www.hotelbelvederepse.it</t>
   </si>
   <si>
     <t>via belvedere 1</t>
   </si>
   <si>
-    <t xml:space="preserve">Estintori, TV Satellitare, Aria condizionata, Telefono , Asciugacapelli, Biciclette, Sala Lettura, Noleggio Biciclette, Accesso Mezzi Pubblici, Riscaldamento, Parcheggio non Custodito, Supplemento letto Aggiunto, Caffe, Accettazione Gruppi, Servizio Fotocopie, Aria condizionata in Locali Comuni, Supplemento Cane, Colazione, Aria Condizionata con Impianto non Centralizzato, Connessione Internet, Cassaforte, Camere Doppie, Accettazione Animali Domestici, Sala TV, Accesso Mezzi Privati, Cassetta sicurezza, Servizio FAX, Accesso ad Internet, TV, Pensione Completa a Persona, Camera con balcone, Accessibili a persone con disabilità motoria, Ristorante, Accessibilità all'Ascensore, Phon, Trasporto Clienti Stazione, Spiaggia Convenzionata, Giochi per Bambini, Lampada esterna, Camera con balcone vista mare., Bar, Illuminazione Elettrica, Camere Singole, Ascensore, Telefono in camera, Mezza Pensione a Persona, Supplemento doppia uso Singola, </t>
-[...2 lines deleted...]
-    <t>HOTEL ROYAL - [CIN:IT109006A1N8WR62TH|]</t>
+    <t xml:space="preserve">Giochi per Bambini, Camera con balcone vista mare., Accesso Mezzi Pubblici, Illuminazione Elettrica, Aria Condizionata con Impianto non Centralizzato, Estintori, Supplemento doppia uso Singola, Parcheggio non Custodito, Asciugacapelli, Camere Doppie, Telefono in camera, Supplemento letto Aggiunto, Spiaggia Convenzionata, Mezza Pensione a Persona, Riscaldamento, Ascensore, Pensione Completa a Persona, Colazione, Accessibili a persone con disabilità motoria, TV, Accessibilità all'Ascensore, Accettazione Gruppi, Bar, Servizio Fotocopie, Supplemento Cane, Accettazione Animali Domestici, Connessione Internet, TV Satellitare, Cassetta sicurezza, Servizio FAX, Caffe, Sala TV, Trasporto Clienti Stazione, Aria condizionata in Locali Comuni, Accesso Mezzi Privati, Cassaforte, Telefono , Accesso ad Internet, Sala Lettura, Phon, Camera con balcone, Noleggio Biciclette, Camere Singole, Lampada esterna, Biciclette, Aria condizionata, Ristorante, </t>
+  </si>
+  <si>
+    <t>HOTEL ROYAL - [CIN:IT109006A1N8WR62TH]</t>
   </si>
   <si>
     <t>Fermo</t>
   </si>
   <si>
     <t>amministrazione@royalre.it</t>
   </si>
   <si>
     <t>www.royalre.it</t>
   </si>
   <si>
     <t>Piazza Enea Silvio Piccolomini 3</t>
   </si>
   <si>
-    <t xml:space="preserve">Parcheggio Custodito, Bus Navetta, Collegamento Internet, Camera con balcone vista mare., Bar, Supplemento doppia uso Singola, Ascensore, Lavatura e Stiratura Biancheria, Solarium, Italiano, Telefono in camera, TV Satellitare, Aria condizionata, Trasporto Clienti Stazione, Insonorizzazione, Somministrazione alimenti, Somministrazione alcolici, Inglese, Aria condizionata in Locali Comuni, Sauna Privata, Pensione Completa a Persona, Somministrazione bevande, Aria Condizionata con Impianto Centralizzato, Colazione, Servizio FAX, Spiaggia Riservata, Camere Doppie, Attrezzi Pronto Soccorso, Phon, Frigo bar, Posta, Altri Servizi e Impianti, Ristorante, Visite Guidate, Estintori, Telefono , Camera con balcone, Riscaldamento Centralizzato, Mezza Pensione a Persona, Accettazione Gruppi, Riscaldamento, Baby Sitting, Asciugacapelli, Parcheggio non Custodito, Sala Lettura, Servizio Congressi, Accessibili a persone con disabilità motoria, Propria piscina scoperta, Pay TV, Supplemento letto Aggiunto, Cassetta sicurezza, Sala TV, Accettazione Animali Domestici, Spagnolo, Accesso ad Internet, TV, Noleggio Biciclette, Autorimessa, Accessibilità all'Ascensore, Cassaforte, Servizio Fotocopie, Radio, Tedesco, </t>
-[...2 lines deleted...]
-    <t>SEEBAY HOTEL - [CIN:IT042002A1ZE7JVITX|]</t>
+    <t xml:space="preserve">Supplemento letto Aggiunto, Parcheggio Custodito, Riscaldamento, Camere Doppie, Telefono in camera, Somministrazione bevande, Camera con balcone, Noleggio Biciclette, Phon, Servizio Congressi, Bus Navetta, Accessibili a persone con disabilità motoria, Colazione, Pensione Completa a Persona, Ascensore, Riscaldamento Centralizzato, Inglese, Estintori, Attrezzi Pronto Soccorso, Mezza Pensione a Persona, Somministrazione alimenti, Lavatura e Stiratura Biancheria, Pay TV, Supplemento doppia uso Singola, Parcheggio non Custodito, Asciugacapelli, Somministrazione alcolici, Tedesco, Baby Sitting, Collegamento Internet, Posta, Radio, Camera con balcone vista mare., Solarium, Spagnolo, Accessibilità all'Ascensore, Accettazione Gruppi, Servizio Fotocopie, Autorimessa, Sauna Privata, Aria condizionata in Locali Comuni, Trasporto Clienti Stazione, Sala TV, Aria condizionata, Propria piscina scoperta, Altri Servizi e Impianti, Ristorante, Insonorizzazione, Italiano, Sala Lettura, Cassaforte, Accesso ad Internet, Visite Guidate, Spiaggia Riservata, Telefono , Aria Condizionata con Impianto Centralizzato, Cassetta sicurezza, Accettazione Animali Domestici, TV Satellitare, Servizio FAX, Frigo bar, TV, Bar, </t>
+  </si>
+  <si>
+    <t>SEEBAY HOTEL - [CIN:IT042002A1ZE7JVITX]</t>
   </si>
   <si>
     <t>Ancona</t>
   </si>
   <si>
     <t>info@seebayhotel.com</t>
   </si>
   <si>
     <t>www.seebayhotel.com</t>
   </si>
   <si>
     <t>Via Poggio 160 - Portonovo</t>
   </si>
   <si>
-    <t xml:space="preserve">Accettazione Animali Domestici, Sala TV, Accesso ad Internet, Baby Sitting, TV, Accettazione Gruppi, Ascensore, Lavatura e Stiratura Biancheria, Solarium, Calcetto, Marchio di Qualità, Accessibili a persone con disabilità motoria, Servizio Congressi, Riscaldamento, Parcheggio non Custodito, Sala Lettura, Asciugacapelli, Collegamento Internet, Parcheggio Custodito, Inglese, Trasporto Clienti Stazione, Bar, Giochi per Bambini, Phon, TV Satellitare, Propria piscina scoperta, Mezza Pensione a Persona, Telefono in camera, Italiano, Aria Condizionata con Impianto Centralizzato, Francese, Pensione Completa a Persona, Cassaforte, Camere Doppie, Aria Condizionata con Impianto non Centralizzato, Parco e Giardino, Ristorante, Custodia Valori in cassette di sicurezza, Frigo bar, Accessibilità all'Ascensore, Ristorante Vegetariano, Tennis, Telefono , Aria condizionata, </t>
-[...2 lines deleted...]
-    <t>HOTEL DEI NANI - [CIN:IT042021A1L76G6DU2|]</t>
+    <t xml:space="preserve">Frigo bar, TV Satellitare, Accettazione Animali Domestici, Sala TV, Tennis, Baby Sitting, Collegamento Internet, Calcetto, Solarium, Giochi per Bambini, Lavatura e Stiratura Biancheria, Mezza Pensione a Persona, Asciugacapelli, Parcheggio non Custodito, Custodia Valori in cassette di sicurezza, Accessibili a persone con disabilità motoria, Pensione Completa a Persona, Phon, Servizio Congressi, Riscaldamento, Telefono in camera, Parcheggio Custodito, Camere Doppie, Francese, TV, Accettazione Gruppi, Bar, Accesso ad Internet, Aria Condizionata con Impianto Centralizzato, Accessibilità all'Ascensore, Cassaforte, Telefono , Sala Lettura, Ascensore, Trasporto Clienti Stazione, Marchio di Qualità, Ristorante Vegetariano, Aria Condizionata con Impianto non Centralizzato, Ristorante, Propria piscina scoperta, Italiano, Inglese, Aria condizionata, Parco e Giardino, </t>
+  </si>
+  <si>
+    <t>HOTEL DEI NANI - [CIN:IT042021A1L76G6DU2]</t>
   </si>
   <si>
     <t>Jesi</t>
   </si>
   <si>
     <t>info@hoteldeinani.it</t>
   </si>
   <si>
     <t>www.hoteldeinani.it</t>
   </si>
   <si>
     <t>viale del Lavoro 34</t>
   </si>
   <si>
-    <t xml:space="preserve">Telefono , Camera con balcone, Riscaldamento Centralizzato, Estintori, Aria condizionata, Insonorizzazione, Accessibilità all'Ascensore, Frigo bar, Illuminazione Elettrica, Parcheggio Custodito, Bar, Lavatura e Stiratura Biancheria, TV Satellitare, Ascensore, Caffe, Sala TV, Camere Singole, Accesso ad Internet, TV, Supplemento letto Aggiunto, Servizio Fotocopie, Asciugacapelli, Radio, Accettazione Gruppi, Telefono in camera (Centralino), Telefono in camera, Collegamento Internet, Cassaforte, Aria condizionata in Locali Comuni, Colazione, Aria Condizionata con Impianto non Centralizzato, Locale TV, Phon, Somministrazione alcolici, Servizio FAX, Pay TV, Sala Lettura, Salotto in vano separato, Accessibili a persone con disabilità motoria, Riscaldamento, </t>
-[...2 lines deleted...]
-    <t>HOTEL BEL SIT - [CIN:IT042045A1HQUDRP95|]</t>
+    <t xml:space="preserve">Riscaldamento, Collegamento Internet, Salotto in vano separato, Aria condizionata, Accessibilità all'Ascensore, Radio, Aria condizionata in Locali Comuni, Sala TV, Parcheggio Custodito, Supplemento letto Aggiunto, Telefono in camera, Frigo bar, TV Satellitare, Illuminazione Elettrica, Insonorizzazione, Colazione, Phon, Accessibili a persone con disabilità motoria, Ascensore, Camera con balcone, Camere Singole, Telefono , Sala Lettura, Accesso ad Internet, Locale TV, Cassaforte, Pay TV, Estintori, Telefono in camera (Centralino), Somministrazione alcolici, Asciugacapelli, Lavatura e Stiratura Biancheria, Riscaldamento Centralizzato, Aria Condizionata con Impianto non Centralizzato, TV, Accettazione Gruppi, Bar, Caffe, Servizio FAX, Servizio Fotocopie, </t>
+  </si>
+  <si>
+    <t>HOTEL BEL SIT - [CIN:IT042045A1HQUDRP95]</t>
   </si>
   <si>
     <t>marco@belsit.net</t>
   </si>
   <si>
     <t>www.belsit.net</t>
   </si>
   <si>
     <t>Strada dei cappuccini 15</t>
   </si>
   <si>
-    <t xml:space="preserve">Giochi per Bambini, Bus Navetta, Altri Servizi e Impianti, TV Satellitare, Insonorizzazione, Pallavolo, Idromassaggio, Cassaforte, Camere Doppie, Tennis, Tedesco, Ristorante Vegetariano, Aria condizionata, Aria Condizionata con Impianto Centralizzato, Parco e Giardino, Spiaggia Riservata, Sauna Privata, Ristorante, Aria condizionata in Locali Comuni, Collegamento Internet, Lavatura e Stiratura Biancheria, Ascensore, Bar, Telefono in camera, Cinema, Parcheggio Custodito, Bocce, Trasporto Clienti Stazione, Inglese, Phon, Frigo bar, Servizio Fotocopie, Ventilatore, Accettazione Gruppi, Noleggio altri Servizi o Attrez.-Specificare, Accessibilità all'Ascensore, Palestra, Accesso ad Internet, Accettazione Animali Domestici, Macchine lavabiancheria, Propria piscina scoperta, Sala TV, Mountain Bike, TV, Salotto in vano separato, Accesso Mezzi Privati, Servizio FAX, Cassetta sicurezza, Calcetto, Piano Bar, Noleggio Biciclette, Asciugacapelli, Accesso Mezzi Pubblici, Ping Pong, Trekking, Sala Lettura, Servizio Congressi, Accessibili a persone con disabilità motoria, Riscaldamento, Fitness e Centro Benessere, Baby Sitting, </t>
-[...2 lines deleted...]
-    <t>ALEXANDER - [CIN:IT041019A19HYNPFFN|]</t>
+    <t xml:space="preserve">Trasporto Clienti Stazione, Camere Doppie, Riscaldamento, Telefono in camera, Bocce, Parcheggio Custodito, Aria condizionata in Locali Comuni, Salotto in vano separato, Tedesco, Collegamento Internet, Servizio Fotocopie, Piano Bar, TV, Accettazione Gruppi, Palestra, Accettazione Animali Domestici, Macchine lavabiancheria, Bar, Fitness e Centro Benessere, Accessibilità all'Ascensore, Spiaggia Riservata, Calcetto, Sauna Privata, Ristorante Vegetariano, Tennis, Baby Sitting, Sala TV, Cinema, Mountain Bike, Ping Pong, Parco e Giardino, Altri Servizi e Impianti, Trekking, Asciugacapelli, Propria piscina scoperta, Aria condizionata, Lavatura e Stiratura Biancheria, Noleggio Biciclette, Giochi per Bambini, Pallavolo, Ascensore, Phon, Ventilatore, Servizio Congressi, Insonorizzazione, Ristorante, Inglese, Accesso Mezzi Pubblici, Noleggio altri Servizi o Attrez.-Specificare, Bus Navetta, Accessibili a persone con disabilità motoria, Idromassaggio, Accesso ad Internet, Cassetta sicurezza, Servizio FAX, Aria Condizionata con Impianto Centralizzato, Accesso Mezzi Privati, Sala Lettura, TV Satellitare, Frigo bar, Cassaforte, </t>
+  </si>
+  <si>
+    <t>ALEXANDER - [CIN:IT041019A19HYNPFFN]</t>
   </si>
   <si>
     <t>Gabicce Mare</t>
   </si>
   <si>
     <t>info@alexanderhotel.it</t>
   </si>
   <si>
     <t>www.alexanderhotel.it</t>
   </si>
   <si>
     <t>via Panoramica 35</t>
   </si>
   <si>
-    <t xml:space="preserve">Cassaforte, Camere Doppie, Connessione Internet, Francese, Colazione, Parco e Giardino, Aria Condizionata con Impianto Centralizzato, Aria condizionata in Locali Comuni, Sauna Privata, Salotto in vano separato, Somministrazione bevande, Baby Sitting, Riscaldamento, Noleggio Biciclette, Servizio Congressi, Biciclette, Parcheggio non Custodito, Asciugacapelli, Trekking, Sala Lettura, Accettazione Gruppi, Piscina, Fitness e Centro Benessere, TV Satellitare, Windsurf, Idromassaggio, Estintori, Giochi per Bambini, Piscina Scoperta, Ristorante Vegetariano, Aria condizionata, Golf, Riscaldamento Centralizzato, TV, Accesso ad Internet, Cassetta sicurezza, Pay TV, Supplemento letto Aggiunto, Sala TV, Servizio FAX, Accettazione Animali Domestici, Accesso Mezzi Privati, Sala Giochi, Mountain Bike, Propria piscina scoperta, altre attività ricreative e culturali, Pasti solo alloggiati, Telefono in camera, Solarium, Calcetto, Biliardo, Idromassaggio riscaldato, Ascensore, Supplemento doppia uso Singola, Piano Bar, Camere Singole, Camera con balcone, Telefono , Tennis, Telefono in camera (Centralino), Italiano, Minigolf, Sala Pranzo, Mezza Pensione a Persona, Palestra, Piscina riscaldata, Piscina Scoperta con Idromassaggio, Custodia Valori in cassette di sicurezza, Spiaggia Convenzionata, Marchio di Qualità, Attrezzi Pronto Soccorso, Inglese, Trasporto Clienti Stazione, Somministrazione alcolici, Frigo bar, Locale TV, Phon, Animazione, Bar, Collegamento Internet, Illuminazione Elettrica, Bus Navetta, Cinema, Camera con balcone vista mare., Visite Guidate, Beach Volley, Ristorante, Custodia e Sistemazione Attrezzature Private, Vela, Ventilatore, Radio, Supplemento Cane, Accessibilità all'Ascensore, Biblioteca, Tedesco, </t>
-[...2 lines deleted...]
-    <t>HOTEL MARINELLA - [CIN:IT041019A1W74AMQIE|]</t>
+    <t xml:space="preserve">Minigolf, Vela, Propria piscina scoperta, Italiano, Aria condizionata, Parco e Giardino, Mezza Pensione a Persona, Attrezzi Pronto Soccorso, Mountain Bike, Parcheggio non Custodito, Custodia Valori in cassette di sicurezza, Somministrazione alcolici, Cinema, Piscina riscaldata, Trekking, Telefono in camera (Centralino), Giochi per Bambini, Asciugacapelli, Somministrazione bevande, Camera con balcone vista mare., Idromassaggio, Radio, Solarium, Ristorante Vegetariano, altre attività ricreative e culturali, Marchio di Qualità, Tedesco, Biciclette, Baby Sitting, Salotto in vano separato, Calcetto, Francese, Piano Bar, Accessibilità all'Ascensore, Accettazione Gruppi, Visite Guidate, Piscina, Noleggio Biciclette, Sala Pranzo, Ventilatore, Pasti solo alloggiati, Camere Singole, Servizio Congressi, Phon, Camera con balcone, Windsurf, Animazione, Riscaldamento Centralizzato, Inglese, Illuminazione Elettrica, Pay TV, Idromassaggio riscaldato, Supplemento doppia uso Singola, Estintori, Beach Volley, Bus Navetta, Colazione, Ascensore, Fitness e Centro Benessere, Telefono , Accesso ad Internet, Cassaforte, Locale TV, Accesso Mezzi Privati, Aria Condizionata con Impianto Centralizzato, Sala Lettura, TV Satellitare, Connessione Internet, Cassetta sicurezza, Frigo bar, Accettazione Animali Domestici, Supplemento Cane, Palestra, Piscina Scoperta, Servizio FAX, Biblioteca, Custodia e Sistemazione Attrezzature Private, TV, Bar, Sala Giochi, Camere Doppie, Riscaldamento, Piscina Scoperta con Idromassaggio, Collegamento Internet, Telefono in camera, Biliardo, Spiaggia Convenzionata, Supplemento letto Aggiunto, Trasporto Clienti Stazione, Golf, Ristorante, Tennis, Aria condizionata in Locali Comuni, Sauna Privata, Sala TV, </t>
+  </si>
+  <si>
+    <t>HOTEL MARINELLA - [CIN:IT041019A1W74AMQIE]</t>
   </si>
   <si>
     <t>info@hotel-marinella.it</t>
   </si>
   <si>
     <t>www.hotel-marinella.it</t>
   </si>
   <si>
     <t>via Vittorio Veneto 127</t>
   </si>
   <si>
-    <t xml:space="preserve">Phon, Pulizia Calzature, Accesso ad Internet, TV, Accettazione Animali Domestici, Cassetta sicurezza, Sala TV, Tavernetta o Tavola Calda, Aria condizionata, Ristorante Vegetariano, Insonorizzazione, Solarium, Collegamento Internet, Telefono in camera (Centralino), Parcheggio Custodito, Bar, Telefono in camera, Parco e Giardino, Cassaforte, Aria Condizionata con Impianto Centralizzato, Sauna Privata, Baby Sitting, Riscaldamento, Sala Lettura, Biciclette, Lavatura e Stiratura Biancheria, Fitness e Centro Benessere, Asciugacapelli, Accettazione Gruppi, Ascensore, Autorimessa, Noleggio Biciclette, Ventilatore, Frigo bar, Ristorante, Giochi per Bambini, TV Satellitare, </t>
-[...2 lines deleted...]
-    <t>HOTEL MIRAMARE - [CIN:IT041019A1GXMOHQIA|]</t>
+    <t xml:space="preserve">Parcheggio Custodito, Telefono in camera, Riscaldamento, Collegamento Internet, Solarium, Giochi per Bambini, Asciugacapelli, Telefono in camera (Centralino), Lavatura e Stiratura Biancheria, Biciclette, Insonorizzazione, Pulizia Calzature, Aria condizionata, Parco e Giardino, Ristorante, Ventilatore, Phon, Ascensore, Baby Sitting, Sala TV, Ristorante Vegetariano, Sauna Privata, Noleggio Biciclette, Cassetta sicurezza, Frigo bar, TV Satellitare, Tavernetta o Tavola Calda, Accettazione Animali Domestici, Fitness e Centro Benessere, TV, Bar, Autorimessa, Accettazione Gruppi, Aria Condizionata con Impianto Centralizzato, Cassaforte, Accesso ad Internet, Sala Lettura, </t>
+  </si>
+  <si>
+    <t>HOTEL MIRAMARE - [CIN:IT041019A1GXMOHQIA]</t>
   </si>
   <si>
     <t>info@miramarehtl.com</t>
   </si>
   <si>
     <t>www.miramarehtl.com</t>
   </si>
   <si>
     <t>via Vittorio Veneto 163</t>
   </si>
   <si>
-    <t xml:space="preserve">Colazione, Aria condizionata, Insonorizzazione, Telefono , Tennis, Ristorante Vegetariano, Cassaforte, Bar, Parcheggio Custodito, Ascensore, Noleggio Biciclette, Vela, Servizio Fotocopie, Ventilatore, Trekking, Fitness e Centro Benessere, Autorimessa, Propria piscina scoperta, Cassetta sicurezza, Salotto in vano separato, Sala TV, Accettazione Animali Domestici, Accesso ad Internet, Mountain Bike, TV, Idromassaggio, Riscaldamento Centralizzato, Bocce, Phon, TV Satellitare, Giochi per Bambini, Animazione, Locale TV, Accettazione Gruppi, Servizio Congressi, Biciclette, Servizio FAX, Riscaldamento, Baby Sitting, Accessibili a persone con disabilità motoria, Sala Lettura, Ping Pong, Solarium, Piano Bar, Idromassaggio riscaldato, Telefono in camera, Palestra, Aria Condizionata con Impianto Centralizzato, Parco e Giardino, Mini Club, Aria condizionata in Locali Comuni, Sauna Privata, Frigo bar, Piscina riscaldata, Ristorante, </t>
-[...2 lines deleted...]
-    <t>ALBERGO LA PALOMBA - [CIN:IT041028A18T764WQB|]</t>
+    <t xml:space="preserve">Mountain Bike, Aria condizionata, Ristorante, Bar, Accettazione Gruppi, Autorimessa, TV Satellitare, Piano Bar, Frigo bar, TV, Cassetta sicurezza, Servizio Fotocopie, Servizio FAX, Bocce, Telefono in camera, Riscaldamento, Salotto in vano separato, Piscina riscaldata, Giochi per Bambini, Solarium, Vela, Parco e Giardino, Insonorizzazione, Propria piscina scoperta, Ping Pong, Idromassaggio riscaldato, Palestra, Aria Condizionata con Impianto Centralizzato, Accettazione Animali Domestici, Fitness e Centro Benessere, Parcheggio Custodito, Phon, Servizio Congressi, Accessibili a persone con disabilità motoria, Colazione, Ascensore, Animazione, Ventilatore, Idromassaggio, Noleggio Biciclette, Sala Lettura, Accesso ad Internet, Cassaforte, Telefono , Locale TV, Mini Club, Baby Sitting, Ristorante Vegetariano, Sala TV, Biciclette, Aria condizionata in Locali Comuni, Tennis, Sauna Privata, Riscaldamento Centralizzato, Trekking, </t>
+  </si>
+  <si>
+    <t>ALBERGO LA PALOMBA - [CIN:IT041028A18T764WQB]</t>
   </si>
   <si>
     <t>Mondavio</t>
   </si>
   <si>
     <t>info@lapalomba.it</t>
   </si>
   <si>
     <t>www.lapalomba.it</t>
   </si>
   <si>
     <t>borgo Gramsci 13</t>
   </si>
   <si>
-    <t xml:space="preserve">Supplemento letto Aggiunto, Accesso ad Internet, Noleggio Biciclette, Fitness e Centro Benessere, Accesso Mezzi Privati, Asciugacapelli, Accettazione Animali Domestici, Piscina, Accettazione Gruppi, Sala TV, Caffe, TV, Giochi per Bambini, TV Satellitare, Citofono in camera, Somministrazione alimenti, Piscina Scoperta, Trasporto Clienti Stazione, Inglese, Somministrazione alcolici, Self/service-Tavola calda, Solo Pernottamento, Idromassaggio, Camera con balcone, Telefono , Sala Pranzo, Ristorante Vegetariano, Riscaldamento Centralizzato, Aria condizionata, Estintori, Parcheggio non Custodito, Accessibili a persone con disabilità motoria, Biciclette, Frigo bar, Custodia Valori in cassette di sicurezza, Accesso Mezzi Pubblici, Riscaldamento, Servizio Congressi, Salotto in vano separato, Italiano, Tavernetta o Tavola Calda, Propria piscina scoperta, Telefono in camera, Cucina, Telefono in camera (Centralino), Cassetta sicurezza, Mezza Pensione a Persona, Solo Pernottamento a persona, Lampada esterna, Camere Singole, Solarium, Supplemento doppia uso Singola, Ascensore, Ventilatore, Accessibilità all'Ascensore, Visite Guidate, Servizio Fotocopie, Pasti non alloggiati, Negozio Enoteca, Ristorante, Connessione Internet, Francese, Camere Doppie, Colazione, Pensione Completa a Persona, Aria Condizionata con Impianto Centralizzato, Cassaforte, Aria condizionata in Locali Comuni, Parco e Giardino, Supplemento Cane, Collegamento Internet, Pasti, Piscina Scoperta con Idromassaggio, Phon, Pizzeria, Bar, Illuminazione Elettrica, </t>
-[...2 lines deleted...]
-    <t>HOTEL BRAMANTE &amp; SPA - [CIN:IT041066A1UJDQOCPG|]</t>
+    <t xml:space="preserve">Estintori, Riscaldamento Centralizzato, Illuminazione Elettrica, Accesso Mezzi Pubblici, Citofono in camera, Inglese, Bar, Accessibilità all'Ascensore, Servizio Fotocopie, Accettazione Gruppi, Self/service-Tavola calda, Pizzeria, TV, Italiano, Propria piscina scoperta, Aria condizionata, Ristorante, Parco e Giardino, Pasti non alloggiati, Negozio Enoteca, Camere Singole, Phon, Noleggio Biciclette, Sala Pranzo, Servizio Congressi, Camera con balcone, Ventilatore, Accessibili a persone con disabilità motoria, Pensione Completa a Persona, Piscina, Ascensore, Colazione, Tavernetta o Tavola Calda, TV Satellitare, Caffe, Supplemento Cane, Piscina Scoperta, Connessione Internet, Cassetta sicurezza, Accettazione Animali Domestici, Frigo bar, Mezza Pensione a Persona, Telefono in camera (Centralino), Asciugacapelli, Parcheggio non Custodito, Somministrazione alcolici, Supplemento doppia uso Singola, Somministrazione alimenti, Custodia Valori in cassette di sicurezza, Piscina Scoperta con Idromassaggio, Collegamento Internet, Camere Doppie, Supplemento letto Aggiunto, Telefono in camera, Riscaldamento, Biciclette, Salotto in vano separato, Francese, Ristorante Vegetariano, Lampada esterna, Cassaforte, Aria Condizionata con Impianto Centralizzato, Accesso Mezzi Privati, Fitness e Centro Benessere, Telefono , Accesso ad Internet, Visite Guidate, Cucina, Sala TV, Solo Pernottamento, Trasporto Clienti Stazione, Aria condizionata in Locali Comuni, Pasti, Giochi per Bambini, Solarium, Solo Pernottamento a persona, Idromassaggio, </t>
+  </si>
+  <si>
+    <t>HOTEL BRAMANTE &amp; SPA - [CIN:IT041066A1UJDQOCPG]</t>
   </si>
   <si>
     <t>Urbania</t>
   </si>
   <si>
     <t>amministrazione@hotelbramantespa.it</t>
   </si>
   <si>
     <t>www.hotelbramantespa.it</t>
   </si>
   <si>
     <t>Via Roma 92/94</t>
   </si>
   <si>
-    <t xml:space="preserve">Telefono in camera, Sauna Privata, Parco e Giardino, Aria condizionata in Locali Comuni, Servizio Congressi, Sala Lettura, Ristorante, Custodia Valori in cassette di sicurezza, Aria Condizionata con Impianto non Centralizzato, Ascensore, Parcheggio Custodito, Bar, Trasporto Clienti Stazione, Riscaldamento, Fitness e Centro Benessere, Accettazione Gruppi, Sala TV, Accessibili a persone con disabilità motoria, Asciugacapelli, TV, </t>
-[...2 lines deleted...]
-    <t>HOTEL VILLA QUIETE - [CIN:IT043026A1QQPXWUSN|]</t>
+    <t xml:space="preserve">Fitness e Centro Benessere, Sala Lettura, Ristorante, Parco e Giardino, Sauna Privata, Sala TV, Custodia Valori in cassette di sicurezza, Aria Condizionata con Impianto non Centralizzato, Asciugacapelli, Accettazione Gruppi, Servizio Congressi, Accessibili a persone con disabilità motoria, Riscaldamento, Telefono in camera, Parcheggio Custodito, Trasporto Clienti Stazione, Aria condizionata in Locali Comuni, TV, Bar, Ascensore, </t>
+  </si>
+  <si>
+    <t>HOTEL VILLA QUIETE - [CIN:IT043026A1QQPXWUSN]</t>
   </si>
   <si>
     <t>Montecassiano</t>
   </si>
   <si>
     <t>info@villaquiete.it</t>
   </si>
   <si>
     <t>www.villaquiete.it</t>
   </si>
   <si>
     <t>localita' Valle Cascia 6</t>
   </si>
   <si>
-    <t xml:space="preserve">Radio, Cassaforte, Lavatura e Stiratura Biancheria, Bar, Ascensore, Telefono in camera, Pulizia Calzature, Aria condizionata, Autorimessa, Accessibili a persone con disabilità motoria, Sala Lettura, Riscaldamento, Accettazione Gruppi, Frigo bar, Ristorante, Trasporto Clienti Stazione, Baby Sitting, TV, Sala TV, Accettazione Animali Domestici, Aria Condizionata con Impianto Centralizzato, Parco e Giardino, </t>
-[...2 lines deleted...]
-    <t>HOTEL SANS SOUCI - [CIN:IT041019A1IR3LI7TA|]</t>
+    <t xml:space="preserve">Sala Pranzo, Somministrazione bevande, Piscina, Ascensore, Noleggio Biciclette, Colazione, Autorimessa, TV, Accettazione Gruppi, Bar, Francese, Telefono in camera, Lampada esterna, Supplemento letto Aggiunto, Camere Doppie, Salotto in vano separato, Riscaldamento, Riscaldamento Centralizzato, Parcheggio non Custodito, Estintori, Custodia Valori in cassette di sicurezza, Citofono in camera, Mezza Pensione a Persona, Lavatura e Stiratura Biancheria, Somministrazione alimenti, Trasporto Clienti Stazione, Pasti, Biciclette, Ristorante Vegetariano, Pulizia Calzature, Aria condizionata in Locali Comuni, Marchio di Qualità, Idromassaggio riscaldato, Telefono in camera (Centralino), Supplemento doppia uso Singola, Baby Sitting, Sauna Privata, Sala TV, Aria Condizionata con Impianto Centralizzato, Telefono , Cassaforte, Sala Lettura, Accessibilità all'Ascensore, Idromassaggio, Radio, Asciugacapelli, Solarium, Bus Navetta, Phon, Servizio Congressi, Camere Singole, Servizio Fotocopie, Supplemento Cane, Accettazione Animali Domestici, Pensione Completa a Persona, Accessibili a persone con disabilità motoria, Frigo bar, Connessione Internet, Italiano, Pasti non alloggiati, Illuminazione Elettrica, Inglese, Propria piscina scoperta, Ristorante, Parco e Giardino, Aria condizionata, </t>
+  </si>
+  <si>
+    <t>HOTEL SANS SOUCI - [CIN:IT041019A1IR3LI7TA]</t>
   </si>
   <si>
     <t>sanssouci@parkhotels.it</t>
   </si>
   <si>
     <t>www.parkhotels.it/sanssouci</t>
   </si>
   <si>
     <t>viale Mare 9</t>
   </si>
   <si>
-    <t xml:space="preserve">Italiano, Solarium, Supplemento doppia uso Singola, Parco e Giardino, Ristorante, Sauna Privata, Mini Club, Ping Pong, Sala Lettura, Parcheggio non Custodito, Propria piscina scoperta, Pay TV, Accessibili a persone con disabilità motoria, Noleggio Biciclette, Riscaldamento, Servizio Congressi, Biciclette, Asciugacapelli, Piscina, Servizio Fotocopie, Baby Sitting, Frigo bar, Piscina riscaldata, Custodia Valori in cassette di sicurezza, Accettazione Gruppi, Pasti, Ascensore, Animazione, Bar, Lavatura e Stiratura Biancheria, Idromassaggio riscaldato, Telefono in camera, Collegamento Internet, TV, Supplemento letto Aggiunto, Accesso ad Internet, Accettazione Animali Domestici, Cassetta sicurezza, Sala TV, Somministrazione bevande, Spiaggia Convenzionata, TV Satellitare, Giochi per Bambini, Camera con balcone vista mare., Phon, Telefono , Tennis, Francese, Piscina Coperta, Camere Doppie, Tedesco, Connessione Internet, Ristorante Vegetariano, Cassaforte, Aria Condizionata con Impianto non Centralizzato, Idromassaggio, Supplemento Cane, Estintori, Colazione, Golf, Somministrazione alcolici, Inglese, Locale TV, Solo Pernottamento, Sala Pranzo, Camera con balcone, Aria condizionata, </t>
-[...2 lines deleted...]
-    <t>COUNTRY HOUSE I MORI - [CIN:IT043012B9H6KLAA5X|]</t>
+    <t xml:space="preserve">Accessibili a persone con disabilità motoria, Solarium, Idromassaggio, Camera con balcone vista mare., Piscina Coperta, Sala Pranzo, Giochi per Bambini, Piscina riscaldata, Somministrazione bevande, Noleggio Biciclette, Parcheggio non Custodito, Supplemento doppia uso Singola, Pay TV, Aria Condizionata con Impianto non Centralizzato, Estintori, Ristorante, Golf, Idromassaggio riscaldato, Inglese, Accesso ad Internet, Locale TV, Mini Club, Sala Lettura, Telefono , Cassaforte, TV Satellitare, Frigo bar, Connessione Internet, Cassetta sicurezza, Phon, Camera con balcone, Piscina, Servizio Congressi, Ascensore, Colazione, Animazione, Sauna Privata, Baby Sitting, Biciclette, Tennis, Sala TV, Ristorante Vegetariano, Solo Pernottamento, Italiano, Somministrazione alcolici, Ping Pong, Parco e Giardino, Asciugacapelli, Lavatura e Stiratura Biancheria, Aria condizionata, Propria piscina scoperta, Custodia Valori in cassette di sicurezza, Servizio Fotocopie, Supplemento Cane, Bar, Accettazione Gruppi, TV, Accettazione Animali Domestici, Telefono in camera, Camere Doppie, Pasti, Supplemento letto Aggiunto, Spiaggia Convenzionata, Riscaldamento, Francese, Tedesco, Collegamento Internet, </t>
+  </si>
+  <si>
+    <t>COUNTRY HOUSE I MORI - [CIN:IT043012B9H6KLAA5X]</t>
   </si>
   <si>
     <t>Cingoli</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>info@imori.net</t>
   </si>
   <si>
     <t>www.imori.net</t>
   </si>
   <si>
     <t>localita' Pettovallone 1</t>
   </si>
   <si>
-    <t xml:space="preserve">Solo Pernottamento, Altri Servizi e Impianti, Colazione, Trasporto Clienti Stazione, Giochi per Bambini, Pensione Completa a Persona, Servizio FAX, Partecipazione Attività Agricole, Riscaldamento, Asciugacapelli, Accesso Mezzi Privati, Lavatura e Stiratura Biancheria, Camper Service, Accessibili a persone con disabilità motoria, Calcetto, Supplemento doppia uso Singola, Somministrazione bevande, Somministrazione alimenti, Ventilatore, Cucina, Attrezzi Pronto Soccorso, Cassaforte, Parcheggio non Custodito, Accettazione Animali Domestici, Phon, Accettazione Gruppi, Altre attività sportive, Noleggio altri Servizi o Attrez.-Specificare, Rimessaggio Caravan, Estintori, Telefono , Mezza Pensione a Persona, Telefono in camera (Centralino), Noleggio articoli sportivi, TV, Parco e Giardino, Collegamento Internet, Visite Guidate, Posta, Servizio Fotocopie, Bocce, Mountain Bike, Trekking, Accesso ad Internet, Camere Doppie, Noleggio Biciclette, </t>
-[...2 lines deleted...]
-    <t>I DELFINI - [CIN:IT044017B4E2IFJFYH|]</t>
+    <t xml:space="preserve">Colazione, Solo Pernottamento, Telefono in camera (Centralino), Cucina, Noleggio articoli sportivi, Servizio FAX, Altri Servizi e Impianti, Accesso ad Internet, Somministrazione alimenti, Mezza Pensione a Persona, Giochi per Bambini, Altre attività sportive, Trekking, Parco e Giardino, Accettazione Animali Domestici, Partecipazione Attività Agricole, Accesso Mezzi Privati, Accettazione Gruppi, Bocce, Somministrazione bevande, Servizio Fotocopie, Cassaforte, Attrezzi Pronto Soccorso, Parcheggio non Custodito, Camper Service, Phon, Ventilatore, Accessibili a persone con disabilità motoria, Pensione Completa a Persona, Estintori, Asciugacapelli, Lavatura e Stiratura Biancheria, Mountain Bike, Calcetto, Noleggio altri Servizi o Attrez.-Specificare, Trasporto Clienti Stazione, Rimessaggio Caravan, TV, Collegamento Internet, Telefono , Riscaldamento, Camere Doppie, Posta, Supplemento doppia uso Singola, Visite Guidate, Noleggio Biciclette, </t>
+  </si>
+  <si>
+    <t>I DELFINI - [CIN:IT044017B4E2IFJFYH]</t>
   </si>
   <si>
     <t>Cupra Marittima</t>
   </si>
   <si>
     <t>info@residencecupra.it</t>
   </si>
   <si>
     <t>www.residencecupra.it/residence-i-delfini</t>
   </si>
   <si>
     <t>via Kennedy 32</t>
   </si>
   <si>
-    <t xml:space="preserve">Riscaldamento, Lavatura e Stiratura Biancheria, Servizi igienici, Altri Servizi e Impianti, Aria Condizionata con Impianto Centralizzato, Noleggio altri Servizi o Attrez.-Specificare, Cassaforte, Spiaggia Convenzionata, Asciugacapelli, Angolo cottura, Acqua calda e fredda, Accettazione Gruppi, TV, </t>
-[...2 lines deleted...]
-    <t>ANTICA DIMORA - [CIN:IT043049B9BRU9KBQS|]</t>
+    <t xml:space="preserve">Cassaforte, TV, Asciugacapelli, Spiaggia Convenzionata, Altri Servizi e Impianti, Lavatura e Stiratura Biancheria, Aria Condizionata con Impianto Centralizzato, Angolo cottura, Acqua calda e fredda, Servizi igienici, Riscaldamento, Accettazione Gruppi, Noleggio altri Servizi o Attrez.-Specificare, </t>
+  </si>
+  <si>
+    <t>ANTICA DIMORA - [CIN:IT043049B9BRU9KBQS]</t>
   </si>
   <si>
     <t>Sarnano</t>
   </si>
   <si>
     <t>anticadimora@gmail.com</t>
   </si>
   <si>
     <t>www.anticadimorasarnano.it</t>
   </si>
   <si>
     <t xml:space="preserve">c.da callarella </t>
   </si>
   <si>
-    <t xml:space="preserve">Italiano, Accettazione Animali Domestici, Inglese, Accettazione Gruppi, </t>
-[...2 lines deleted...]
-    <t>VECCHIO GELSO - [CIN:IT109029B5DICWGFSQ|]</t>
+    <t xml:space="preserve">Italiano, Accettazione Gruppi, Inglese, Accettazione Animali Domestici, </t>
+  </si>
+  <si>
+    <t>VECCHIO GELSO - [CIN:IT109029B5DICWGFSQ]</t>
   </si>
   <si>
     <t>Ortezzano</t>
   </si>
   <si>
     <t>info@vecchiogelso.com</t>
   </si>
   <si>
     <t>www.vecchiogelso.com</t>
   </si>
   <si>
     <t>contrada Casali 11</t>
   </si>
   <si>
-    <t xml:space="preserve">Pizzeria, Telefono , Pensione Completa a Persona, Parco e Giardino, Supplemento Cane, Bosco, Acqua calda e fredda, Servizio Congressi, Supplemento doppia uso Singola, Supplemento letto Aggiunto, Aria condizionata in Locali Comuni, Mezza Pensione a Persona, Accettazione Animali Domestici, Parcheggio non Custodito, olivicolo, TV Satellitare, Asciugacapelli, Accesso Mezzi Pubblici, Bar, Aria Condizionata con Impianto non Centralizzato, Trekking, Frigo bar, Sala Lettura, Giochi per Bambini, cerealicolo, Trasporto Clienti Stazione, Servizio Fotocopie, TV, Maneggio, Italiano, Servizi igienici (lavabo WC), Servizio FAX, Mountain Bike, Riscaldamento, Cucina, Piscina Coperta, Pasti non alloggiati, Pasti, Altri Servizi e Impianti, Accesso ad Internet, Somministrazione alimenti, Biliardo, suinicolo, Ping Pong, avi-cunicolo, Posta, Pesca Sportiva, Inglese, Colazione, Tedesco, Partecipazione Attività Agricole, Phon, Riscaldamento Centralizzato, Sala TV, Somministrazione bevande, ovino-caprino, Radio, Estintori, Aria condizionata, Riscaldamento con Stufa, Spaccio alimentari, Lavatura e Stiratura Biancheria, Accettazione Gruppi, Visite Guidate, oleaginoso, Ristorante Vegetariano, Sala Pranzo, Ristorante, </t>
-[...2 lines deleted...]
-    <t>ACANTO COUNTRY HOUSE - [CIN:IT042048B9C5TKEJSL|]</t>
+    <t xml:space="preserve">Parco e Giardino, Aria condizionata, Supplemento doppia uso Singola, Servizio Fotocopie, Asciugacapelli, TV, Giochi per Bambini, suinicolo, Bosco, Lavatura e Stiratura Biancheria, Ping Pong, Pasti, Sala Lettura, Spaccio alimentari, Inglese, Acqua calda e fredda, Telefono , Pizzeria, Trasporto Clienti Stazione, ovino-caprino, Posta, Phon, Bar, Partecipazione Attività Agricole, Pensione Completa a Persona, Riscaldamento Centralizzato, Visite Guidate, Accettazione Gruppi, Servizio FAX, Parcheggio non Custodito, Riscaldamento, Riscaldamento con Stufa, Accesso ad Internet, Pasti non alloggiati, Accesso Mezzi Pubblici, Ristorante Vegetariano, Trekking, olivicolo, oleaginoso, Cucina, Aria Condizionata con Impianto non Centralizzato, Mezza Pensione a Persona, Altri Servizi e Impianti, Somministrazione alimenti, Ristorante, Servizio Congressi, Mountain Bike, Tedesco, Supplemento Cane, Estintori, avi-cunicolo, Somministrazione bevande, Pesca Sportiva, Colazione, Aria condizionata in Locali Comuni, Accettazione Animali Domestici, Radio, Biliardo, Maneggio, Servizi igienici (lavabo WC), Piscina Coperta, Frigo bar, Sala Pranzo, cerealicolo, Sala TV, TV Satellitare, Supplemento letto Aggiunto, Italiano, </t>
+  </si>
+  <si>
+    <t>ACANTO COUNTRY HOUSE - [CIN:IT042048B9C5TKEJSL]</t>
   </si>
   <si>
     <t>Sirolo</t>
   </si>
   <si>
     <t>info@acantocountryhouse.com</t>
   </si>
   <si>
     <t>www.acantocountryhouse.com</t>
   </si>
   <si>
     <t>via Ancarano 18</t>
   </si>
   <si>
-    <t xml:space="preserve">Aria condizionata, Ping Pong, Somministrazione bevande, Supplemento doppia uso Singola, Locale TV, Mountain Bike, Supplemento letto Aggiunto, Cassetta sicurezza, Connessione Internet, Somministrazione alimenti, Italiano, Piscina Scoperta con Idromassaggio, Equitazione, Accettazione Gruppi, Smaltimento Rifiuti, Bus Navetta, Phon, Marchio di Qualità, Percorso Vita, Servizio FAX, Aria condizionata in Locali Comuni, Asciugacapelli, Riscaldamento, Sala Pranzo, Piscina Scoperta, Golf, Accesso Mezzi Privati, Estintori, Spiaggia Convenzionata, Propria piscina scoperta, Solarium, Francese, Accesso ad Internet, Trekking, Inglese, Collegamento Internet, Parco e Giardino, TV, Bar, Parcheggio non Custodito, Custodia Valori in cassette di sicurezza, Idromassaggio, Riscaldamento Centralizzato, Aria Condizionata con Impianto non Centralizzato, Sala TV, Cassaforte, Pasti solo alloggiati, Sala Lettura, Colazione, Solo Pernottamento, Biblioteca, </t>
-[...2 lines deleted...]
-    <t>LA PERLA - [CIN:IT042006A1RJ4NTXAI|]</t>
+    <t xml:space="preserve">Connessione Internet, Aria condizionata, Parcheggio non Custodito, Inglese, Solo Pernottamento, Supplemento doppia uso Singola, Colazione, Locale TV, Trekking, Parco e Giardino, Somministrazione alimenti, Sala Lettura, Sala TV, Servizio FAX, Spiaggia Convenzionata, Bus Navetta, Propria piscina scoperta, Mountain Bike, Francese, Aria Condizionata con Impianto non Centralizzato, Supplemento letto Aggiunto, Accesso ad Internet, Accesso Mezzi Privati, Biblioteca, Estintori, Asciugacapelli, Piscina Scoperta, Aria condizionata in Locali Comuni, Riscaldamento Centralizzato, Sala Pranzo, Ping Pong, Riscaldamento, Custodia Valori in cassette di sicurezza, Phon, Bar, Golf, Smaltimento Rifiuti, Piscina Scoperta con Idromassaggio, Equitazione, Percorso Vita, Somministrazione bevande, Italiano, Solarium, Idromassaggio, Cassetta sicurezza, TV, Collegamento Internet, Marchio di Qualità, Cassaforte, Accettazione Gruppi, Pasti solo alloggiati, </t>
+  </si>
+  <si>
+    <t>LA PERLA - [CIN:IT042006A1RJ4NTXAI]</t>
   </si>
   <si>
     <t>Camerano</t>
   </si>
   <si>
     <t>info@perlahotelancona.it</t>
   </si>
   <si>
     <t>http://www.perlahotelancona.it</t>
   </si>
   <si>
     <t>via Direttissima del Conero 1 - 3</t>
   </si>
   <si>
-    <t>ANTICO MURO - [ ]</t>
+    <t>AGRITURISMO ANTICO MURO - [CIN:IT042044B5B66J86Y3]</t>
   </si>
   <si>
     <t>Sassoferrato</t>
   </si>
   <si>
     <t>agriturismoanticomuro@gmail.com</t>
   </si>
   <si>
     <t>www.agriturismoanticomuro.it</t>
   </si>
   <si>
-    <t xml:space="preserve">via Sentinate, 3  </t>
-[...5 lines deleted...]
-    <t>DEL GABBIANO - [CIN:IT041029B1A4EQGOUE|]</t>
+    <t>via Sentinate 3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bar, Acqua calda e fredda, Ventilatore, Asciugacapelli, Servizi igienici (lavabo WC), Sala TV, Piazzole prev. a prato, Pensione Completa a Persona, Supplemento letto Aggiunto, Italiano, Citofono in camera, Pasti, Telefono in camera (Centralino), Noleggio Biciclette, Caffe, Camere Doppie, Illuminazione Elettrica, Custodia e Sistemazione Attrezzature Private, Locale TV, Atterraggio Elicotteri, Ristorante, Trekking, Solo Pernottamento a persona, olivicolo, Accesso ad Internet, foraggero, Collegamento Internet, Visite Guidate, Somministrazione alimenti, Colazione, Custodia Valori in cassette di sicurezza, Calcetto, Piazzola (compr.auto / moto, elettricità, pern), pascolo, Camper Service, Phon, Supplemento doppia uso Singola, Connessione Internet, Camere Singole, Inglese, Telefono , Parco e Giardino, Smaltimento Rifiuti, Cassaforte, Accesso Mezzi Privati, Ristorante Vegetariano, Somministrazione alcolici, Pasti non alloggiati, Cassetta sicurezza, Macchine lavabiancheria, Parcheggio non Custodito, Lampada esterna, Solo Pernottamento, Supplemento Cane, avi-cunicolo, Locale Ricovero, Mezza Pensione a Persona, Somministrazione bevande, </t>
+  </si>
+  <si>
+    <t>DEL GABBIANO - [CIN:IT041029B1A4EQGOUE]</t>
   </si>
   <si>
     <t>Mondolfo</t>
   </si>
   <si>
     <t>cdelg.marotta@gmail.com</t>
   </si>
   <si>
     <t>www.campingdelgabbiano.it</t>
   </si>
   <si>
     <t>Via Faa' di Bruno 95</t>
   </si>
   <si>
-    <t xml:space="preserve">Locale TV, Beach Volley, Servizio Fotocopie, Lavatura e Stiratura Biancheria, Estintori, Spaccio alimentari, Bar, Cucina in vano separato, Officina riparazioni, Servizio FAX, Accesso ad Internet, Noleggio Biciclette, Servizi igienici (lavabo WC), Bocce, Attrezzatura per soggiorno all'aperto, Piazzole prev. a prato, Cinema, TV, Pizzeria, Asciugacapelli, Animazione, Acqua calda e fredda, Ristorante, Giochi per Bambini, Inglese, Italiano, Ping Pong, Rifornimento Benzina, Custodia Valori in cassette di sicurezza, Accessibili a persone con disabilità motoria, Parcheggio non Custodito, Pista da Ballo, Telefono , Cassaforte, Mini Club, Piscina Coperta, </t>
-[...2 lines deleted...]
-    <t>AL RESPIRO NEL BOSCO - [CIN:IT043008B5JDVFBXN5|]</t>
+    <t xml:space="preserve">Servizi igienici (lavabo WC), Accessibili a persone con disabilità motoria, Lavatura e Stiratura Biancheria, Ping Pong, Giochi per Bambini, Animazione, Custodia Valori in cassette di sicurezza, Locale TV, Accesso ad Internet, Bar, Rifornimento Benzina, Parcheggio non Custodito, Piscina Coperta, Cucina in vano separato, Acqua calda e fredda, Cassaforte, Inglese, Piazzole prev. a prato, Bocce, Ristorante, Asciugacapelli, Estintori, Italiano, Beach Volley, Spaccio alimentari, Cinema, Mini Club, Noleggio Biciclette, Telefono , Pista da Ballo, Pizzeria, TV, Officina riparazioni, Servizio Fotocopie, Servizio FAX, Attrezzatura per soggiorno all'aperto, </t>
+  </si>
+  <si>
+    <t>AL RESPIRO NEL BOSCO - [CIN:IT043008B5JDVFBXN5]</t>
   </si>
   <si>
     <t>Camporotondo di Fiastrone</t>
   </si>
   <si>
     <t>lucaematilde@alrespironelbosco.it</t>
   </si>
   <si>
     <t>www.alrespironelbosco.it</t>
   </si>
   <si>
     <t>Contrada Colvenale 10</t>
   </si>
   <si>
-    <t xml:space="preserve">Acqua calda e fredda, Trekking, Visite Guidate, Ventilatore, Connessione Internet, Inglese, Servizi igienici, Fattoria didattica/biologica, Aria condizionata, Accettazione Gruppi, Collegamento Internet, Accesso ad Internet, Partecipazione Attività Agricole, Asciugacapelli, Sala Lettura, Angolo cottura, Cucina in vano separato, Aria Condizionata con Impianto non Centralizzato, TV, TV Satellitare, Mountain Bike, Riscaldamento, Italiano, </t>
-[...20 lines deleted...]
-    <t>TIMEOUT - [CIN:IT042038B459SOVWOD|]</t>
+    <t xml:space="preserve">Fattoria didattica/biologica, Aria Condizionata con Impianto non Centralizzato, Accesso ad Internet, Servizi igienici, Cucina in vano separato, Collegamento Internet, Trekking, Aria condizionata, Inglese, Acqua calda e fredda, Mountain Bike, TV, Partecipazione Attività Agricole, Sala Lettura, Connessione Internet, Angolo cottura, Asciugacapelli, TV Satellitare, Italiano, Ventilatore, Visite Guidate, Accettazione Gruppi, Riscaldamento, </t>
+  </si>
+  <si>
+    <t>TIMEOUT - [CIN:IT042038B459SOVWOD]</t>
   </si>
   <si>
     <t>Polverigi</t>
   </si>
   <si>
     <t>Affittacamere</t>
   </si>
   <si>
     <t>info@bb-timeout.it</t>
   </si>
   <si>
     <t>www.bb-timeout.it</t>
   </si>
   <si>
     <t>Via della Baviera 21</t>
   </si>
   <si>
-    <t xml:space="preserve">Altre attività sportive, Locale Ricovero, Inglese, Italiano, Accettazione Animali Domestici, </t>
-[...2 lines deleted...]
-    <t>CASALE DI NICOLO' - [CIN:IT041067B4ZPQ67JLF|]</t>
+    <t xml:space="preserve">Locale Ricovero, Accettazione Animali Domestici, Italiano, Altre attività sportive, Inglese, </t>
+  </si>
+  <si>
+    <t>CASALE DI NICOLO' - [CIN:IT041067B4ZPQ67JLF]</t>
   </si>
   <si>
     <t>Urbino</t>
   </si>
   <si>
     <t>scaramucci.federico@gmail.com</t>
   </si>
   <si>
     <t>www.casaledinicolo.it</t>
   </si>
   <si>
     <t>Via San Marino 11</t>
   </si>
   <si>
     <t xml:space="preserve">Accessibili a persone con disabilità motoria, Piscina Scoperta, </t>
   </si>
   <si>
-    <t>DIMORAE - [CIN:IT043013A1TDTV7628|]</t>
+    <t>DIMORAE - [CIN:IT043013A1TDTV7628]</t>
   </si>
   <si>
     <t>Civitanova Marche</t>
   </si>
   <si>
     <t>info@hoteldimorae.it</t>
   </si>
   <si>
     <t>www.hoteldimorae.it</t>
   </si>
   <si>
     <t>Santorre di Santarosa 29</t>
   </si>
   <si>
-    <t xml:space="preserve">Accettazione Gruppi, Sala Lettura, Noleggio Biciclette, Servizio Congressi, Biciclette, Accessibili a persone con disabilità motoria, Italiano, Spiaggia Convenzionata, Inglese, Ascensore, Lavatura e Stiratura Biancheria, Visite Guidate, Accessibilità all'Ascensore, Marchio di Qualità, Servizio Fotocopie, Asciugacapelli, Servizio FAX, Accesso ad Internet, Caffe, Aria condizionata in Locali Comuni, Cassaforte, Frigo bar, Palestra, Telefono , Francese, Supplemento Cane, Aria Condizionata con Impianto non Centralizzato, Connessione Internet, Tedesco, </t>
-[...2 lines deleted...]
-    <t>B&amp;B LA GIRANDOLA - [CIN:IT042016C1WO8VUMJQ|]</t>
+    <t xml:space="preserve">Biciclette, Marchio di Qualità, Aria condizionata in Locali Comuni, Ascensore, Servizio Congressi, Accessibili a persone con disabilità motoria, Asciugacapelli, Aria Condizionata con Impianto non Centralizzato, Lavatura e Stiratura Biancheria, Noleggio Biciclette, Servizio FAX, Caffe, Servizio Fotocopie, Accettazione Gruppi, Inglese, Italiano, Spiaggia Convenzionata, Sala Lettura, Telefono , Cassaforte, Accessibilità all'Ascensore, Accesso ad Internet, Visite Guidate, Frigo bar, Supplemento Cane, Palestra, Connessione Internet, Francese, Tedesco, </t>
+  </si>
+  <si>
+    <t>B&amp;B LA GIRANDOLA - [CIN:IT042016C1WO8VUMJQ]</t>
   </si>
   <si>
     <t>Cupramontana</t>
   </si>
   <si>
     <t>B&amp;B</t>
   </si>
   <si>
     <t>info@lagirandola.eu</t>
   </si>
   <si>
     <t>www.lagirandola.eu</t>
   </si>
   <si>
     <t>via Piana 66</t>
   </si>
   <si>
-    <t xml:space="preserve">Collegamento Internet, Inglese, Francese, Camere Doppie, Parcheggio non Custodito, Marchio di Qualità, Riscaldamento Centralizzato, Illuminazione Elettrica, Riscaldamento, Accesso Mezzi Privati, Colazione, Accesso ad Internet, Parco e Giardino, Connessione Internet, Lampada esterna, Italiano, Accessibili a persone con disabilità motoria, Asciugacapelli, Trasporto Clienti Stazione, Tedesco, </t>
-[...2 lines deleted...]
-    <t>AZIENDA AGRICOLA L'INFINITO - [CIN:IT041027B52E52PFZG|]</t>
+    <t xml:space="preserve">Tedesco, Trasporto Clienti Stazione, Camere Doppie, Inglese, Accesso ad Internet, Accesso Mezzi Privati, Francese, Illuminazione Elettrica, Parcheggio non Custodito, Parco e Giardino, Marchio di Qualità, Riscaldamento, Colazione, Italiano, Riscaldamento Centralizzato, Collegamento Internet, Lampada esterna, Connessione Internet, Accessibili a persone con disabilità motoria, Asciugacapelli, </t>
+  </si>
+  <si>
+    <t>AZIENDA AGRICOLA L'INFINITO - [CIN:IT041027B52E52PFZG]</t>
   </si>
   <si>
     <t>Mombaroccio</t>
   </si>
   <si>
     <t>gtragni@gmail.com</t>
   </si>
   <si>
     <t>www.lavandainfinito.com</t>
   </si>
   <si>
     <t>Via Marte 3</t>
   </si>
   <si>
-    <t xml:space="preserve">Lampada esterna, Visite Guidate, Piscina Scoperta con Idromassaggio, Piscina, Solarium, Accesso ad Internet, Idromassaggio riscaldato, Colazione, Francese, Accesso Mezzi Privati, Inglese, altre attività ricreative e culturali, Supplemento Cane, Riscaldamento Centralizzato, Attrezzi Pronto Soccorso, Camere Doppie, Bosco, Parco e Giardino, Parcheggio non Custodito, Piscina Scoperta, Camera con balcone vista mare., Aria Condizionata con Impianto non Centralizzato, Spagnolo, Italiano, Phon, altre colture erbacee, Idromassaggio, Illuminazione Elettrica, Estintori, Aria condizionata, Solo Pernottamento, Cassaforte, olivicolo, Accettazione Animali Domestici, Supplemento letto Aggiunto, Connessione Internet, Asciugacapelli, </t>
-[...2 lines deleted...]
-    <t>CAMPING MAREBLU - [CIN:IT041013B1DFFMZACP|]</t>
+    <t xml:space="preserve">Italiano, Asciugacapelli, Camera con balcone vista mare., Supplemento letto Aggiunto, Phon, Connessione Internet, Estintori, Cassaforte, Idromassaggio, Bosco, Riscaldamento Centralizzato, Piscina Scoperta con Idromassaggio, Piscina Scoperta, Aria condizionata, Spagnolo, Accesso Mezzi Privati, olivicolo, Accesso ad Internet, Visite Guidate, altre attività ricreative e culturali, Inglese, Parco e Giardino, Parcheggio non Custodito, Supplemento Cane, Solo Pernottamento, Lampada esterna, Francese, Piscina, altre colture erbacee, Illuminazione Elettrica, Camere Doppie, Attrezzi Pronto Soccorso, Aria Condizionata con Impianto non Centralizzato, Idromassaggio riscaldato, Solarium, Accettazione Animali Domestici, Colazione, </t>
+  </si>
+  <si>
+    <t>CAMPING MAREBLU - [CIN:IT041013B1DFFMZACP]</t>
   </si>
   <si>
     <t>info@campingmareblu.net</t>
   </si>
   <si>
     <t>www.campingmareblu.net</t>
   </si>
   <si>
     <t>strada nazionale adriatica sud 203</t>
   </si>
   <si>
-    <t xml:space="preserve">Mezza Pensione a Persona, Illuminazione Elettrica, Biliardo, Italiano, Lavatura e Stiratura Biancheria, Beach Volley, Estintori, Pensione Completa a Persona, Spiaggia Convenzionata, Francese, Campo da Beach-Tennis, Somministrazione alimenti, Inglese, Giochi per Bambini, Riscaldamento, Rifiuti , Propria piscina scoperta, Servizio FAX, Somministrazione alcolici, Piazzola (compr.auto / moto, elettricità, pern), Mini Club, Servizi igienici (lavabo WC), Accesso ad Internet, Rimessaggio Caravan, Bar, Parcheggio non Custodito, Noleggio Biciclette, Spaccio alimentari, Pista da Ballo, Solo Pernottamento, Canoe, Asciugacapelli, Piazzole prev. a prato, Attrezzatura per soggiorno all'aperto, TV, Caffe, Ristorante, Calcetto, Animazione, Pizzeria, Cassaforte, Piscina, Camper Service, Bocce, Acqua calda e fredda, Biciclette, Somministrazione bevande, Servizi igienici, Pronto Soccorso, Idromassaggio, Macchine lavabiancheria, Parco e Giardino, Supplementi accesso visitatori, Fitness e Centro Benessere, Angolo cottura, Ping Pong, Spiaggia Riservata, Rifornimento Benzina, Palestra, Locale TV, Biblioteca, </t>
-[...2 lines deleted...]
-    <t>CAMPING VERDE LUNA - [CIN:IT041013B1JCFJM3SV|]</t>
+    <t xml:space="preserve">Spaccio alimentari, Propria piscina scoperta, Cassaforte, Acqua calda e fredda, Piazzole prev. a prato, Mini Club, Biliardo, Somministrazione alcolici, Palestra, Inglese, Canoe, Caffe, Pensione Completa a Persona, Angolo cottura, Servizio FAX, Piscina, Animazione, Solo Pernottamento, Accesso ad Internet, Locale TV, Riscaldamento, Mezza Pensione a Persona, Bar, Calcetto, Estintori, Pronto Soccorso, Servizi igienici, Parco e Giardino, Rifornimento Benzina, Ristorante, Parcheggio non Custodito, Rifiuti , Somministrazione bevande, Supplementi accesso visitatori, Campo da Beach-Tennis, Rimessaggio Caravan, Pista da Ballo, Illuminazione Elettrica, Camper Service, Giochi per Bambini, Somministrazione alimenti, Attrezzatura per soggiorno all'aperto, Ping Pong, Bocce, Spiaggia Convenzionata, Biciclette, Macchine lavabiancheria, Asciugacapelli, Francese, TV, Beach Volley, Fitness e Centro Benessere, Italiano, Pizzeria, Idromassaggio, Spiaggia Riservata, Piazzola (compr.auto / moto, elettricità, pern), Lavatura e Stiratura Biancheria, Noleggio Biciclette, Servizi igienici (lavabo WC), Biblioteca, </t>
+  </si>
+  <si>
+    <t>CAMPING VERDE LUNA - [CIN:IT041013B1JCFJM3SV]</t>
   </si>
   <si>
     <t>info@campingverdeluna.it</t>
   </si>
   <si>
     <t>www.campingverdeluna.it</t>
   </si>
   <si>
     <t>strada nazionale Adriatica Sud 251</t>
   </si>
   <si>
-    <t xml:space="preserve">Mini Club, Piazzole prev. a prato, Attrezzatura per soggiorno all'aperto, Cinema, Ristorante, Piscina Scoperta, Accessibili a persone con disabilità motoria, Pista da Ballo, Biliardo, Idromassaggio, Sala TV, Spaccio alimentari, Telefono , Bar, Giochi per Bambini, Tedesco, Inglese, Riscaldamento, Propria piscina scoperta, Pallavolo, Italiano, Acqua calda e fredda, Calcetto, Animazione, Bocce, Pizzeria, Accettazione Animali Domestici, Servizi igienici, Angolo cottura, Spiaggia Riservata, Palestra, Locale TV, Ping Pong, Rifornimento Benzina, Macchine lavabiancheria, Noleggio Biciclette, Tennis, Officina riparazioni, Accesso ad Internet, Cassaforte, </t>
-[...2 lines deleted...]
-    <t>HOTEL RISTORANTE PINETA - [CIN:IT042017A1UCTWKDQ5|]</t>
+    <t xml:space="preserve">Angolo cottura, Animazione, Attrezzatura per soggiorno all'aperto, Cassaforte, Mini Club, Piazzole prev. a prato, Acqua calda e fredda, Biliardo, Tedesco, Telefono , Tennis, Accettazione Animali Domestici, Accessibili a persone con disabilità motoria, Rifornimento Benzina, Ristorante, Spiaggia Riservata, Bar, Accesso ad Internet, Ping Pong, Giochi per Bambini, Macchine lavabiancheria, Sala TV, Noleggio Biciclette, Pista da Ballo, Spaccio alimentari, Piscina Scoperta, Cinema, Propria piscina scoperta, Riscaldamento, Palestra, Inglese, Locale TV, Calcetto, Pallavolo, Servizi igienici, Officina riparazioni, Italiano, Idromassaggio, Bocce, Pizzeria, </t>
+  </si>
+  <si>
+    <t>SAECULA NATURAL VILLAGE EXPERIENCE - [CIN:IT044021B5SLP3SPPT]</t>
+  </si>
+  <si>
+    <t>Force</t>
+  </si>
+  <si>
+    <t>giampaolopiciotti@gmail.com</t>
+  </si>
+  <si>
+    <t>www.saecula.eu</t>
+  </si>
+  <si>
+    <t>Contrada Ripacorvara 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Telefono abilitato alla chiamata diretta, Bosco, Caffe, Noleggio Biciclette, TV, Piazzola ragazzi , Estintori, Cucina in vano separato, Servizi igienici, Trekking, Biblioteca, Collegamento Internet, Accesso ad Internet, Rifiuti , Accesso Mezzi Privati, altre attività ricreative e culturali, Piazzola (compr.auto / moto, elettricità, pern), Solarium, altre colture arboree, Accessibili a persone con disabilità motoria, Attrezzatura per soggiorno all'aperto, Pronto Soccorso, Pallacanestro, Angolo cottura, TV Satellitare, Ping Pong, Giochi per Bambini, Biciclette, Servizi igienici (lavabo WC), Italiano, Asciugacapelli, Francese, Telefono, Riscaldamento, Parcheggio non Custodito, Lampada esterna, Accettazione Gruppi, Mountain Bike, Macchine lavabiancheria, Phon, Percorso Vita, Propria piscina scoperta, Connessione Internet, Acqua calda e fredda, Piscina, Attrezzi Pronto Soccorso, Camere Doppie, Illuminazione Elettrica, Aria Condizionata con Impianto non Centralizzato, Altre attività sportive, Biliardo, Accettazione Animali Domestici, altre colture erbacee, Smaltimento Rifiuti, Telefono , Inglese, Parco e Giardino, Piazzola adulti, Bocce, altri ordinamenti colturali, Aria condizionata, </t>
+  </si>
+  <si>
+    <t>HOTEL RISTORANTE PINETA - [CIN:IT042017A1UCTWKDQ5]</t>
   </si>
   <si>
     <t>Fabriano</t>
   </si>
   <si>
     <t>info@pinetahotel.com</t>
   </si>
   <si>
     <t>www.pinetahotel.com</t>
   </si>
   <si>
     <t>località Campodonico di Fabriano 102</t>
   </si>
   <si>
-    <t xml:space="preserve">Telefono in camera (Centralino), Collegamento Internet, Bus Navetta, Bar, Italiano, Mezza Pensione a Persona, Ascensore, Piscina, Accettazione Gruppi, Asciugacapelli, Trekking, Illuminazione Elettrica, Noleggio Biciclette, Cassaforte, Colazione, Piazzola adulti, Aria Condizionata con Impianto non Centralizzato, Aria Condizionata con Impianto Centralizzato, Parco e Giardino, Aria condizionata in Locali Comuni, Connessione Internet, Camere Doppie, Pensione Completa a Persona, Supplemento Cane, Cassetta sicurezza, Accettazione Animali Domestici, Sala TV, Accesso Mezzi Privati, Caffe, Supplemento letto Aggiunto, TV, Mountain Bike, Accesso ad Internet, Estintori, Camera con balcone, Phon, Aria condizionata, Telefono , Piscina Scoperta con Idromassaggio, Sala Pranzo, Tennis, Inglese, TV Satellitare, Piscina Scoperta, Solo Pernottamento, Giochi per Bambini, Trasporto Clienti Stazione, Accessibili a persone con disabilità motoria, Biciclette, Parcheggio non Custodito, Sala Lettura, Propria piscina scoperta, Ping Pong, Riscaldamento, Servizio Congressi, Servizio Fotocopie, Accessibilità all'Ascensore, Frigo bar, Custodia Valori in cassette di sicurezza, Ristorante, Cucina, Solo Pernottamento a persona, Solarium, Calcetto, Camere Singole, Lampada esterna, Telefono in camera, </t>
+    <t xml:space="preserve">Solo Pernottamento a persona, Sala Pranzo, Noleggio Biciclette, Pensione Completa a Persona, Colazione, Piscina, Camere Singole, Camera con balcone, Phon, Servizio Congressi, Ascensore, Accessibili a persone con disabilità motoria, Riscaldamento, Camere Doppie, Piscina Scoperta con Idromassaggio, Collegamento Internet, Lampada esterna, Solarium, Giochi per Bambini, Piazzola adulti, Bus Navetta, Frigo bar, Accettazione Animali Domestici, TV Satellitare, Supplemento Cane, Accesso Mezzi Privati, Aria Condizionata con Impianto Centralizzato, Cassetta sicurezza, Piscina Scoperta, Connessione Internet, Propria piscina scoperta, Inglese, Illuminazione Elettrica, TV, Accettazione Gruppi, Bar, Caffe, Servizio Fotocopie, Solo Pernottamento, Calcetto, Tennis, Sala TV, Biciclette, Aria condizionata in Locali Comuni, Trasporto Clienti Stazione, Aria condizionata, Parcheggio non Custodito, Parco e Giardino, Mezza Pensione a Persona, Ristorante, Italiano, Ping Pong, Telefono in camera, Supplemento letto Aggiunto, Aria Condizionata con Impianto non Centralizzato, Custodia Valori in cassette di sicurezza, Estintori, Telefono in camera (Centralino), Trekking, Asciugacapelli, Mountain Bike, Cucina, Telefono , Sala Lettura, Accesso ad Internet, Accessibilità all'Ascensore, Cassaforte, </t>
   </si>
   <si>
     <t>BICI,CAMMINI</t>
   </si>
   <si>
-    <t>GRAND HOTEL PASSETTO - [CIN:IT042002A1FAWAQRGG|]</t>
+    <t>GRAND HOTEL PASSETTO - [CIN:IT042002A1FAWAQRGG]</t>
   </si>
   <si>
     <t>info@grandhotelpassetto.com</t>
   </si>
   <si>
     <t>www.grandhotelpassetto.com</t>
   </si>
   <si>
     <t>via Paolo Thaon de Revel 1</t>
   </si>
   <si>
-    <t xml:space="preserve">Bar, Servizio Congressi, Parcheggio non Custodito, Riscaldamento, Lavatura e Stiratura Biancheria, Ascensore, Telefono in camera, Pulizia Calzature, Cassaforte, Aria Condizionata con Impianto non Centralizzato, Accettazione Animali Domestici, Sala TV, Autorimessa, Accettazione Gruppi, Asciugacapelli, Custodia Valori in cassette di sicurezza, Servizio Fotocopie, Frigo bar, Aria condizionata, TV, Servizio FAX, Propria piscina scoperta, Cassetta sicurezza, Parco e Giardino, </t>
-[...2 lines deleted...]
-    <t>B&amp;B IL BORGO - [CIN:IT043057B47BUOWZHT|]</t>
+    <t xml:space="preserve">Riscaldamento, Telefono in camera, Aria Condizionata con Impianto non Centralizzato, Lavatura e Stiratura Biancheria, Custodia Valori in cassette di sicurezza, Asciugacapelli, Parcheggio non Custodito, Sala TV, Pulizia Calzature, Ascensore, Parco e Giardino, Aria condizionata, Propria piscina scoperta, Accettazione Gruppi, Autorimessa, Bar, TV, Cassaforte, Accettazione Animali Domestici, Servizio Fotocopie, Frigo bar, Servizio FAX, Cassetta sicurezza, Servizio Congressi, </t>
+  </si>
+  <si>
+    <t>B&amp;B IL BORGO - [CIN:IT043057B47BUOWZHT]</t>
   </si>
   <si>
     <t>Visso</t>
   </si>
   <si>
     <t>info@ilborgovisso.com</t>
   </si>
   <si>
     <t>http://www.ilborgovisso.com</t>
   </si>
   <si>
     <t>via borgo Sant'Antonio snc</t>
   </si>
   <si>
-    <t>COLLEVERDE - [CIN:IT041067B9R4Z36WHU|]</t>
+    <t>COLLEVERDE - [CIN:IT041067B9R4Z36WHU]</t>
   </si>
   <si>
     <t>amministrazione@colleverde-urbino.it</t>
   </si>
   <si>
     <t>www.colleverde-urbino.it</t>
   </si>
   <si>
     <t>Via Bocca Trabaria Ovest 96</t>
   </si>
   <si>
-    <t xml:space="preserve">Accesso ad Internet, Accesso Mezzi Privati, Supplemento Cane, Noleggio Biciclette, Accettazione Animali Domestici, Bar, Trekking, TV, Inglese, Insonorizzazione, Collegamento Internet, Parco e Giardino, Telefono , Spagnolo, Giochi per Bambini, Camera con balcone, Bosco, Phon, Accettazione Gruppi, Bus Navetta, Biciclette, Piscina, Cassaforte, Telefono in camera, Aria Condizionata con Impianto non Centralizzato, Riscaldamento Centralizzato, Sala Lettura, Ventilatore, Locale Ricovero, Fitness e Centro Benessere, Lampada esterna, Accessibili a persone con disabilità motoria, Supplemento doppia uso Singola, Percorso Vita, Asciugacapelli, Aria Condizionata con Impianto Centralizzato, Riscaldamento, Aria condizionata, Ping Pong, Parcheggio Custodito, Aria condizionata in Locali Comuni, Marchio di Qualità, Frigo bar, Idromassaggio, Italiano, Connessione Internet, Piscina Coperta, Cassetta sicurezza, Custodia Valori in cassette di sicurezza, Camere Doppie, Mountain Bike, Supplemento letto Aggiunto, Telefono in camera (Centralino), Accesso Mezzi Pubblici, Solarium, Estintori, </t>
-[...2 lines deleted...]
-    <t>HOTEL CONCORDE - [CIN:IT042006A19PUIHZ2Q|]</t>
+    <t xml:space="preserve">Supplemento doppia uso Singola, Bus Navetta, Noleggio Biciclette, Parcheggio Custodito, Frigo bar, Estintori, Telefono in camera, Locale Ricovero, Asciugacapelli, Aria condizionata, Ventilatore, Telefono in camera (Centralino), Inglese, Piscina, Connessione Internet, Sala Lettura, Giochi per Bambini, Accesso Mezzi Privati, Telefono , Aria Condizionata con Impianto Centralizzato, Ping Pong, Riscaldamento Centralizzato, Aria condizionata in Locali Comuni, Biciclette, Riscaldamento, Custodia Valori in cassette di sicurezza, Bar, Accessibili a persone con disabilità motoria, Phon, Piscina Coperta, Percorso Vita, Idromassaggio, Solarium, Collegamento Internet, Cassetta sicurezza, TV, Italiano, Aria Condizionata con Impianto non Centralizzato, Accesso ad Internet, Supplemento letto Aggiunto, Mountain Bike, Cassaforte, Bosco, Marchio di Qualità, Insonorizzazione, Accettazione Gruppi, Supplemento Cane, Spagnolo, Parco e Giardino, Trekking, Camera con balcone, Accettazione Animali Domestici, Accesso Mezzi Pubblici, Lampada esterna, Fitness e Centro Benessere, Camere Doppie, </t>
+  </si>
+  <si>
+    <t>HOTEL CONCORDE - [CIN:IT042006A19PUIHZ2Q]</t>
   </si>
   <si>
     <t>info@hotelconcordeancona.com</t>
   </si>
   <si>
     <t>www.hotelconcordeancona.com</t>
   </si>
   <si>
     <t>via aspio terme 191</t>
   </si>
   <si>
-    <t xml:space="preserve">Servizio Congressi, Parcheggio non Custodito, Accessibili a persone con disabilità motoria, Riscaldamento, Cassetta sicurezza, Servizio FAX, Accettazione Gruppi, Autorimessa, Asciugacapelli, Estintori, Aria condizionata, Insonorizzazione, Pulizia Calzature, Supplemento letto Aggiunto, Accettazione Animali Domestici, Aria Condizionata con Impianto non Centralizzato, Cassaforte, Accesso ad Internet, TV, Phon, Aria condizionata in Locali Comuni, Ristorante, Attrezzi Pronto Soccorso, Frigo bar, Radio, Servizio Fotocopie, Lavatura e Stiratura Biancheria, Ascensore, Bar, Telefono in camera, Collegamento Internet, Telefono , Telefono in camera (Centralino), </t>
+    <t xml:space="preserve">Ristorante, Insonorizzazione, Aria condizionata, Asciugacapelli, Lavatura e Stiratura Biancheria, Attrezzi Pronto Soccorso, Autorimessa, Servizio Fotocopie, TV, Accettazione Animali Domestici, Bar, Accettazione Gruppi, Pulizia Calzature, Accessibili a persone con disabilità motoria, Radio, Riscaldamento, Telefono in camera, Aria condizionata in Locali Comuni, Collegamento Internet, Supplemento letto Aggiunto, Parcheggio non Custodito, Estintori, Telefono in camera (Centralino), Aria Condizionata con Impianto non Centralizzato, Cassetta sicurezza, Cassaforte, Frigo bar, Servizio FAX, Telefono , Accesso ad Internet, Ascensore, Phon, Servizio Congressi, </t>
   </si>
   <si>
     <t>BICI</t>
   </si>
   <si>
-    <t>OLIMPO - [CIN:IT044066A1OOYYCLAR|]</t>
+    <t>OLIMPO - [CIN:IT044066A1OOYYCLAR]</t>
   </si>
   <si>
     <t>San Benedetto del Tronto</t>
   </si>
   <si>
     <t>info@hotelolimpo.com</t>
   </si>
   <si>
     <t>www.hotelolimpo.com</t>
   </si>
   <si>
     <t>viale europa 78</t>
   </si>
   <si>
-    <t xml:space="preserve">Accettazione Gruppi, Camera con balcone vista mare., Parcheggio Custodito, Ascensore, Bar, Camera con balcone, Aria condizionata, Aria condizionata in Locali Comuni, Spiaggia Riservata, Cassaforte, TV, Aria Condizionata con Impianto non Centralizzato, Telefono in camera, Cassetta sicurezza, </t>
-[...5 lines deleted...]
-    <t>eusepi@studiocavallimarinelli.it</t>
+    <t xml:space="preserve">Camera con balcone, Ascensore, Cassaforte, Aria condizionata in Locali Comuni, Spiaggia Riservata, Telefono in camera, Camera con balcone vista mare., Parcheggio Custodito, Accettazione Gruppi, TV, Bar, Cassetta sicurezza, Aria condizionata, Aria Condizionata con Impianto non Centralizzato, </t>
+  </si>
+  <si>
+    <t>CHARLIE IN PESARO URBAN HOTEL - [CIN:IT041044A1ZITG279S]</t>
+  </si>
+  <si>
+    <t>contabilita@lbhs.it</t>
   </si>
   <si>
     <t>Viale Trieste 281</t>
   </si>
   <si>
-    <t xml:space="preserve">Supplemento Cane, Colazione, Camere Doppie, Telefono , Aria condizionata, Cassaforte, Cassetta sicurezza, Propria piscina scoperta, Impianto chiarificazione acque reflue, Supplemento letto Aggiunto, Accesso Mezzi Privati, Somministrazione bevande, Salotto in vano separato, TV, Sala TV, Accesso ad Internet, Accettazione Animali Domestici, Servizio FAX, Ping Pong, Accettazione Gruppi, Piscina, Accessibili a persone con disabilità motoria, Baby Sitting, Riscaldamento, Servizio Congressi, Phon, Posta, Camera con balcone, Riscaldamento Centralizzato, Estintori, Idromassaggio, Sala Pranzo, Pulizia Calzature, TV Satellitare, Locale TV, Somministrazione alimenti, Somministrazione alcolici, Giochi per Bambini, Servizio Fotocopie, Pasti non alloggiati, Asciugacapelli, Radio, Autorimessa, Accessibilità all'Ascensore, Aria condizionata in Locali Comuni, Attrezzi Pronto Soccorso, Piscina riscaldata, Frigo bar, Pensione Completa a Persona, Ristorante, Aria Condizionata con Impianto Centralizzato, Camera con balcone vista mare., Bar, Lavatura e Stiratura Biancheria, Pasti, Collegamento Internet, Telefono in camera, Supplemento doppia uso Singola, Mezza Pensione a Persona, </t>
-[...2 lines deleted...]
-    <t>HOTEL NAPOLEON - [CIN:IT041044A14H4O6MOO|]</t>
+    <t xml:space="preserve">Piscina riscaldata, Giochi per Bambini, Camera con balcone vista mare., Posta, Supplemento doppia uso Singola, Somministrazione alcolici, Asciugacapelli, Riscaldamento Centralizzato, Estintori, Pensione Completa a Persona, Colazione, Piscina, Camera con balcone, Phon, Accessibili a persone con disabilità motoria, Servizio Congressi, Aria Condizionata con Impianto Centralizzato, Impianto chiarificazione acque reflue, Accesso Mezzi Privati, Supplemento Cane, Accettazione Animali Domestici, Idromassaggio, Radio, Somministrazione bevande, Sala Pranzo, TV Satellitare, Bar, Servizio Fotocopie, Servizio FAX, Frigo bar, TV, Autorimessa, Cassetta sicurezza, Accettazione Gruppi, Camere Doppie, Salotto in vano separato, Collegamento Internet, Riscaldamento, Cassaforte, Locale TV, Accesso ad Internet, Telefono , Accessibilità all'Ascensore, Sala TV, Pasti, Baby Sitting, Aria condizionata in Locali Comuni, Pulizia Calzature, Ping Pong, Pasti non alloggiati, Propria piscina scoperta, Telefono in camera, Supplemento letto Aggiunto, Mezza Pensione a Persona, Somministrazione alimenti, Aria condizionata, Attrezzi Pronto Soccorso, Lavatura e Stiratura Biancheria, Ristorante, </t>
+  </si>
+  <si>
+    <t>HOTEL NAPOLEON - [CIN:IT041044A14H4O6MOO]</t>
   </si>
   <si>
     <t>info@hotelnapoleonpesaro.it</t>
   </si>
   <si>
     <t>www.hotelnapoleonpesaro.it</t>
   </si>
   <si>
     <t>viale fiume 118</t>
   </si>
   <si>
-    <t xml:space="preserve">Sci Nautico, Phon, Altri Servizi e Impianti, Giochi per Bambini, Accettazione Animali Domestici, Accesso ad Internet, Ricarica Bombole Sub, Sala TV, TV, Aria condizionata, Pulizia Calzature, Ristorante Vegetariano, Telefono , Idromassaggio, Accesso Mezzi Pubblici, Accesso Mezzi Privati, Riscaldamento, Servizio FAX, Cassetta sicurezza, Propria piscina scoperta, Bar, Telefono in camera, Idromassaggio riscaldato, Aria Condizionata con Impianto Centralizzato, Sauna Privata, Aria Condizionata con Impianto non Centralizzato, Supplemento Cane, Cassaforte, Asciugacapelli, Autorimessa, Servizio Fotocopie, Sala Lettura, Baby Sitting, Equitazione, Accettazione Gruppi, Biciclette, Lavatura e Stiratura Biancheria, Camera con balcone vista mare., Windsurf, TV Satellitare, Sub, Custodia Valori in cassette di sicurezza, Piscina riscaldata, Frigo bar, Vela, Radio, Ristorante, </t>
-[...2 lines deleted...]
-    <t>ALBERGO RISTORANTE TERME - [CIN:IT044001A1R32ELJQL|]</t>
+    <t xml:space="preserve">Aria condizionata, Ristorante, Lavatura e Stiratura Biancheria, Custodia Valori in cassette di sicurezza, Altri Servizi e Impianti, Cassetta sicurezza, Sub, Supplemento Cane, Accettazione Animali Domestici, Frigo bar, TV Satellitare, Ricarica Bombole Sub, Sci Nautico, Giochi per Bambini, Camera con balcone vista mare., Piscina riscaldata, Windsurf, Phon, Autorimessa, Accettazione Gruppi, Servizio FAX, Bar, TV, Servizio Fotocopie, Cassaforte, Accesso Mezzi Privati, Telefono , Accesso ad Internet, Aria Condizionata con Impianto Centralizzato, Sala Lettura, Telefono in camera, Baby Sitting, Sala TV, Pulizia Calzature, Biciclette, Sauna Privata, Ristorante Vegetariano, Equitazione, Idromassaggio, Radio, Riscaldamento, Aria Condizionata con Impianto non Centralizzato, Asciugacapelli, Idromassaggio riscaldato, Propria piscina scoperta, Vela, Accesso Mezzi Pubblici, </t>
+  </si>
+  <si>
+    <t>ALBERGO RISTORANTE TERME - [CIN:IT044001A1R32ELJQL]</t>
   </si>
   <si>
     <t>Acquasanta Terme</t>
   </si>
   <si>
     <t>info@albergoterme.it</t>
   </si>
   <si>
     <t>www.albergoterme.it</t>
   </si>
   <si>
     <t>piazza Terme 18 - 20 - 22</t>
   </si>
   <si>
-    <t xml:space="preserve">Riscaldamento Centralizzato, Telefono , Aria condizionata, Tedesco, Cassaforte, Accettazione Animali Domestici, Sala TV, Pensione Completa a Persona, Colazione, Aria Condizionata con Impianto non Centralizzato, Ristorante, Aria condizionata in Locali Comuni, Frigo bar, Ascensore, Asciugacapelli, Accettazione Gruppi, Sala Lettura, Riscaldamento, Accessibili a persone con disabilità motoria, Servizio Fotocopie, Inglese, Camera con balcone, Phon, Cassetta sicurezza, Supplemento letto Aggiunto, Accesso ad Internet, TV, Servizio FAX, Cucina, Mezza Pensione a Persona, Bar, Supplemento doppia uso Singola, Telefono in camera, </t>
-[...2 lines deleted...]
-    <t>HOTEL TOURING - [CIN:IT042018A1AVYG62NY|]</t>
+    <t xml:space="preserve">Aria condizionata, Ristorante, Inglese, Tedesco, Supplemento letto Aggiunto, Frigo bar, Servizio FAX, Cassaforte, Telefono , Accesso ad Internet, Sala Lettura, Cassetta sicurezza, Servizio Fotocopie, Accettazione Gruppi, Accettazione Animali Domestici, TV, Bar, Aria Condizionata con Impianto non Centralizzato, Riscaldamento Centralizzato, Supplemento doppia uso Singola, Telefono in camera, Aria condizionata in Locali Comuni, Riscaldamento, Pensione Completa a Persona, Accessibili a persone con disabilità motoria, Colazione, Phon, Camera con balcone, Ascensore, Sala TV, Cucina, Asciugacapelli, Mezza Pensione a Persona, </t>
+  </si>
+  <si>
+    <t>HOTEL TOURING - [CIN:IT042018A1AVYG62NY]</t>
   </si>
   <si>
     <t>Falconara Marittima</t>
   </si>
   <si>
     <t>info@touringhotel.it</t>
   </si>
   <si>
     <t>www.touringhotel.it</t>
   </si>
   <si>
     <t>via degli Spagnoli 18</t>
   </si>
   <si>
-    <t xml:space="preserve">Camera con balcone vista mare., Ascensore, Lavatura e Stiratura Biancheria, Pulizia Calzature, Telefono in camera, Aria condizionata in Locali Comuni, TV, Servizio FAX, Parco e Giardino, Tavernetta o Tavola Calda, Propria piscina scoperta, Servizio Fotocopie, Ristorante, Frigo bar, Accettazione Gruppi, Autorimessa, Asciugacapelli, Sala TV, Accettazione Animali Domestici, Aria condizionata, Telefono , Insonorizzazione, Riscaldamento Centralizzato, Camera con balcone, Aria Condizionata con Impianto non Centralizzato, Cassaforte, Phon, Bar, Sala Lettura, Servizio Congressi, Collegamento Internet, Parcheggio Custodito, Riscaldamento, </t>
-[...2 lines deleted...]
-    <t>ALBERGO ULISSE - [CIN:IT041009A1RPWYXVGI|]</t>
+    <t xml:space="preserve">Parcheggio Custodito, Riscaldamento, Collegamento Internet, Sala TV, Pulizia Calzature, Camera con balcone vista mare., Tavernetta o Tavola Calda, Accettazione Gruppi, Servizio Fotocopie, Autorimessa, Accettazione Animali Domestici, Servizio FAX, TV, Bar, Asciugacapelli, Riscaldamento Centralizzato, Lavatura e Stiratura Biancheria, Aria Condizionata con Impianto non Centralizzato, Aria condizionata in Locali Comuni, Ristorante, Propria piscina scoperta, Parco e Giardino, Aria condizionata, Cassaforte, Telefono in camera, Sala Lettura, Telefono , Insonorizzazione, Camera con balcone, Ascensore, Phon, Servizio Congressi, Frigo bar, </t>
+  </si>
+  <si>
+    <t>ALBERGO ULISSE - [CIN:IT041009A1RPWYXVGI]</t>
   </si>
   <si>
     <t>Carpegna</t>
   </si>
   <si>
     <t>info@hotelulisse.it</t>
   </si>
   <si>
     <t>www.hotelulisse.it</t>
   </si>
   <si>
     <t>via Amaducci 16</t>
   </si>
   <si>
-    <t xml:space="preserve">Bar, Illuminazione Elettrica, Collegamento Internet, Ascensore, Telefono in camera, Solarium, Camere Singole, Supplemento doppia uso Singola, Idromassaggio riscaldato, Telefono in camera (Centralino), Estintori, Idromassaggio, Italiano, Riscaldamento Centralizzato, Sala Pranzo, Mezza Pensione a Persona, Asciugacapelli, Ping Pong, Sala Lettura, Autorimessa, Noleggio Biciclette, Accettazione Gruppi, Accessibili a persone con disabilità motoria, Riscaldamento, Pensione Completa a Persona, Servizio FAX, Camere Doppie, Cassaforte, Parco e Giardino, Francese, Connessione Internet, Telefono , Somministrazione alimenti, Inglese, Ristorante, Phon, Trasporto Clienti Stazione, Somministrazione alcolici, Custodia Valori in cassette di sicurezza, Tedesco, Custodia e Sistemazione Attrezzature Private, Pasti non alloggiati, Accessibilità all'Ascensore, Supplemento Cane, Servizio Fotocopie, Accettazione Animali Domestici, Propria piscina scoperta, Mountain Bike, Sala TV, Accesso ad Internet, TV, Somministrazione bevande, Cassetta sicurezza, </t>
-[...2 lines deleted...]
-    <t>LA MERIDIANA - [CIN:IT041067A1PWLUUN9B|]</t>
+    <t xml:space="preserve">Tedesco, Francese, Sala TV, Parco e Giardino, Propria piscina scoperta, Ristorante, Ping Pong, Pasti non alloggiati, Noleggio Biciclette, Ascensore, Camere Singole, Phon, Sala Pranzo, Telefono in camera, Collegamento Internet, Riscaldamento, Camere Doppie, Pensione Completa a Persona, Accessibili a persone con disabilità motoria, Cassaforte, Accesso ad Internet, Telefono , Sala Lettura, Supplemento doppia uso Singola, Asciugacapelli, Somministrazione alcolici, Mezza Pensione a Persona, Custodia Valori in cassette di sicurezza, Somministrazione alimenti, Mountain Bike, Somministrazione bevande, Idromassaggio, Solarium, Trasporto Clienti Stazione, Italiano, Servizio FAX, TV, Connessione Internet, Supplemento Cane, Cassetta sicurezza, Custodia e Sistemazione Attrezzature Private, Accettazione Animali Domestici, Bar, Illuminazione Elettrica, Telefono in camera (Centralino), Riscaldamento Centralizzato, Estintori, Idromassaggio riscaldato, Inglese, Accettazione Gruppi, Autorimessa, Servizio Fotocopie, Accessibilità all'Ascensore, </t>
+  </si>
+  <si>
+    <t>LA MERIDIANA - [CIN:IT041067A1PWLUUN9B]</t>
   </si>
   <si>
     <t>info@hotelmeridianaurbino.com</t>
   </si>
   <si>
     <t>www.hotelmeridianaurbino.com</t>
   </si>
   <si>
     <t>Via Urbinate 43</t>
   </si>
   <si>
-    <t xml:space="preserve">Ristorante, Frigo bar, Servizio FAX, Parco e Giardino, Propria piscina scoperta, Accesso ad Internet, TV, Telefono in camera (Centralino), Mezza Pensione a Persona, Telefono in camera, Ascensore, Lavatura e Stiratura Biancheria, Collegamento Internet, Bar, Accessibili a persone con disabilità motoria, Riscaldamento, Supplemento letto Aggiunto, Asciugacapelli, Accettazione Gruppi, Accettazione Animali Domestici, Piscina, Riscaldamento Centralizzato, Aria condizionata, Tennis, Estintori, Telefono , Locale TV, Phon, </t>
-[...2 lines deleted...]
-    <t>LA FERRAIA - [CIN:IT041007B58O766A6T|]</t>
+    <t xml:space="preserve">Collegamento Internet, Tennis, Piscina, Ascensore, Telefono in camera (Centralino), Ristorante, Parco e Giardino, Propria piscina scoperta, Aria condizionata, Telefono in camera, Riscaldamento, Supplemento letto Aggiunto, Accettazione Gruppi, Accettazione Animali Domestici, Servizio FAX, Mezza Pensione a Persona, Asciugacapelli, Lavatura e Stiratura Biancheria, Estintori, Riscaldamento Centralizzato, Frigo bar, Accessibili a persone con disabilità motoria, Phon, Locale TV, Telefono , Accesso ad Internet, Bar, TV, </t>
+  </si>
+  <si>
+    <t>LA FERRAIA - [CIN:IT041007B58O766A6T]</t>
   </si>
   <si>
     <t>Cagli</t>
   </si>
   <si>
     <t>info@laferraia.it</t>
   </si>
   <si>
     <t>www.laferraia.it</t>
   </si>
   <si>
     <t>Strada Casale 10</t>
   </si>
   <si>
-    <t xml:space="preserve">TV, Telefono in camera (Centralino), Bar, Telefono in camera, Parco e Giardino, Sala Lettura, Collegamento Internet, Sala TV, avi-cunicolo, Ristorante, Accessibili a persone con disabilità motoria, Cassetta sicurezza, Riscaldamento, Supplemento doppia uso Singola, Accettazione Animali Domestici, </t>
+    <t xml:space="preserve">Telefono in camera, TV, Sala Lettura, Accessibili a persone con disabilità motoria, Accettazione Animali Domestici, Parco e Giardino, Supplemento doppia uso Singola, Ristorante, avi-cunicolo, Sala TV, Telefono in camera (Centralino), Bar, Cassetta sicurezza, Riscaldamento, Collegamento Internet, </t>
   </si>
   <si>
     <t>ABBAZIA DI SANT'URBANO - [ ]</t>
   </si>
   <si>
     <t>Apiro</t>
   </si>
   <si>
     <t>labospitalita@valledisanclemente.it</t>
   </si>
   <si>
     <t>http://www.abbaziadisanturbano.it</t>
   </si>
   <si>
     <t>contrada Sant'Urbano 5</t>
   </si>
   <si>
-    <t>VILLA CATTANI STUART - [CIN:IT041044A1Y7FTXQDF|]</t>
+    <t>VILLA CATTANI STUART - [CIN:IT041044A1Y7FTXQDF]</t>
   </si>
   <si>
     <t>info@villacattani.it</t>
   </si>
   <si>
     <t>www.villacattani.it</t>
   </si>
   <si>
     <t>via Trebbiantico 67</t>
   </si>
   <si>
-    <t xml:space="preserve">Italiano, Telefono in camera, Telefono in camera (Centralino), Aria condizionata, Insonorizzazione, TV Satellitare, Inglese, Servizio Congressi, Riscaldamento, Accessibili a persone con disabilità motoria, Sala Lettura, Parcheggio non Custodito, Piscina, Biciclette, Asciugacapelli, Accettazione Gruppi, Radio, Ventilatore, Servizio Fotocopie, Accessibilità all'Ascensore, Cassaforte, Tedesco, Aria condizionata in Locali Comuni, Aria Condizionata con Impianto Centralizzato, Servizio FAX, Colazione, Aria Condizionata con Impianto non Centralizzato, Camere Doppie, Connessione Internet, Francese, Parco e Giardino, Spiaggia Riservata, Piazzola elicotteri, Marchio di Qualità, Visite Guidate, Phon, Frigo bar, Riscaldamento Centralizzato, Estintori, Camera con balcone, Telefono , Idromassaggio, Collegamento Internet, Bar, Lavatura e Stiratura Biancheria, Camera con balcone vista mare., Parcheggio Custodito, Ascensore, Propria piscina scoperta, Cassetta sicurezza, Accesso ad Internet, TV, Mountain Bike, Accesso Mezzi Privati, Atterraggio Elicotteri, Supplemento letto Aggiunto, </t>
-[...2 lines deleted...]
-    <t>BACUCCO - [CIN:IT042026B5QAC8I397|]</t>
+    <t xml:space="preserve">Aria condizionata in Locali Comuni, Piazzola elicotteri, Accesso ad Internet, Visite Guidate, Atterraggio Elicotteri, Accesso Mezzi Privati, Aria Condizionata con Impianto Centralizzato, Sala Lettura, Cassaforte, Telefono , Spiaggia Riservata, Parcheggio Custodito, Camere Doppie, Supplemento letto Aggiunto, Riscaldamento, Telefono in camera, Camera con balcone, Phon, Servizio Congressi, TV, Bar, Frigo bar, Connessione Internet, Servizio FAX, TV Satellitare, Cassetta sicurezza, Asciugacapelli, Mountain Bike, Parcheggio non Custodito, Lavatura e Stiratura Biancheria, Telefono in camera (Centralino), Camera con balcone vista mare., Idromassaggio, Radio, Accettazione Gruppi, Servizio Fotocopie, Accessibilità all'Ascensore, Colazione, Ventilatore, Ascensore, Accessibili a persone con disabilità motoria, Piscina, Biciclette, Collegamento Internet, Tedesco, Marchio di Qualità, Francese, Estintori, Aria Condizionata con Impianto non Centralizzato, Inglese, Riscaldamento Centralizzato, Aria condizionata, Italiano, Insonorizzazione, Propria piscina scoperta, Parco e Giardino, </t>
+  </si>
+  <si>
+    <t>BACUCCO - [CIN:IT042026B5QAC8I397]</t>
   </si>
   <si>
     <t>Montecarotto</t>
   </si>
   <si>
     <t>info@bacucco.com</t>
   </si>
   <si>
     <t>www.bacucco.com</t>
   </si>
   <si>
     <t>contrada Bacucco 11</t>
   </si>
   <si>
-    <t xml:space="preserve">Ristorante, Lavatura e Stiratura Biancheria, Piscina Scoperta con Idromassaggio, Servizi igienici (lavabo WC), Attrezzatura per soggiorno all'aperto, Noleggio Biciclette, Cucina, Francese, Accesso ad Internet, Macchine lavabiancheria, Inglese, Percorso Vita, Servizi igienici, Bocce, Phon, Accessibili a persone con disabilità motoria, Collegamento Internet, Trasporto Clienti Stazione, TV, Cucina in vano separato, foraggero, Parcheggio non Custodito, Mountain Bike, altre colture arboree, Riscaldamento, Piscina, Italiano, Spagnolo, Telefono, Angolo cottura, Piscina Scoperta, ortoflorovivaistico, Somministrazione alimenti, Pasti, Propria piscina scoperta, Telefono in camera, Acqua calda e fredda, Camere Doppie, Parco e Giardino, olivicolo, Somministrazione alcolici, Frigo bar, </t>
-[...2 lines deleted...]
-    <t>PODERE DEL FAGIANO - [CIN:IT043053B4DA4KP4VJ|]</t>
+    <t xml:space="preserve">Cucina in vano separato, Somministrazione alcolici, Inglese, Parco e Giardino, TV, Noleggio Biciclette, Piscina Scoperta con Idromassaggio, Pasti, olivicolo, Collegamento Internet, Servizi igienici, Accesso ad Internet, foraggero, altre colture arboree, Somministrazione alimenti, Accessibili a persone con disabilità motoria, ortoflorovivaistico, Riscaldamento, Mountain Bike, Telefono, Francese, Parcheggio non Custodito, Macchine lavabiancheria, Propria piscina scoperta, Phon, Piscina Scoperta, Percorso Vita, Bocce, Acqua calda e fredda, Piscina, Ristorante, Camere Doppie, Cucina, Frigo bar, Italiano, Attrezzatura per soggiorno all'aperto, Telefono in camera, Angolo cottura, Lavatura e Stiratura Biancheria, Servizi igienici (lavabo WC), Trasporto Clienti Stazione, Spagnolo, </t>
+  </si>
+  <si>
+    <t>PODERE DEL FAGIANO - [CIN:IT043053B4DA4KP4VJ]</t>
   </si>
   <si>
     <t>Tolentino</t>
   </si>
   <si>
     <t>cristina.tiburzi@libero.it</t>
   </si>
   <si>
     <t>www.poderedelfagiano.it</t>
   </si>
   <si>
     <t>contrada rofanello 28</t>
   </si>
   <si>
-    <t xml:space="preserve">Trasporto Clienti Stazione, Solarium, Parco e Giardino, TV Satellitare, Accettazione Animali Domestici, TV, Trekking, Riscaldamento Centralizzato, Aria condizionata, Altre attività sportive, Custodia e Sistemazione Attrezzature Private, Noleggio Biciclette, Parcheggio Custodito, Servizio FAX, Radio, Biciclette, Riscaldamento, Aria Condizionata con Impianto non Centralizzato, </t>
-[...2 lines deleted...]
-    <t>LA FATTORIA DEI SIBILLINI - [CIN:IT044044B5VGXGN8VM|]</t>
+    <t xml:space="preserve">Aria condizionata, Parco e Giardino, Custodia e Sistemazione Attrezzature Private, Parcheggio Custodito, Aria Condizionata con Impianto non Centralizzato, Noleggio Biciclette, Trekking, Altre attività sportive, Biciclette, Trasporto Clienti Stazione, Riscaldamento Centralizzato, TV, Solarium, Accettazione Animali Domestici, TV Satellitare, Riscaldamento, Radio, Servizio FAX, </t>
+  </si>
+  <si>
+    <t>LA FATTORIA DEI SIBILLINI - [CIN:IT044044B5VGXGN8VM]</t>
   </si>
   <si>
     <t>Montemonaco</t>
   </si>
   <si>
     <t>info@fattoriadeisibillini.com</t>
   </si>
   <si>
     <t>www.lafattoriadeisibillini.com/</t>
   </si>
   <si>
     <t>via Colleregnone 6/1</t>
   </si>
   <si>
-    <t xml:space="preserve">Somministrazione bevande, TV, cerealicolo, Custodia e Sistemazione Attrezzature Private, Attrezzi Pronto Soccorso, Riscaldamento, altre colture arboree, ortoflorovivaistico, Mountain Bike, pascolo, altre colture erbacee, Partecipazione Attività Agricole, Accettazione Gruppi, Camera con balcone, suinicolo, Somministrazione alimenti, avi-cunicolo, ovino-caprino, foraggero, Altre attività sportive, Bovini, Bosco, Asciugacapelli, Trekking, </t>
-[...2 lines deleted...]
-    <t>HOTEL RISTORANTE IL GAMBERO - [CIN:IT109034A1MWSKEKIK|]</t>
+    <t xml:space="preserve">Camera con balcone, ovino-caprino, Bovini, Custodia e Sistemazione Attrezzature Private, Altre attività sportive, Somministrazione bevande, cerealicolo, Partecipazione Attività Agricole, TV, Bosco, Mountain Bike, avi-cunicolo, Riscaldamento, Accettazione Gruppi, Asciugacapelli, suinicolo, Trekking, foraggero, altre colture erbacee, Attrezzi Pronto Soccorso, ortoflorovivaistico, pascolo, altre colture arboree, Somministrazione alimenti, </t>
+  </si>
+  <si>
+    <t>HOTEL RISTORANTE IL GAMBERO - [CIN:IT109034A1MWSKEKIK]</t>
   </si>
   <si>
     <t>info@ristoranteilgambero.net</t>
   </si>
   <si>
     <t>www.ristoranteilgambero.eu</t>
   </si>
   <si>
     <t>via Mazzini 1</t>
   </si>
   <si>
-    <t xml:space="preserve">Somministrazione bevande, Riscaldamento, Parcheggio non Custodito, Cassetta sicurezza, Aria Condizionata con Impianto non Centralizzato, Cassaforte, Aria condizionata in Locali Comuni, Attrezzi Pronto Soccorso, Frigo bar, Radio, Parco e Giardino, Estintori, Aria condizionata, Insonorizzazione, Telefono , Supplemento letto Aggiunto, Accesso ad Internet, TV, Asciugacapelli, Somministrazione alcolici, Camera con balcone, Phon, Somministrazione alimenti, Supplemento doppia uso Singola, Telefono in camera, Collegamento Internet, Piscina Scoperta, Camera con balcone vista mare., </t>
-[...2 lines deleted...]
-    <t>LA LOGGIA RELAIS - [CIN:IT041020B4GPWT5J93|]</t>
+    <t xml:space="preserve">Riscaldamento, Telefono in camera, Aria condizionata in Locali Comuni, Accesso ad Internet, Frigo bar, Cassetta sicurezza, Telefono , Cassaforte, Aria Condizionata con Impianto non Centralizzato, Somministrazione alimenti, Supplemento doppia uso Singola, Parcheggio non Custodito, Estintori, TV, Piscina Scoperta, Parco e Giardino, Somministrazione alcolici, Asciugacapelli, Attrezzi Pronto Soccorso, Collegamento Internet, Supplemento letto Aggiunto, Camera con balcone, Phon, Radio, Insonorizzazione, Aria condizionata, Camera con balcone vista mare., Somministrazione bevande, </t>
+  </si>
+  <si>
+    <t>LA LOGGIA RELAIS - [CIN:IT041020B4GPWT5J93]</t>
   </si>
   <si>
     <t>Gradara</t>
   </si>
   <si>
     <t>info@laloggiagradara.it</t>
   </si>
   <si>
     <t>www.laloggiagradara.it</t>
   </si>
   <si>
     <t>via Dante Alighieri 2</t>
   </si>
   <si>
-    <t xml:space="preserve">Aria condizionata, Frigo bar, Insonorizzazione, Phon, Collegamento Internet, Supplemento doppia uso Singola, Cassetta sicurezza, Radio, Riscaldamento, TV, IMPATTO AMBIENTALE: CERTIFICAZIONE ECOLABEL, </t>
-[...2 lines deleted...]
-    <t>AGRITURISMO PIETRA ANTICA - [CIN:IT044063B52EP4F5X7|]</t>
+    <t xml:space="preserve">Frigo bar, Insonorizzazione, TV, Aria condizionata, Riscaldamento, Collegamento Internet, Phon, IMPATTO AMBIENTALE: CERTIFICAZIONE ECOLABEL, Radio, Supplemento doppia uso Singola, Cassetta sicurezza, </t>
+  </si>
+  <si>
+    <t>AGRITURISMO PIETRA ANTICA - [CIN:IT044063B52EP4F5X7]</t>
   </si>
   <si>
     <t xml:space="preserve">Ripatransone </t>
   </si>
   <si>
     <t>info@agriturismopietrantica.com</t>
   </si>
   <si>
     <t>www.agriturismopietrantica.com</t>
   </si>
   <si>
     <t>C.DA SANT' EGIDIO 24</t>
   </si>
   <si>
-    <t xml:space="preserve">Pasti, Somministrazione bevande, Somministrazione alimenti, Riscaldamento Centralizzato, Riscaldamento, Asciugacapelli, Somministrazione alcolici, Attrezzi Pronto Soccorso, olivicolo, Ristorante, Estintori, Sala Pranzo, </t>
-[...2 lines deleted...]
-    <t>CA' VIRGINIA COUNTRY HOUSE WELLNESS - [CIN:IT041030B9NST5DAC2|]</t>
+    <t xml:space="preserve">Attrezzi Pronto Soccorso, Ristorante, Somministrazione alimenti, Pasti, Estintori, Somministrazione alcolici, olivicolo, Sala Pranzo, Riscaldamento Centralizzato, Riscaldamento, Asciugacapelli, Somministrazione bevande, </t>
+  </si>
+  <si>
+    <t>CA' VIRGINIA COUNTRY HOUSE WELLNESS - [CIN:IT041030B9NST5DAC2]</t>
   </si>
   <si>
     <t>Montecalvo in Foglia</t>
   </si>
   <si>
     <t>locanda@cavirginia.it</t>
   </si>
   <si>
     <t>www.cavirginia.it</t>
   </si>
   <si>
     <t>loc Foglia Secca sn</t>
   </si>
   <si>
-    <t xml:space="preserve">Telefono in camera (Centralino), Frigo bar, Estintori, Propria piscina scoperta, Francese, Connessione Internet, Cassetta sicurezza, Mountain Bike, Asciugacapelli, Tavernetta o Tavola Calda, Aria Condizionata con Impianto Centralizzato, Sala Pranzo, Riscaldamento, Locale TV, Idromassaggio, Servizio Congressi, Sala Lettura, Pesca, Sala TV, Ristorante, Telefono in camera, Supplemento letto Aggiunto, Somministrazione alimenti, IMPATTO AMBIENTALE: ISO 14001:2004, Italiano, Caffe, Cucina, Aria condizionata, Pasti, Somministrazione bevande, Fitness e Centro Benessere, Accessibili a persone con disabilità motoria, Giochi per Bambini, Supplemento doppia uso Singola, Cassaforte, Riscaldamento Centralizzato, Bar, Noleggio Biciclette, Trekking, Inglese, Biciclette, Accesso ad Internet, Camera con balcone, Piscina, Phon, Bosco, Pasti non alloggiati, Supplemento Cane, TV, Collegamento Internet, Tedesco, Parco e Giardino, Colazione, </t>
-[...2 lines deleted...]
-    <t>COUNTRY HOUSE CALVIE - [CIN:IT043007B9VHRP5HF2|]</t>
+    <t xml:space="preserve">IMPATTO AMBIENTALE: ISO 14001:2004, Accesso ad Internet, Somministrazione alimenti, Mountain Bike, Francese, Connessione Internet, Telefono in camera (Centralino), Cucina, Inglese, Piscina, Tedesco, Aria condizionata, Phon, Asciugacapelli, Caffe, Bar, Sala Lettura, Supplemento letto Aggiunto, Riscaldamento, Pesca, Sala TV, Locale TV, Trekking, Camera con balcone, Giochi per Bambini, Parco e Giardino, Telefono in camera, Estintori, Accessibili a persone con disabilità motoria, Servizio Congressi, Collegamento Internet, TV, Idromassaggio, Cassetta sicurezza, Italiano, Tavernetta o Tavola Calda, Supplemento doppia uso Singola, Pasti, Noleggio Biciclette, Frigo bar, Colazione, Bosco, Cassaforte, Somministrazione bevande, Supplemento Cane, Propria piscina scoperta, Riscaldamento Centralizzato, Aria Condizionata con Impianto Centralizzato, Biciclette, Fitness e Centro Benessere, Sala Pranzo, Pasti non alloggiati, Ristorante, </t>
+  </si>
+  <si>
+    <t>COUNTRY HOUSE CALVIE - [CIN:IT043007B9VHRP5HF2]</t>
   </si>
   <si>
     <t>Camerino</t>
   </si>
   <si>
     <t>info@lecalvie.it</t>
   </si>
   <si>
     <t>www.lecalvie.it</t>
   </si>
   <si>
     <t>Localita' Calvie 2</t>
   </si>
   <si>
-    <t xml:space="preserve">Telefono in camera, Servizio Fotocopie, Mountain Bike, Posta, Camera con balcone, Riscaldamento, Servizio FAX, Frigo bar, Aria condizionata in Locali Comuni, Accesso ad Internet, Parcheggio non Custodito, Aria Condizionata con Impianto non Centralizzato, Inglese, Insonorizzazione, Telefono , Baby Sitting, Estintori, Parco e Giardino, Collegamento Internet, TV, Trasporto Clienti Stazione, Accettazione Gruppi, Supplemento letto Aggiunto, Italiano, Supplemento doppia uso Singola, Aria condizionata, </t>
-[...2 lines deleted...]
-    <t>I SASSI DI SAN GIUSEPPE - [CIN:IT109017B5L7L8QYMM|]</t>
+    <t xml:space="preserve">Servizio Fotocopie, Supplemento doppia uso Singola, Insonorizzazione, Frigo bar, Accesso ad Internet, Supplemento letto Aggiunto, Aria Condizionata con Impianto non Centralizzato, Mountain Bike, Camera con balcone, Parco e Giardino, Servizio FAX, Telefono in camera, Estintori, Aria condizionata in Locali Comuni, Riscaldamento, Accettazione Gruppi, Baby Sitting, Italiano, TV, Collegamento Internet, Aria condizionata, Inglese, Parcheggio non Custodito, Telefono , Trasporto Clienti Stazione, Posta, </t>
+  </si>
+  <si>
+    <t>I SASSI DI SAN GIUSEPPE - [CIN:IT109017B5L7L8QYMM]</t>
   </si>
   <si>
     <t>Montegiorgio</t>
   </si>
   <si>
     <t>info@isassidisangiuseppe.it</t>
   </si>
   <si>
     <t>www.isassidisangiuseppe.it</t>
   </si>
   <si>
     <t>contrada san giuseppe 4</t>
   </si>
   <si>
-    <t xml:space="preserve">Connessione Internet, Fattoria didattica/biologica, Caffe, Riscaldamento, Italiano, Smaltimento Rifiuti, Parcheggio non Custodito, Cucina in vano separato, Aria Condizionata con Impianto non Centralizzato, Accettazione Gruppi, Illuminazione Elettrica, olivicolo, Solo Pernottamento, Aria condizionata, Visite Guidate, Estintori, Partecipazione Attività Agricole, Francese, Accesso ad Internet, viticolo, Inglese, Accettazione Animali Domestici, Solarium, Ping Pong, Servizi igienici, Macchine lavabiancheria, Phon, Lampada esterna, Piscina, Servizi igienici (lavabo WC), Collegamento Internet, Somministrazione bevande, Accessibili a persone con disabilità motoria, Negozio Enoteca, Acqua calda e fredda, Parco e Giardino, TV, Giochi per Bambini, Asciugacapelli, TV Satellitare, Somministrazione alcolici, Rifiuti , </t>
-[...2 lines deleted...]
-    <t>AGRITURISMO SAN MARTINO - [CIN:IT041051B56LUERTIO|]</t>
+    <t xml:space="preserve">Aria condizionata, Accesso ad Internet, olivicolo, Negozio Enoteca, Estintori, Somministrazione alcolici, Cucina in vano separato, Caffe, TV, Partecipazione Attività Agricole, Phon, Connessione Internet, Acqua calda e fredda, Inglese, Parco e Giardino, Smaltimento Rifiuti, Rifiuti , Servizi igienici, Collegamento Internet, Visite Guidate, Servizi igienici (lavabo WC), Ping Pong, Asciugacapelli, Giochi per Bambini, Aria Condizionata con Impianto non Centralizzato, Accettazione Animali Domestici, Somministrazione bevande, Accessibili a persone con disabilità motoria, Solarium, Fattoria didattica/biologica, Illuminazione Elettrica, Piscina, Italiano, TV Satellitare, Accettazione Gruppi, Lampada esterna, Francese, Solo Pernottamento, viticolo, Riscaldamento, Parcheggio non Custodito, Macchine lavabiancheria, </t>
+  </si>
+  <si>
+    <t>AGRITURISMO SAN MARTINO - [CIN:IT041051B56LUERTIO]</t>
   </si>
   <si>
     <t>San Costanzo</t>
   </si>
   <si>
     <t>info@agriturismosanmartino.net</t>
   </si>
   <si>
     <t>www.agriturismosanmartino.net</t>
   </si>
   <si>
     <t>strada san martino 20</t>
   </si>
   <si>
-    <t xml:space="preserve">Riscaldamento, Idromassaggio, Cassetta sicurezza, Macchine lavabiancheria, Inglese, Biciclette, Servizi igienici, Aria condizionata, Cassaforte, Aria Condizionata con Impianto non Centralizzato, Parcheggio non Custodito, Angolo cottura, Giochi per Bambini, Asciugacapelli, Sala Giochi, TV Satellitare, Camere Doppie, Acqua calda e fredda, Bosco, Parco e Giardino, Phon, Accessibili a persone con disabilità motoria, Accesso Mezzi Privati, Accesso ad Internet, Solarium, Mountain Bike, TV, Attrezzatura per soggiorno all'aperto, Connessione Internet, Locale Ricovero, Accettazione Animali Domestici, Supplemento Cane, </t>
-[...2 lines deleted...]
-    <t>HOTEL HORIZON - [CIN:IT109018A1VPEXLNSS|]</t>
+    <t xml:space="preserve">Camere Doppie, Accessibili a persone con disabilità motoria, Solarium, Parco e Giardino, Inglese, Servizi igienici, Accesso Mezzi Privati, Accesso ad Internet, Acqua calda e fredda, Supplemento Cane, Mountain Bike, Angolo cottura, TV Satellitare, Attrezzatura per soggiorno all'aperto, Parcheggio non Custodito, Cassetta sicurezza, Macchine lavabiancheria, Riscaldamento, Cassaforte, Idromassaggio, Biciclette, Giochi per Bambini, Asciugacapelli, Sala Giochi, TV, Bosco, Connessione Internet, Aria condizionata, Phon, Aria Condizionata con Impianto non Centralizzato, Accettazione Animali Domestici, Locale Ricovero, </t>
+  </si>
+  <si>
+    <t>HOTEL HORIZON - [CIN:IT109018A1VPEXLNSS]</t>
   </si>
   <si>
     <t>Montegranaro</t>
   </si>
   <si>
     <t>info@hotelhorizon.it</t>
   </si>
   <si>
     <t>www.hotelhorizon.it</t>
   </si>
   <si>
     <t>Strada Statale Veregrense snc - Villa Luciani</t>
   </si>
   <si>
-    <t xml:space="preserve">Accettazione Animali Domestici, </t>
-[...2 lines deleted...]
-    <t>RESIDENCE BORGO DA MARE - [CIN:IT044045B4VFRH52CB|]</t>
+    <t xml:space="preserve">Supplemento letto Aggiunto, Riscaldamento, Collegamento Internet, Accettazione Gruppi, Cucina, Accessibilità all'Ascensore, TV, Cassetta sicurezza, Bar, Frigo bar, Ascensore, Accettazione Animali Domestici, Colazione, Piscina Coperta, Pensione Completa a Persona, Accessibili a persone con disabilità motoria, Aria condizionata, Ristorante, Italiano, Phon, Camera con balcone, Servizio Congressi, Accesso Mezzi Privati, Aria Condizionata con Impianto Centralizzato, Parcheggio non Custodito, Mezza Pensione a Persona, Spagnolo, Inglese, Accesso Mezzi Pubblici, Piscina riscaldata, </t>
+  </si>
+  <si>
+    <t>RESIDENCE BORGO DA MARE - [CIN:IT044045B4VFRH52CB]</t>
   </si>
   <si>
     <t>Monteprandone</t>
   </si>
   <si>
     <t>info@borgodamare.it</t>
   </si>
   <si>
     <t>www.borgodamare.it</t>
   </si>
   <si>
     <t>via Allegretti 13</t>
   </si>
   <si>
-    <t xml:space="preserve">Aria condizionata in Locali Comuni, Illuminazione Elettrica, Riscaldamento, Idromassaggio, Accettazione Animali Domestici, Piscina, Camere Singole, Piscina Scoperta con Idromassaggio, Rifiuti , Connessione Internet, Inglese, Servizi igienici, Noleggio Biciclette, Frigo bar, Mountain Bike, TV, Cassetta sicurezza, Aria condizionata, Maneggio, Acqua calda e fredda, Accesso ad Internet, Macchine lavabiancheria, Accettazione Gruppi, Somministrazione alcolici, Aria Condizionata con Impianto non Centralizzato, Smaltimento Rifiuti, Solarium, Spiaggia Convenzionata, Somministrazione bevande, Colazione, Angolo cottura, Accessibili a persone con disabilità motoria, Asciugacapelli, Cassaforte, Estintori, Camere Doppie, Trekking, Ascensore, Italiano, Lavatura e Stiratura Biancheria, Biliardo, Visite Guidate, Noleggio Moscone, Caffe, Servizi igienici (lavabo WC), Sala TV, Biciclette, Parrucchiere, Bar, </t>
-[...2 lines deleted...]
-    <t>RAFFAELLO RESIDENCE - [CIN:IT042044B95OEHJUYG|]</t>
+    <t xml:space="preserve">Lavatura e Stiratura Biancheria, Macchine lavabiancheria, Trekking, Biciclette, Sala TV, Spiaggia Convenzionata, Illuminazione Elettrica, Visite Guidate, Rifiuti , Piscina Scoperta con Idromassaggio, Inglese, Bar, Servizi igienici (lavabo WC), Servizi igienici, Somministrazione bevande, Frigo bar, Mountain Bike, Riscaldamento, Parrucchiere, Maneggio, Somministrazione alcolici, Noleggio Moscone, Accessibili a persone con disabilità motoria, Solarium, Smaltimento Rifiuti, Piscina, Angolo cottura, Connessione Internet, Ascensore, Cassetta sicurezza, Noleggio Biciclette, Acqua calda e fredda, Aria condizionata in Locali Comuni, Accettazione Animali Domestici, Caffe, Colazione, Accesso ad Internet, Asciugacapelli, Accettazione Gruppi, Estintori, Biliardo, Idromassaggio, Cassaforte, Aria Condizionata con Impianto non Centralizzato, Camere Singole, TV, Italiano, Camere Doppie, Aria condizionata, </t>
+  </si>
+  <si>
+    <t>RAFFAELLO RESIDENCE - [CIN:IT042044B95OEHJUYG]</t>
   </si>
   <si>
     <t>info@raffaelloresidence.it</t>
   </si>
   <si>
     <t>www.raffaelloresidence.it</t>
   </si>
   <si>
     <t>via G. Leopardi 34</t>
   </si>
   <si>
-    <t xml:space="preserve">Italiano, Inglese, </t>
-[...2 lines deleted...]
-    <t>HOTEL PALAZZO BELLO - [CIN:IT043044A186AMVE4T|]</t>
+    <t xml:space="preserve">Inglese, Italiano, </t>
+  </si>
+  <si>
+    <t>HOTEL PALAZZO BELLO - [CIN:IT043044A186AMVE4T]</t>
   </si>
   <si>
     <t>Recanati</t>
   </si>
   <si>
-    <t>amministrazione@hotelpalazzobello.com</t>
+    <t>amministrazione@hotelpalazzobello.it</t>
   </si>
   <si>
     <t>Via Nazario Sauro 72</t>
   </si>
   <si>
-    <t>LA VITA E' BELLA - [CIN:IT042017B5M973Z5RY|]</t>
+    <t xml:space="preserve">Riscaldamento, Camere Doppie, Telefono in camera, Somministrazione alimenti, Custodia Valori in cassette di sicurezza, Asciugacapelli, Parcheggio non Custodito, Telefono in camera (Centralino), Camera con balcone, Phon, Camere Singole, Aria condizionata in Locali Comuni, Sala TV, Italiano, Aria condizionata, Insonorizzazione, TV, Bar, Connessione Internet, Caffe, Cassetta sicurezza, Accesso ad Internet, Locale TV, Colazione, Ascensore, Collegamento Internet, Servizio Fotocopie, Accessibilità all'Ascensore, Inglese, Illuminazione Elettrica, Supplemento doppia uso Singola, Estintori, Somministrazione bevande, </t>
+  </si>
+  <si>
+    <t>LA VITA E' BELLA - [CIN:IT042017B5M973Z5RY]</t>
   </si>
   <si>
     <t>info@agriturismolavitaebella.it</t>
   </si>
   <si>
     <t>www.agriturismolavitaebella.it/</t>
   </si>
   <si>
     <t>via Collegiglioni 22/z</t>
   </si>
   <si>
-    <t xml:space="preserve">Ristorante, </t>
-[...2 lines deleted...]
-    <t>IL RISTORO DEL VIANDANTE - [CIN:IT042033A1WP9QZV23|]</t>
+    <t xml:space="preserve">Somministrazione bevande, Calcetto, Mezza Pensione a Persona, Asciugacapelli, Italiano, Supplemento letto Aggiunto, Servizi igienici (lavabo WC), Bovini, Ristorante Vegetariano, Estintori, Somministrazione alcolici, Riscaldamento con Stufa, Ristorante, altre colture erbacee, Camere Doppie, Illuminazione Elettrica, Cucina, Pasti, Riscaldamento Centralizzato, TV, Caffe, Bosco, Collegamento Internet, Trekking, Servizi igienici, olivicolo, Pasti non alloggiati, foraggero, Accesso ad Internet, Accesso Mezzi Privati, Colazione, altre colture arboree, Accettazione Animali Domestici, Accessibili a persone con disabilità motoria, Somministrazione alimenti, pascolo, Lampada esterna, Accettazione Gruppi, Parcheggio non Custodito, avi-cunicolo, Riscaldamento, Supplemento Cane, Solo Pernottamento, Trasporto Clienti Stazione, ovino-caprino, Camere Singole, Supplemento doppia uso Singola, altri allevamenti praticati, Phon, Acqua calda e fredda, Bar, Connessione Internet, cerealicolo, Sala Pranzo, Inglese, Attrezzature preparazione pasti, Parco e Giardino, Telefono , </t>
+  </si>
+  <si>
+    <t>IL RISTORO DEL VIANDANTE - [CIN:IT042033A1WP9QZV23]</t>
   </si>
   <si>
     <t>Offagna</t>
   </si>
   <si>
     <t>2 Stelle</t>
   </si>
   <si>
     <t>info@ilristorodelviandante.com</t>
   </si>
   <si>
     <t>www.ilristorodelviandante.com</t>
   </si>
   <si>
     <t>via dei Bastioni 12</t>
   </si>
   <si>
-    <t>HOTEL SAN CLAUDIO - [CIN:IT043015A127PX5IWV|]</t>
+    <t>HOTEL SAN CLAUDIO - [CIN:IT043015A127PX5IWV]</t>
   </si>
   <si>
     <t>Corridonia</t>
   </si>
   <si>
     <t>info@hotelsanclaudio.it</t>
   </si>
   <si>
     <t>via San Claudio 14</t>
   </si>
   <si>
-    <t xml:space="preserve">Frigo bar, Servizio Fotocopie, Accessibilità all'Ascensore, Cassaforte, Colazione, Aria Condizionata con Impianto non Centralizzato, Phon, Servizio FAX, Telefono in camera, Lavatura e Stiratura Biancheria, Ascensore, Servizio Congressi, Asciugacapelli, TV, Supplemento letto Aggiunto, Parcheggio non Custodito, Collegamento Internet, Accessibili a persone con disabilità motoria, Riscaldamento, Aria condizionata, Telefono , </t>
-[...2 lines deleted...]
-    <t>B&amp;B SBERGAMI PAOLA - [CIN:IT043015B4H798CYUR|]</t>
+    <t xml:space="preserve">Telefono , Cassaforte, Servizio Fotocopie, Accessibilità all'Ascensore, TV, Accessibili a persone con disabilità motoria, Telefono in camera, Supplemento letto Aggiunto, Collegamento Internet, Riscaldamento, Colazione, Servizio Congressi, Phon, Ascensore, Servizio FAX, Frigo bar, Lavatura e Stiratura Biancheria, Asciugacapelli, Parcheggio non Custodito, Aria condizionata, Aria Condizionata con Impianto non Centralizzato, </t>
+  </si>
+  <si>
+    <t>B&amp;B SBERGAMI PAOLA - [CIN:IT043015B4H798CYUR]</t>
   </si>
   <si>
     <t>info@bebaquisgrana.com</t>
   </si>
   <si>
     <t>www.bebaquisgrana.com</t>
   </si>
   <si>
     <t>via Trodica 9</t>
   </si>
   <si>
     <t xml:space="preserve">Parco e Giardino, Accesso Mezzi Privati, Inglese, </t>
   </si>
   <si>
-    <t>RELAIS CHAMBRE - [CIN:IT042010C1TXRXJXQ2|]</t>
+    <t>RELAIS CHAMBRE - [CIN:IT042010C1TXRXJXQ2]</t>
   </si>
   <si>
     <t>Castelfidardo</t>
   </si>
   <si>
     <t>info@relaischambre.com</t>
   </si>
   <si>
     <t>www.relaischambre.com</t>
   </si>
   <si>
     <t>Piazzetta Garibaldi 32</t>
   </si>
   <si>
-    <t xml:space="preserve">Accesso Mezzi Pubblici, Inglese, Francese, Accesso Mezzi Privati, </t>
-[...5 lines deleted...]
-    <t>info@grandhotelpalaceancona.com</t>
+    <t xml:space="preserve">Accesso Mezzi Pubblici, Francese, Accesso Mezzi Privati, Inglese, </t>
+  </si>
+  <si>
+    <t>GRAND HOTEL PALACE - [CIN:IT042002A1XETNCUOD]</t>
+  </si>
+  <si>
+    <t>michele.bernetti@umanironchi.it</t>
   </si>
   <si>
     <t>www.grandhotelpalaceancona.com</t>
   </si>
   <si>
     <t>lungomare Luigi Vanvitelli 24</t>
   </si>
   <si>
-    <t xml:space="preserve">Pulizia Calzature, Aria Condizionata con Impianto Centralizzato, Cassaforte, Aria condizionata, Trasporto Clienti Stazione, Ascensore, Telefono in camera, Lavatura e Stiratura Biancheria, Radio, Bar, Parcheggio Custodito, Baby Sitting, Accettazione Animali Domestici, Sala TV, Autorimessa, TV, Accettazione Gruppi, Frigo bar, Riscaldamento, Servizio Congressi, Custodia Valori in cassette di sicurezza, Sala Lettura, </t>
-[...2 lines deleted...]
-    <t>LA LOCANDA DELLA ROCCA - [CIN:IT043046B5L8P4CHVC|]</t>
+    <t xml:space="preserve">Cassetta sicurezza, Accettazione Animali Domestici, Supplemento Cane, TV, Connessione Internet, TV Satellitare, Bar, Frigo bar, Riscaldamento, Collegamento Internet, Telefono in camera, Supplemento letto Aggiunto, Parcheggio Custodito, Camere Doppie, Ristorante, Aria condizionata, Italiano, Insonorizzazione, Negozio Enoteca, Asciugacapelli, Somministrazione alimenti, Lavatura e Stiratura Biancheria, Custodia Valori in cassette di sicurezza, Somministrazione alcolici, Telefono in camera (Centralino), Colazione, Ascensore, Accessibilità all'Ascensore, Autorimessa, Accettazione Gruppi, Telefono , Aria Condizionata con Impianto Centralizzato, Sala Lettura, Accesso ad Internet, Cassaforte, Supplemento Vano Soggiorno, Camere Singole, Phon, Somministrazione bevande, Servizio Congressi, Riscaldamento Centralizzato, Pay TV, Inglese, Illuminazione Elettrica, Estintori, Baby Sitting, Marchio di Qualità, Pulizia Calzature, Tedesco, Francese, Spagnolo, Radio, Sala TV, Aria condizionata in Locali Comuni, Trasporto Clienti Stazione, </t>
+  </si>
+  <si>
+    <t>LA LOCANDA DELLA ROCCA - [CIN:IT043046B5L8P4CHVC]</t>
   </si>
   <si>
     <t>San Ginesio</t>
   </si>
   <si>
     <t>locandadellarocca@gmail.com</t>
   </si>
   <si>
     <t>Frazione Rocca Colonnalta snc</t>
   </si>
   <si>
-    <t xml:space="preserve">Supplemento Vano Soggiorno, Accesso ad Internet, Servizi igienici, Partecipazione Attività Agricole, Solarium, Inglese, Phon, Caffe, Noleggio Biciclette, Colazione, Riscaldamento Centralizzato, Collegamento Internet, Angolo cottura, Biblioteca, Parcheggio non Custodito, Cucina in vano separato, TV, Accettazione Animali Domestici, Supplemento letto Aggiunto, Parcheggio Custodito, Connessione Internet, Estintori, Ristorante, Italiano, Riscaldamento, Lampada esterna, Servizi igienici (lavabo WC), Acqua calda e fredda, Bosco, Supplemento doppia uso Singola, Parco e Giardino, Pronto Soccorso, Camere Doppie, Supplemento Cane, Pasti solo alloggiati, Giochi per Bambini, Asciugacapelli, </t>
-[...2 lines deleted...]
-    <t>B&amp;B AMOR DI LAVANDA - [CIN:IT043012C1IHRZWFNQ|]</t>
+    <t xml:space="preserve">Collegamento Internet, Servizi igienici, Pasti solo alloggiati, Estintori, Accesso ad Internet, Connessione Internet, Phon, Accettazione Animali Domestici, Supplemento Vano Soggiorno, Parcheggio Custodito, Colazione, Solarium, Camere Doppie, TV, Caffe, Bosco, Noleggio Biciclette, Partecipazione Attività Agricole, Riscaldamento Centralizzato, Servizi igienici (lavabo WC), Asciugacapelli, Cucina in vano separato, Supplemento Cane, Biblioteca, Riscaldamento, Parcheggio non Custodito, Lampada esterna, Pronto Soccorso, Giochi per Bambini, Supplemento letto Aggiunto, Angolo cottura, Italiano, Ristorante, Parco e Giardino, Acqua calda e fredda, Supplemento doppia uso Singola, Inglese, </t>
+  </si>
+  <si>
+    <t>B&amp;B AMOR DI LAVANDA - [CIN:IT043012C1IHRZWFNQ]</t>
   </si>
   <si>
     <t>info@amordilavanda.it</t>
   </si>
   <si>
     <t>amordilavanda.it</t>
   </si>
   <si>
     <t>LOCALITA' FONTE DEL PIANO 1</t>
   </si>
   <si>
-    <t>LOCANDA SAN FRANCESCO COUNTRY HOUSE di ANNA BETTARELLI - [CIN:IT042026B9BOJGBGV9|]</t>
+    <t>LOCANDA SAN FRANCESCO COUNTRY HOUSE di ANNA BETTARELLI - [CIN:IT042026B9BOJGBGV9]</t>
   </si>
   <si>
     <t>locandasanfrancesco@gmx.com</t>
   </si>
   <si>
     <t>www.locandasanfrancesco.eu</t>
   </si>
   <si>
     <t>Contrada Sabbionare 1</t>
   </si>
   <si>
-    <t xml:space="preserve">Cucina, Camere Doppie, Somministrazione alimenti, Italiano, Aria Condizionata con Impianto non Centralizzato, Pasti solo alloggiati, olivicolo, Macchine lavabiancheria, Inglese, Parcheggio non Custodito, Accesso ad Internet, Supplemento Vano Soggiorno, Accettazione Animali Domestici, Piscina, Accesso Mezzi Privati, Parco e Giardino, Smaltimento Rifiuti, Bosco, Colazione, Camere Singole, Spagnolo, Marchio di Qualità, Propria piscina scoperta, Salotto in vano separato, Riscaldamento, Piscina Scoperta, Frigo bar, Attrezzature preparazione pasti, Solarium, Aria condizionata, Somministrazione bevande, Lampada esterna, Illuminazione Elettrica, Connessione Internet, Supplemento letto Aggiunto, </t>
-[...2 lines deleted...]
-    <t>AGRITURISMO LA LIMONAIA - [CIN:IT041028B5TGIX78XB|]</t>
+    <t xml:space="preserve">Attrezzature preparazione pasti, Salotto in vano separato, Camere Singole, Smaltimento Rifiuti, Colazione, Lampada esterna, Supplemento Vano Soggiorno, Frigo bar, Italiano, Accesso ad Internet, olivicolo, Aria Condizionata con Impianto non Centralizzato, Somministrazione bevande, Riscaldamento, Camere Doppie, Illuminazione Elettrica, Propria piscina scoperta, Somministrazione alimenti, Macchine lavabiancheria, Spagnolo, Supplemento letto Aggiunto, Solarium, Pasti solo alloggiati, Marchio di Qualità, Bosco, Cucina, Piscina Scoperta, Connessione Internet, Parcheggio non Custodito, Aria condizionata, Piscina, Inglese, Parco e Giardino, Accesso Mezzi Privati, Accettazione Animali Domestici, </t>
+  </si>
+  <si>
+    <t>AGRITURISMO LA LIMONAIA - [CIN:IT041028B5TGIX78XB]</t>
   </si>
   <si>
     <t>info@agriturismolalimonaia.it</t>
   </si>
   <si>
     <t>www.agriturismolalimonaia.it</t>
   </si>
   <si>
     <t>Via Mondaviese 150</t>
   </si>
   <si>
-    <t>AGRITURISMO COLLE CASINI CORTESI - [CIN:IT043006B55B6XS6L2|]</t>
+    <t>AGRITURISMO COLLE CASINI CORTESI - [CIN:IT043006B55B6XS6L2]</t>
   </si>
   <si>
     <t>Caldarola</t>
   </si>
   <si>
     <t>info@agriturismocollecasinicortesi.it</t>
   </si>
   <si>
     <t>www.agriturismocollecasinicortesi.it</t>
   </si>
   <si>
     <t>CONTRADA COLLARSONE 10</t>
   </si>
   <si>
-    <t>SAPORI DI CAMPAGNA - [CIN:IT043058B58FHUCCHW|]</t>
+    <t>SAPORI DI CAMPAGNA - [CIN:IT043058B58FHUCCHW]</t>
   </si>
   <si>
     <t>Valfornace</t>
   </si>
   <si>
     <t>saporidicampagna2003@libero.it</t>
   </si>
   <si>
     <t>www.agriturismosaporidicampagna.it</t>
   </si>
   <si>
     <t>via rancia 42</t>
   </si>
   <si>
-    <t xml:space="preserve">Mountain Bike, Pasti non alloggiati, Italiano, altre colture arboree, Locale TV, ortoflorovivaistico, altre attività ricreative e culturali, suinicolo, Pasti, avi-cunicolo, Phon, Caffe, Altri Servizi e Impianti, Somministrazione alimenti, Marchio di Qualità, Accettazione Animali Domestici, Supplemento letto Aggiunto, pascolo, Supplemento Cane, Connessione Internet, Mezza Pensione a Persona, Colazione, viticolo, Macchine lavabiancheria, Accesso ad Internet, Pesca, Inglese, Accesso Mezzi Privati, Spazio attruzzature spazi propri, Francese, Partecipazione Attività Agricole, foraggero, Altre attività sportive, Bovini, Accessibili a persone con disabilità motoria, ovino-caprino, Sala TV, Supplemento doppia uso Singola, Locale Ricovero, cerealicolo, Maneggio, Parco e Giardino, Custodia e Sistemazione Attrezzature Private, Trekking, Pensione Completa a Persona, Attrezzi Pronto Soccorso, Camere Doppie, Giochi per Bambini, Bosco, Camere Singole, altri ordinamenti colturali, altri allevamenti praticati, Somministrazione alcolici, Asciugacapelli, Bar, Parcheggio non Custodito, Somministrazione bevande, Aria Condizionata con Impianto non Centralizzato, Piazzola (compr.auto / moto, elettricità, pern), Sala Pranzo, Aria condizionata, Noleggio altri Servizi o Attrez.-Specificare, Visite Guidate, Accettazione Gruppi, Spaccio alimentari, Ristorante Vegetariano, Estintori, Illuminazione Elettrica, Ristorante, </t>
-[...2 lines deleted...]
-    <t>ALEMAR - [CIN:IT042048B4DW5YR5UM|]</t>
+    <t xml:space="preserve">Sala TV, cerealicolo, Pesca, Pensione Completa a Persona, Sala Pranzo, Colazione, Accessibili a persone con disabilità motoria, Accettazione Animali Domestici, ortoflorovivaistico, Piazzola (compr.auto / moto, elettricità, pern), pascolo, altre colture arboree, Somministrazione alimenti, Locale Ricovero, Altri Servizi e Impianti, Altre attività sportive, Somministrazione bevande, Maneggio, Custodia e Sistemazione Attrezzature Private, Bovini, Trekking, Estintori, Ristorante Vegetariano, Somministrazione alcolici, Connessione Internet, Spaccio alimentari, Phon, Bar, Illuminazione Elettrica, Attrezzi Pronto Soccorso, Mezza Pensione a Persona, Ristorante, Aria Condizionata con Impianto non Centralizzato, Locale TV, Camere Doppie, Parco e Giardino, Inglese, altri ordinamenti colturali, Aria condizionata, Camere Singole, altri allevamenti praticati, ovino-caprino, Supplemento doppia uso Singola, altre attività ricreative e culturali, Accesso Mezzi Privati, Accesso ad Internet, Visite Guidate, Spazio attruzzature spazi propri, Pasti non alloggiati, foraggero, Giochi per Bambini, Italiano, Asciugacapelli, Supplemento letto Aggiunto, suinicolo, Pasti, Bosco, Caffe, Partecipazione Attività Agricole, Noleggio altri Servizi o Attrez.-Specificare, Marchio di Qualità, Parcheggio non Custodito, Accettazione Gruppi, Mountain Bike, avi-cunicolo, Supplemento Cane, viticolo, Francese, Macchine lavabiancheria, </t>
+  </si>
+  <si>
+    <t>ALEMAR - [CIN:IT042048B4DW5YR5UM]</t>
   </si>
   <si>
     <t>info@alemarsirolo.it</t>
   </si>
   <si>
     <t>www.alemarsirolo.it</t>
   </si>
   <si>
     <t>Via Cavour 7</t>
   </si>
   <si>
-    <t>VILLA DELLE ROSE - [CIN:IT109002B4NAS7MT64|]</t>
+    <t>VILLA DELLE ROSE - [CIN:IT109002B4NAS7MT64]</t>
   </si>
   <si>
     <t>Amandola</t>
   </si>
   <si>
     <t>hparadiso@inwind.it</t>
   </si>
   <si>
     <t>Piazza Umberto I 7</t>
   </si>
   <si>
-    <t xml:space="preserve">Estintori, Cassetta sicurezza, Accesso Mezzi Privati, Trekking, Inglese, Phon, Autorimessa, Mountain Bike, Bosco, Collegamento Internet, Camere Doppie, Bar, Custodia e Sistemazione Attrezzature Private, TV, Visite Guidate, Lavatura e Stiratura Biancheria, Somministrazione bevande, Accesso ad Internet, Noleggio Biciclette, Italiano, Connessione Internet, Francese, Riscaldamento, Parco e Giardino, Parcheggio Custodito, Asciugacapelli, Custodia Valori in cassette di sicurezza, Cassaforte, Giochi per Bambini, </t>
-[...2 lines deleted...]
-    <t>B&amp;B CYPARUS - [CIN:IT044073C1F84QXWSS|]</t>
+    <t xml:space="preserve">Accesso Mezzi Privati, Mountain Bike, Phon, Parcheggio Custodito, Visite Guidate, Somministrazione bevande, Italiano, Francese, Accesso ad Internet, TV, Autorimessa, Connessione Internet, Asciugacapelli, Cassetta sicurezza, Custodia Valori in cassette di sicurezza, Giochi per Bambini, Trekking, Estintori, Bosco, Riscaldamento, Collegamento Internet, Cassaforte, Custodia e Sistemazione Attrezzature Private, Noleggio Biciclette, Parco e Giardino, Bar, Inglese, Lavatura e Stiratura Biancheria, Camere Doppie, </t>
+  </si>
+  <si>
+    <t>B&amp;B CYPARUS - [CIN:IT044073C1F84QXWSS]</t>
   </si>
   <si>
     <t>Venarotta</t>
   </si>
   <si>
     <t>info@cyparus.it</t>
   </si>
   <si>
     <t>www.cyparus.it</t>
   </si>
   <si>
     <t>Via Cepparano 11</t>
   </si>
   <si>
-    <t xml:space="preserve">Giochi per Bambini, Corsi di Artigianato locale, Supplemento Vano Soggiorno, Supplemento letto Aggiunto, Accesso ad Internet, Caffe, Attrezzature preparazione pasti, Frigo bar, Camera con balcone, Parcheggio non Custodito, Inglese, Connessione Internet, Colazione, Riscaldamento, Collegamento Internet, Francese, Phon, Italiano, </t>
-[...2 lines deleted...]
-    <t>Invento - [CIN:IT043013B43RQCMJ9W|]</t>
+    <t xml:space="preserve">Parcheggio non Custodito, Collegamento Internet, Colazione, Attrezzature preparazione pasti, Camera con balcone, Phon, Connessione Internet, Accesso ad Internet, Italiano, Giochi per Bambini, Supplemento letto Aggiunto, Corsi di Artigianato locale, Francese, Caffe, Inglese, Supplemento Vano Soggiorno, Frigo bar, Riscaldamento, </t>
+  </si>
+  <si>
+    <t>Invento - [CIN:IT043013B43RQCMJ9W]</t>
   </si>
   <si>
     <t>info@inventobnb.it</t>
   </si>
   <si>
     <t>inventobnb.it</t>
   </si>
   <si>
     <t>Via Colombo 72</t>
   </si>
   <si>
-    <t xml:space="preserve">Parcheggio non Custodito, Aria condizionata in Locali Comuni, </t>
-[...2 lines deleted...]
-    <t>BOUTIQUE COUNTRY HOUSE SERENDIPITY - [CIN:IT041008B9IWW37WX4|]</t>
+    <t xml:space="preserve">Aria condizionata in Locali Comuni, Parcheggio non Custodito, </t>
+  </si>
+  <si>
+    <t>BOUTIQUE COUNTRY HOUSE SERENDIPITY - [CIN:IT041008B9IWW37WX4]</t>
   </si>
   <si>
     <t>Cantiano</t>
   </si>
   <si>
     <t>eligonzalezmadrid@gmail.com</t>
   </si>
   <si>
     <t>Località San Rocco 11</t>
   </si>
   <si>
-    <t xml:space="preserve">Sala Lettura, Frigo bar, Ristorante, Custodia Valori in cassette di sicurezza, Idromassaggio, Pensione Completa a Persona, Piscina, Trekking, Piscina Scoperta con Idromassaggio, Inglese, Accesso ad Internet, Parcheggio non Custodito, Bar, Colazione, Spagnolo, Supplemento letto Aggiunto, Camere Doppie, Noleggio Biciclette, Connessione Internet, Accettazione Animali Domestici, Accesso Mezzi Privati, Aria Condizionata con Impianto Centralizzato, Riscaldamento, Sala Pranzo, Asciugacapelli, Accettazione Gruppi, Phon, Caffe, Mezza Pensione a Persona, Pasti non alloggiati, Parco e Giardino, Francese, Supplemento Cane, Solarium, Somministrazione bevande, Accessibili a persone con disabilità motoria, Pasti, Ristorante Vegetariano, Aria condizionata, Supplemento doppia uso Singola, Italiano, </t>
+    <t xml:space="preserve">Inglese, Piscina, Pensione Completa a Persona, Asciugacapelli, Piscina Scoperta con Idromassaggio, Accessibili a persone con disabilità motoria, Spagnolo, Trekking, Sala Lettura, Accesso Mezzi Privati, Accettazione Animali Domestici, Parco e Giardino, Francese, Accesso ad Internet, Italiano, Supplemento letto Aggiunto, Ristorante Vegetariano, Mezza Pensione a Persona, Supplemento Cane, Noleggio Biciclette, Pasti, Supplemento doppia uso Singola, Connessione Internet, Aria condizionata, Phon, Parcheggio non Custodito, Bar, Caffe, Pasti non alloggiati, Custodia Valori in cassette di sicurezza, Camere Doppie, Riscaldamento, Accettazione Gruppi, Idromassaggio, Solarium, Somministrazione bevande, Sala Pranzo, Frigo bar, Colazione, Aria Condizionata con Impianto Centralizzato, Ristorante, </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color rgb="FF0000FF" tint="0"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
@@ -1471,60 +1474,60 @@
     <tableColumn id="3" name="Latitudine"/>
     <tableColumn id="4" name="Longitudine"/>
     <tableColumn id="5" name="Stelle"/>
     <tableColumn id="6" name="Tipologia"/>
     <tableColumn id="7" name="Email"/>
     <tableColumn id="8" name="Website"/>
     <tableColumn id="9" name="Indirizzo"/>
     <tableColumn id="10" name="Servizi"/>
     <tableColumn id="11" name="Disciplinari"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium3" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="B1:N83"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="2" max="2" width="87.2130813598633" customWidth="1"/>
+    <col min="2" max="2" width="86.2196807861328" customWidth="1"/>
     <col min="3" max="3" width="25.5365772247314" customWidth="1"/>
     <col min="4" max="4" width="12.5152816772461" customWidth="1"/>
     <col min="5" max="5" width="14.045786857605" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="13.5247678756714" customWidth="1"/>
-    <col min="8" max="8" width="37.7489051818848" customWidth="1"/>
+    <col min="8" max="8" width="35.9380836486816" customWidth="1"/>
     <col min="9" max="9" width="38.4384498596191" customWidth="1"/>
     <col min="10" max="10" width="39.5055046081543" customWidth="1"/>
-    <col min="11" max="11" width="1424.85717773438" customWidth="1"/>
+    <col min="11" max="11" width="1422.15112304688" customWidth="1"/>
     <col min="12" max="12" width="22.9666385650635" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
     </row>
     <row r="4">
       <c r="B4" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="0" t="s">
@@ -2419,302 +2422,302 @@
       </c>
       <c r="H29" s="0" t="s">
         <v>159</v>
       </c>
       <c r="I29" s="0" t="s">
         <v>160</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>161</v>
       </c>
       <c r="K29" s="0" t="s">
         <v>162</v>
       </c>
       <c r="L29" s="0" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="30">
       <c r="B30" s="0" t="s">
         <v>163</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>164</v>
       </c>
       <c r="D30" s="0">
-        <v>43.6787505</v>
+        <v>43.5308932</v>
       </c>
       <c r="E30" s="0">
-        <v>13.1276167</v>
+        <v>13.4048233</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>111</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>15</v>
+        <v>165</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="I30" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="K30" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="L30" s="0" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="31">
       <c r="B31" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="D31" s="0">
-        <v>43.5308932</v>
+        <v>43.7180253</v>
       </c>
       <c r="E31" s="0">
-        <v>13.4048233</v>
+        <v>12.679354</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>111</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>171</v>
+        <v>165</v>
       </c>
       <c r="H31" s="0" t="s">
         <v>172</v>
       </c>
       <c r="I31" s="0" t="s">
         <v>173</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>174</v>
       </c>
       <c r="K31" s="0" t="s">
         <v>175</v>
       </c>
       <c r="L31" s="0" t="s">
-        <v>40</v>
+        <v>20</v>
       </c>
     </row>
     <row r="32">
       <c r="B32" s="0" t="s">
         <v>176</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>177</v>
       </c>
       <c r="D32" s="0">
-        <v>43.7180253</v>
+        <v>43.309158</v>
       </c>
       <c r="E32" s="0">
-        <v>12.679354</v>
+        <v>13.732185</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>111</v>
+        <v>14</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>171</v>
+        <v>15</v>
       </c>
       <c r="H32" s="0" t="s">
         <v>178</v>
       </c>
       <c r="I32" s="0" t="s">
         <v>179</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>180</v>
       </c>
       <c r="K32" s="0" t="s">
         <v>181</v>
       </c>
       <c r="L32" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="33">
       <c r="B33" s="0" t="s">
         <v>182</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>183</v>
       </c>
       <c r="D33" s="0">
-        <v>43.309158</v>
+        <v>43.4640316</v>
       </c>
       <c r="E33" s="0">
-        <v>13.732185</v>
+        <v>13.091696</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>14</v>
+        <v>111</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>15</v>
+        <v>184</v>
       </c>
       <c r="H33" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="I33" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="K33" s="0" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="L33" s="0" t="s">
-        <v>20</v>
+        <v>40</v>
       </c>
     </row>
     <row r="34">
       <c r="B34" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="D34" s="0">
-        <v>43.4640316</v>
+        <v>0</v>
       </c>
       <c r="E34" s="0">
-        <v>13.091696</v>
+        <v>0</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>111</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>190</v>
+        <v>15</v>
       </c>
       <c r="H34" s="0" t="s">
         <v>191</v>
       </c>
       <c r="I34" s="0" t="s">
         <v>192</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>193</v>
       </c>
       <c r="K34" s="0" t="s">
         <v>194</v>
       </c>
       <c r="L34" s="0" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="35">
       <c r="B35" s="0" t="s">
         <v>195</v>
       </c>
       <c r="C35" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="D35" s="0">
+        <v>43.8167495</v>
+      </c>
+      <c r="E35" s="0">
+        <v>13.0696289</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="H35" s="0" t="s">
         <v>196</v>
       </c>
-      <c r="D35" s="0">
-[...11 lines deleted...]
-      <c r="H35" s="0" t="s">
+      <c r="I35" s="0" t="s">
         <v>197</v>
       </c>
-      <c r="I35" s="0" t="s">
+      <c r="J35" s="0" t="s">
         <v>198</v>
       </c>
-      <c r="J35" s="0" t="s">
+      <c r="K35" s="0" t="s">
         <v>199</v>
-      </c>
-[...1 lines deleted...]
-        <v>200</v>
       </c>
       <c r="L35" s="0" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="36">
       <c r="B36" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="D36" s="0">
-        <v>43.8167495</v>
+        <v>43.8059776</v>
       </c>
       <c r="E36" s="0">
-        <v>13.0696289</v>
+        <v>13.0850321</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>15</v>
       </c>
       <c r="H36" s="0" t="s">
+        <v>201</v>
+      </c>
+      <c r="I36" s="0" t="s">
         <v>202</v>
       </c>
-      <c r="I36" s="0" t="s">
+      <c r="J36" s="0" t="s">
         <v>203</v>
       </c>
-      <c r="J36" s="0" t="s">
+      <c r="K36" s="0" t="s">
         <v>204</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
       <c r="L36" s="0" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="37">
       <c r="B37" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="C37" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="C37" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D37" s="0">
-        <v>43.8059776</v>
+        <v>42.9702515</v>
       </c>
       <c r="E37" s="0">
-        <v>13.0850321</v>
+        <v>13.4846103</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>29</v>
+        <v>111</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>15</v>
       </c>
       <c r="H37" s="0" t="s">
         <v>207</v>
       </c>
       <c r="I37" s="0" t="s">
         <v>208</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>209</v>
       </c>
       <c r="K37" s="0" t="s">
         <v>210</v>
       </c>
       <c r="L37" s="0" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="38">
       <c r="B38" s="0" t="s">
         <v>211</v>
       </c>
       <c r="C38" s="0" t="s">
@@ -2778,74 +2781,74 @@
       </c>
       <c r="K39" s="0" t="s">
         <v>222</v>
       </c>
       <c r="L39" s="0" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="40">
       <c r="B40" s="0" t="s">
         <v>223</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>224</v>
       </c>
       <c r="D40" s="0">
         <v>42.9311282</v>
       </c>
       <c r="E40" s="0">
         <v>13.0864724</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>111</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>190</v>
+        <v>184</v>
       </c>
       <c r="H40" s="0" t="s">
         <v>225</v>
       </c>
       <c r="I40" s="0" t="s">
         <v>226</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>227</v>
       </c>
       <c r="K40" s="0" t="s">
         <v>111</v>
       </c>
       <c r="L40" s="0" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="41">
       <c r="B41" s="0" t="s">
         <v>228</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>177</v>
+        <v>171</v>
       </c>
       <c r="D41" s="0">
         <v>43.7056701</v>
       </c>
       <c r="E41" s="0">
         <v>12.6052399</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>111</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>15</v>
       </c>
       <c r="H41" s="0" t="s">
         <v>229</v>
       </c>
       <c r="I41" s="0" t="s">
         <v>230</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>231</v>
       </c>
       <c r="K41" s="0" t="s">
         <v>232</v>
       </c>
@@ -3081,51 +3084,51 @@
       </c>
       <c r="G48" s="0" t="s">
         <v>15</v>
       </c>
       <c r="H48" s="0" t="s">
         <v>268</v>
       </c>
       <c r="I48" s="0" t="s">
         <v>269</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>270</v>
       </c>
       <c r="K48" s="0" t="s">
         <v>271</v>
       </c>
       <c r="L48" s="0" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="49">
       <c r="B49" s="0" t="s">
         <v>272</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>177</v>
+        <v>171</v>
       </c>
       <c r="D49" s="0">
         <v>43.747673</v>
       </c>
       <c r="E49" s="0">
         <v>12.650903</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>15</v>
       </c>
       <c r="H49" s="0" t="s">
         <v>273</v>
       </c>
       <c r="I49" s="0" t="s">
         <v>274</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>275</v>
       </c>
       <c r="K49" s="0" t="s">
         <v>276</v>
       </c>
@@ -3268,51 +3271,51 @@
       </c>
       <c r="K53" s="0" t="s">
         <v>298</v>
       </c>
       <c r="L53" s="0" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="54">
       <c r="B54" s="0" t="s">
         <v>299</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>300</v>
       </c>
       <c r="D54" s="0">
         <v>43.1596533</v>
       </c>
       <c r="E54" s="0">
         <v>13.2767475</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>111</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>190</v>
+        <v>184</v>
       </c>
       <c r="H54" s="0" t="s">
         <v>301</v>
       </c>
       <c r="I54" s="0" t="s">
         <v>302</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>303</v>
       </c>
       <c r="K54" s="0" t="s">
         <v>304</v>
       </c>
       <c r="L54" s="0" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="55">
       <c r="B55" s="0" t="s">
         <v>305</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>306</v>
       </c>
       <c r="D55" s="0">
@@ -3373,51 +3376,51 @@
       </c>
       <c r="K56" s="0" t="s">
         <v>315</v>
       </c>
       <c r="L56" s="0" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="57">
       <c r="B57" s="0" t="s">
         <v>316</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>317</v>
       </c>
       <c r="D57" s="0">
         <v>43.9417283</v>
       </c>
       <c r="E57" s="0">
         <v>12.7738111</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>111</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>171</v>
+        <v>165</v>
       </c>
       <c r="H57" s="0" t="s">
         <v>318</v>
       </c>
       <c r="I57" s="0" t="s">
         <v>319</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>320</v>
       </c>
       <c r="K57" s="0" t="s">
         <v>321</v>
       </c>
       <c r="L57" s="0" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="58">
       <c r="B58" s="0" t="s">
         <v>322</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>323</v>
       </c>
       <c r="D58" s="0">
@@ -3700,636 +3703,636 @@
       <c r="C66" s="0" t="s">
         <v>370</v>
       </c>
       <c r="D66" s="0">
         <v>43.4124802</v>
       </c>
       <c r="E66" s="0">
         <v>13.5721941</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>15</v>
       </c>
       <c r="H66" s="0" t="s">
         <v>371</v>
       </c>
       <c r="I66" s="0" t="s">
         <v>111</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>372</v>
       </c>
       <c r="K66" s="0" t="s">
-        <v>111</v>
+        <v>373</v>
       </c>
       <c r="L66" s="0" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="67">
       <c r="B67" s="0" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>212</v>
       </c>
       <c r="D67" s="0">
         <v>43.3746123</v>
       </c>
       <c r="E67" s="0">
         <v>12.9217114</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>111</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>15</v>
       </c>
       <c r="H67" s="0" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="I67" s="0" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="K67" s="0" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="L67" s="0" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="68">
       <c r="B68" s="0" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="C68" s="0" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="D68" s="0">
         <v>43.5285965</v>
       </c>
       <c r="E68" s="0">
         <v>13.4419877</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>15</v>
       </c>
       <c r="H68" s="0" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="I68" s="0" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="K68" s="0" t="s">
         <v>111</v>
       </c>
       <c r="L68" s="0" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="69">
       <c r="B69" s="0" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="C69" s="0" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="D69" s="0">
         <v>43.2838401</v>
       </c>
       <c r="E69" s="0">
         <v>13.5165882</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>15</v>
       </c>
       <c r="H69" s="0" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="I69" s="0" t="s">
         <v>111</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="K69" s="0" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="L69" s="0" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="70">
       <c r="B70" s="0" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="C70" s="0" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="D70" s="0">
         <v>43.2890769</v>
       </c>
       <c r="E70" s="0">
         <v>13.5307554</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>111</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>190</v>
+        <v>184</v>
       </c>
       <c r="H70" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="I70" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="K70" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="L70" s="0" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="71">
       <c r="B71" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="C71" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="D71" s="0">
         <v>43.46504</v>
       </c>
       <c r="E71" s="0">
         <v>13.5513021</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>111</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>190</v>
+        <v>184</v>
       </c>
       <c r="H71" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="I71" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="K71" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="L71" s="0" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="72">
       <c r="B72" s="0" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>54</v>
       </c>
       <c r="D72" s="0">
         <v>43.6215112</v>
       </c>
       <c r="E72" s="0">
         <v>13.5103664</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>15</v>
       </c>
       <c r="H72" s="0" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="I72" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="K72" s="0" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="L72" s="0" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="73">
       <c r="B73" s="0" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="C73" s="0" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="D73" s="0">
         <v>43.0631485</v>
       </c>
       <c r="E73" s="0">
         <v>13.2594276</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>111</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>15</v>
       </c>
       <c r="H73" s="0" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="I73" s="0" t="s">
         <v>111</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="K73" s="0" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="L73" s="0" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="74">
       <c r="B74" s="0" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>110</v>
       </c>
       <c r="D74" s="0">
         <v>43.3936068</v>
       </c>
       <c r="E74" s="0">
         <v>13.2067352</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>111</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>190</v>
+        <v>184</v>
       </c>
       <c r="H74" s="0" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="I74" s="0" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="K74" s="0" t="s">
         <v>111</v>
       </c>
       <c r="L74" s="0" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="75">
       <c r="B75" s="0" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>294</v>
       </c>
       <c r="D75" s="0">
         <v>0</v>
       </c>
       <c r="E75" s="0">
         <v>0</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>111</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>15</v>
       </c>
       <c r="H75" s="0" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="I75" s="0" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="K75" s="0" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="L75" s="0" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="76">
       <c r="B76" s="0" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>87</v>
       </c>
       <c r="D76" s="0">
         <v>43.6613429</v>
       </c>
       <c r="E76" s="0">
         <v>12.9875074</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>111</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>15</v>
       </c>
       <c r="H76" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="I76" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="K76" s="0" t="s">
         <v>111</v>
       </c>
       <c r="L76" s="0" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="77">
       <c r="B77" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="C77" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="D77" s="0">
         <v>43.1197351</v>
       </c>
       <c r="E77" s="0">
         <v>13.2230451</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>111</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>15</v>
       </c>
       <c r="H77" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="I77" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="K77" s="0" t="s">
         <v>111</v>
       </c>
       <c r="L77" s="0" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="78">
       <c r="B78" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="C78" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="D78" s="0">
         <v>43.066438</v>
       </c>
       <c r="E78" s="0">
         <v>13.0855949</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>111</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>15</v>
       </c>
       <c r="H78" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="I78" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="K78" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="L78" s="0" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="79">
       <c r="B79" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>135</v>
       </c>
       <c r="D79" s="0">
         <v>43.5231517</v>
       </c>
       <c r="E79" s="0">
         <v>13.619837</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>111</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>171</v>
+        <v>165</v>
       </c>
       <c r="H79" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="I79" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="K79" s="0" t="s">
         <v>111</v>
       </c>
       <c r="L79" s="0" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="80">
       <c r="B80" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="C80" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="D80" s="0">
         <v>42.9811775</v>
       </c>
       <c r="E80" s="0">
         <v>13.3576423</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>111</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>171</v>
+        <v>165</v>
       </c>
       <c r="H80" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="I80" s="0" t="s">
         <v>111</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="K80" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="L80" s="0" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="81">
       <c r="B81" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="C81" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="D81" s="0">
         <v>42.8818873</v>
       </c>
       <c r="E81" s="0">
         <v>13.4940143</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>111</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>190</v>
+        <v>184</v>
       </c>
       <c r="H81" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="I81" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="K81" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="L81" s="0" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="82">
       <c r="B82" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="C82" s="0" t="s">
-        <v>183</v>
+        <v>177</v>
       </c>
       <c r="D82" s="0">
         <v>43.319681</v>
       </c>
       <c r="E82" s="0">
         <v>13.7188031</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>111</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>171</v>
+        <v>165</v>
       </c>
       <c r="H82" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="I82" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="K82" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="L82" s="0" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="83">
       <c r="B83" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="C83" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="D83" s="0">
         <v>43.4595457</v>
       </c>
       <c r="E83" s="0">
         <v>12.6292011</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>111</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>15</v>
       </c>
       <c r="H83" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="I83" s="0" t="s">
         <v>111</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="K83" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="L83" s="0" t="s">
         <v>238</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B1:N1"/>
   </mergeCells>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>