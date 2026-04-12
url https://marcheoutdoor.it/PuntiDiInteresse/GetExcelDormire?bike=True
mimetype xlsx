--- v1 (2026-04-12)
+++ v2 (2026-04-12)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="460" uniqueCount="460">
   <si>
-    <t>Lista strutture aggiornata al 12/04/2026 14:25:49</t>
+    <t>Lista strutture aggiornata al 12/04/2026 15:59:51</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>