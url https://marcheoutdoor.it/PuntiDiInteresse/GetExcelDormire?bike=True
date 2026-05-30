--- v2 (2026-04-12)
+++ v3 (2026-05-30)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="460" uniqueCount="460">
   <si>
-    <t>Lista strutture aggiornata al 12/04/2026 15:59:51</t>
+    <t>Lista strutture aggiornata al 30/05/2026 20:38:04</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>