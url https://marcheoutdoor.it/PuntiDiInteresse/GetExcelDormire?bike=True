--- v3 (2026-05-30)
+++ v4 (2026-07-26)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="460" uniqueCount="460">
   <si>
-    <t>Lista strutture aggiornata al 30/05/2026 20:38:04</t>
+    <t>Lista strutture aggiornata al 26/07/2026 22:40:01</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>