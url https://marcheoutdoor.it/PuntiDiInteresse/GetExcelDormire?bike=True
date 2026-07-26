--- v4 (2026-07-26)
+++ v5 (2026-07-26)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="460" uniqueCount="460">
   <si>
-    <t>Lista strutture aggiornata al 26/07/2026 22:40:01</t>
+    <t>Lista strutture aggiornata al 27/07/2026 01:06:18</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>