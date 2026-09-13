--- v5 (2026-07-26)
+++ v6 (2026-09-13)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="460" uniqueCount="460">
   <si>
-    <t>Lista strutture aggiornata al 27/07/2026 01:06:18</t>
+    <t>Lista strutture aggiornata al 13/09/2026 10:42:28</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>