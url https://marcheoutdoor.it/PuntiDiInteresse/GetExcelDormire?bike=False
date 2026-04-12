--- v1 (2026-02-07)
+++ v2 (2026-04-12)
@@ -5,2153 +5,2141 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="701" uniqueCount="701">
-[...1 lines deleted...]
-    <t>Lista strutture aggiornata al 07/02/2026 02:59:07</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="697" uniqueCount="697">
+  <si>
+    <t>Lista strutture aggiornata al 12.04.2026 12:32:56</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>Indirizzo</t>
   </si>
   <si>
     <t>Servizi</t>
   </si>
   <si>
     <t>Disciplinari</t>
   </si>
   <si>
-    <t>VILLA ANIANA - [CIN:IT044029A15SKRIGAC|]</t>
+    <t>VILLA ANIANA - [CIN:IT044029A15SKRIGAC]</t>
   </si>
   <si>
     <t>Massignano</t>
   </si>
   <si>
     <t>3 Stelle</t>
   </si>
   <si>
-    <t>Albergo</t>
+    <t>Unterkunft</t>
   </si>
   <si>
     <t>info@hotelvillaniana.it</t>
   </si>
   <si>
     <t>www.hotelvillaniana.it</t>
   </si>
   <si>
     <t>Contrada San Pietro 23</t>
   </si>
   <si>
-    <t xml:space="preserve">Parcheggio non Custodito, Riscaldamento, Accettazione Gruppi, Telefono in camera, Solarium, Aria condizionata in Locali Comuni, Colazione, Aria Condizionata con Impianto non Centralizzato, Pensione Completa a Persona, Parco e Giardino, Servizio FAX, Propria piscina scoperta, Sala TV, Accesso ad Internet, TV, Posta, Camera con balcone, Solo Pernottamento, Locale TV, Ascensore, Giochi per Bambini, TV Satellitare, Trasporto Clienti Stazione, Ristorante, Radio, Servizio Fotocopie, Bus Navetta, Bar, Mezza Pensione a Persona, Cassaforte, Telefono , Idromassaggio, Aria condizionata, </t>
+    <t xml:space="preserve">Locale TV, Accesso ad Internet, Cassaforte, Telefono , Ristorante, Parcheggio non Custodito, Mezza Pensione a Persona, Aria condizionata, Idromassaggio, Radio, Accettazione Gruppi, TV Satellitare, Servizio FAX, Bar, TV, Servizio Fotocopie, Parco e Giardino, Propria piscina scoperta, Telefono in camera, Posta, Solarium, Pensione Completa a Persona, Giochi per Bambini, Aria Condizionata con Impianto non Centralizzato, Colazione, Camera con balcone, Ascensore, Bus Navetta, Solo Pernottamento, Sala TV, Aria condizionata in Locali Comuni, Trasporto Clienti Stazione, Riscaldamento, </t>
   </si>
   <si>
     <t>FAMIGLIE,CAMMINI</t>
   </si>
   <si>
-    <t>HOTEL LA PACE - [CIN:IT044066A1RUNW4ZLU|]</t>
+    <t>HOTEL LA PACE - [CIN:IT044066A1RUNW4ZLU]</t>
   </si>
   <si>
     <t>San Benedetto del Tronto</t>
   </si>
   <si>
     <t>info@lapacehotel.it</t>
   </si>
   <si>
     <t>www.lapacehotel.it</t>
   </si>
   <si>
     <t>viale guglielmo marconi 26</t>
   </si>
   <si>
-    <t xml:space="preserve">Sala Lettura, Custodia Valori in cassette di sicurezza, Ristorante, Servizio FAX, Cassetta sicurezza, Sala TV, TV, Somministrazione bevande, Giochi per Bambini, Aria condizionata, Telefono , Telefono in camera, TV Satellitare, Somministrazione alcolici, Cassaforte, Aria Condizionata con Impianto non Centralizzato, Connessione Internet, Parco e Giardino, Aria condizionata in Locali Comuni, Spiaggia Riservata, Ascensore, Collegamento Internet, Camera con balcone vista mare., Bar, Noleggio Biciclette, Asciugacapelli, Accettazione Gruppi, Autorimessa, </t>
-[...2 lines deleted...]
-    <t>HOTEL RELAX - [CIN:IT044066A17DUTOH3V|]</t>
+    <t xml:space="preserve">Giochi per Bambini, Noleggio Biciclette, Camera con balcone vista mare., Sala Pranzo, Aria condizionata, Ristorante, Parco e Giardino, Inglese, Italiano, Autorimessa, Connessione Internet, Caffe, Cassetta sicurezza, TV Satellitare, Frigo bar, Accettazione Gruppi, Servizio FAX, Somministrazione alcolici, Custodia Valori in cassette di sicurezza, Mezza Pensione a Persona, Somministrazione alimenti, Asciugacapelli, Bar, TV, Aria condizionata in Locali Comuni, Biciclette, Biliardo, Telefono in camera, Supplemento doppia uso Singola, Estintori, Insonorizzazione, Aria Condizionata con Impianto non Centralizzato, Somministrazione bevande, Phon, Colazione, Ascensore, Spagnolo, Sala Giochi, Collegamento Internet, Sala TV, Accessibilità all'Ascensore, Accesso ad Internet, Cassaforte, Telefono , Sala Lettura, Locale TV, Spiaggia Riservata, Camera con balcone, Camere Singole, </t>
+  </si>
+  <si>
+    <t>HOTEL RELAX - [CIN:IT044066A17DUTOH3V]</t>
   </si>
   <si>
     <t>info@hotel-relax.it</t>
   </si>
   <si>
     <t>www.hotel-relax.it</t>
   </si>
   <si>
     <t>A. Tibullo 2</t>
   </si>
   <si>
-    <t xml:space="preserve">Camera con balcone, TV Satellitare, Telefono , Aria condizionata, Beach Volley, Ristorante, Accessibili a persone con disabilità motoria, Visite Guidate, Palestra, Ping Pong, Custodia Valori in cassette di sicurezza, Riscaldamento, Sala TV, Sala Giochi, Propria piscina scoperta, Accesso ad Internet, TV, Cassetta sicurezza, Servizio FAX, Solarium, Telefono in camera, Biliardo, Locale TV, Phon, Giochi per Bambini, Servizio Fotocopie, Biblioteca, Cassaforte, Aria condizionata in Locali Comuni, Parco e Giardino, Mini Club, Aria Condizionata con Impianto Centralizzato, Sala Pranzo, Animazione, Bar, Ascensore, Baby Sitting, Biciclette, Noleggio Biciclette, altre attività ricreative e culturali, Autorimessa, Asciugacapelli, Accettazione Gruppi, Parcheggio non Custodito, Sala Lettura, </t>
-[...2 lines deleted...]
-    <t>DEI GALLI - [CIN:IT042045A1Z2X5EEOR|]</t>
+    <t xml:space="preserve">Ristorante, Aria condizionata, Ping Pong, Propria piscina scoperta, Parco e Giardino, Accettazione Gruppi, Autorimessa, TV, Bar, Servizio Fotocopie, Cassetta sicurezza, Servizio FAX, Palestra, TV Satellitare, Biblioteca, Baby Sitting, Aria condizionata in Locali Comuni, Sala TV, Giochi per Bambini, Solarium, Accessibili a persone con disabilità motoria, Ascensore, Animazione, Beach Volley, Riscaldamento, Biliardo, Telefono in camera, Sala Giochi, Custodia Valori in cassette di sicurezza, Parcheggio non Custodito, Asciugacapelli, altre attività ricreative e culturali, Biciclette, Noleggio Biciclette, Sala Pranzo, Phon, Camera con balcone, Locale TV, Accesso ad Internet, Aria Condizionata con Impianto Centralizzato, Telefono , Mini Club, Visite Guidate, Sala Lettura, Cassaforte, </t>
+  </si>
+  <si>
+    <t>DEI GALLI - [CIN:IT042045A1Z2X5EEOR]</t>
   </si>
   <si>
     <t>Senigallia</t>
   </si>
   <si>
     <t>info@hoteldeigalli.it</t>
   </si>
   <si>
     <t>www.hoteldeigalli.it</t>
   </si>
   <si>
     <t>G. Mameli 226</t>
   </si>
   <si>
-    <t xml:space="preserve">Pasti, Phon, Bar, Accettazione Gruppi, Accesso Mezzi Pubblici, Riscaldamento, Accessibili a persone con disabilità motoria, Parcheggio non Custodito, Biciclette, Custodia Valori in cassette di sicurezza, Attrezzi Pronto Soccorso, Sala Pranzo, Cappella per Celebrazioni Liturgiche, Riscaldamento Centralizzato, Estintori, Telefono , TV, Accettazione Animali Domestici, Asciugacapelli, Accesso ad Internet, Supplemento letto Aggiunto, Sala TV, Aria Condizionata con Impianto Centralizzato, Pensione Completa a Persona, Spiaggia Riservata, Sauna Privata, Camere Doppie, Aria condizionata in Locali Comuni, Cassaforte, Solarium, Ascensore, Solo Pernottamento a persona, Accessibilità all'Ascensore, Servizio Fotocopie, Ristorante, Trasporto Clienti Stazione, Giochi per Bambini, Locale TV, Insonorizzazione, Solo Pernottamento, Aria condizionata, Servizio FAX, Telefono in camera, Cassetta sicurezza, Mezza Pensione a Persona, </t>
-[...2 lines deleted...]
-    <t>SENBHOTEL - [CIN:IT042045A1X4HU5YYV|]</t>
+    <t xml:space="preserve">Biciclette, Cassetta sicurezza, Accettazione Animali Domestici, Servizio FAX, TV, Bar, Aria condizionata, Ristorante, Insonorizzazione, Attrezzi Pronto Soccorso, Parcheggio non Custodito, Mezza Pensione a Persona, Custodia Valori in cassette di sicurezza, Asciugacapelli, Camere Doppie, Supplemento letto Aggiunto, Riscaldamento, Telefono in camera, Cappella per Celebrazioni Liturgiche, Sala Pranzo, Phon, Pasti, Aria condizionata in Locali Comuni, Solo Pernottamento, Sauna Privata, Sala TV, Trasporto Clienti Stazione, Cassaforte, Spiaggia Riservata, Aria Condizionata con Impianto Centralizzato, Telefono , Locale TV, Accesso ad Internet, Ascensore, Pensione Completa a Persona, Accessibili a persone con disabilità motoria, Giochi per Bambini, Solarium, Solo Pernottamento a persona, Accessibilità all'Ascensore, Servizio Fotocopie, Accettazione Gruppi, Accesso Mezzi Pubblici, Estintori, Riscaldamento Centralizzato, </t>
+  </si>
+  <si>
+    <t>SENBHOTEL - [CIN:IT042045A1X4HU5YYV]</t>
   </si>
   <si>
     <t>4 Stelle</t>
   </si>
   <si>
     <t>danilo@senbhotel.it</t>
   </si>
   <si>
     <t>www.senbhotel.it</t>
   </si>
   <si>
     <t>viale Pietro Bonopera 32</t>
   </si>
   <si>
-    <t xml:space="preserve">Camera con balcone vista mare., Somministrazione alimenti, Spiaggia Convenzionata, Accessibilità all'Ascensore, Frigo bar, Accettazione Gruppi, Pasti non alloggiati, Telefono in camera (Centralino), Mezza Pensione a Persona, Supplemento doppia uso Singola, Aria condizionata in Locali Comuni, Ristorante, Aria Condizionata con Impianto Centralizzato, Pensione Completa a Persona, Supplemento Cane, Accettazione Animali Domestici, Accesso ad Internet, Sala TV, Somministrazione bevande, Cassetta sicurezza, TV, altre attività ricreative e culturali, Caffe, Supplemento letto Aggiunto, Sala Pranzo, Phon, Somministrazione alcolici, Camera con balcone, Asciugacapelli, Biciclette, Ping Pong, Noleggio Biciclette, Accessibili a persone con disabilità motoria, Riscaldamento, Servizio Congressi, Parcheggio Custodito, Ascensore, Lavatura e Stiratura Biancheria, Bar, Pasti, Collegamento Internet, Telefono in camera, Colazione, Riscaldamento Centralizzato, Aria condizionata, Telefono , Supplemento Vano Soggiorno, Connessione Internet, Cassaforte, Camere Doppie, Ristorante Vegetariano, Estintori, </t>
-[...2 lines deleted...]
-    <t>HOTEL UNIVERSAL - [CIN:IT042045A1YWUCCC2Q|]</t>
+    <t xml:space="preserve">Camera con balcone, Ascensore, Phon, Servizio Congressi, Colazione, Riscaldamento Centralizzato, Somministrazione alimenti, Telefono in camera (Centralino), Estintori, Supplemento doppia uso Singola, Accesso ad Internet, Aria Condizionata con Impianto Centralizzato, Telefono , Frigo bar, Caffe, Cassaforte, Cassetta sicurezza, Connessione Internet, Collegamento Internet, Lavatura e Stiratura Biancheria, Ping Pong, Asciugacapelli, Somministrazione alcolici, Pasti non alloggiati, Mezza Pensione a Persona, altre attività ricreative e culturali, Biciclette, Sala TV, Ristorante Vegetariano, Accettazione Gruppi, Accettazione Animali Domestici, Bar, Supplemento Cane, TV, Noleggio Biciclette, Sala Pranzo, Supplemento Vano Soggiorno, Somministrazione bevande, Camera con balcone vista mare., Accessibili a persone con disabilità motoria, Pensione Completa a Persona, Accessibilità all'Ascensore, Aria condizionata, Ristorante, Telefono in camera, Camere Doppie, Supplemento letto Aggiunto, Riscaldamento, Parcheggio Custodito, Aria condizionata in Locali Comuni, Pasti, Spiaggia Convenzionata, </t>
+  </si>
+  <si>
+    <t>HOTEL UNIVERSAL - [CIN:IT042045A1YWUCCC2Q]</t>
   </si>
   <si>
     <t>amministrazione@hoteluniversal.it</t>
   </si>
   <si>
     <t>www.hoteluniversal.it</t>
   </si>
   <si>
     <t>lungomare mameli 47</t>
   </si>
   <si>
-    <t xml:space="preserve">TV Satellitare, Servizio Fotocopie, Giochi per Bambini, Accettazione Gruppi, Servizio Congressi, Biciclette, Ping Pong, Riscaldamento, Parcheggio non Custodito, Sala Lettura, Asciugacapelli, Baby Sitting, Cassaforte, Biblioteca, Aria condizionata in Locali Comuni, Aria Condizionata con Impianto Centralizzato, Locale TV, Altri Servizi e Impianti, Trasporto Clienti Stazione, Phon, Ascensore, Camera con balcone vista mare., Bar, Lavatura e Stiratura Biancheria, Parrucchiere, Animazione, Collegamento Internet, Telefono in camera, Accesso ad Internet, Servizio FAX, TV, Cassetta sicurezza, Sala TV, Beach Volley, Palestra, Sauna Privata, Spiaggia Riservata, Ristorante, Aria condizionata, </t>
-[...2 lines deleted...]
-    <t>ALBERGO ELENA - [CIN:IT042045A17ESOIDYS|]</t>
+    <t xml:space="preserve">Aria condizionata, Altri Servizi e Impianti, Ping Pong, Ristorante, Parcheggio non Custodito, Biblioteca, Servizio Fotocopie, Servizio FAX, Bar, TV, Accettazione Gruppi, Telefono in camera, Cassetta sicurezza, Spiaggia Riservata, Palestra, TV Satellitare, Trasporto Clienti Stazione, Parrucchiere, Aria condizionata in Locali Comuni, Baby Sitting, Sauna Privata, Sala TV, Biciclette, Phon, Animazione, Ascensore, Beach Volley, Servizio Congressi, Camera con balcone vista mare., Giochi per Bambini, Locale TV, Accesso ad Internet, Aria Condizionata con Impianto Centralizzato, Sala Lettura, Cassaforte, Lavatura e Stiratura Biancheria, Asciugacapelli, Riscaldamento, Collegamento Internet, </t>
+  </si>
+  <si>
+    <t>ALBERGO ELENA - [CIN:IT042045A17ESOIDYS]</t>
   </si>
   <si>
     <t>info@hotelelena.net</t>
   </si>
   <si>
     <t>www.hotelelena.net</t>
   </si>
   <si>
     <t>via Carlo Goldoni 22</t>
   </si>
   <si>
-    <t xml:space="preserve">Accesso Mezzi Pubblici, Riscaldamento, Servizio FAX, Accessibili a persone con disabilità motoria, Somministrazione bevande, Riscaldamento Centralizzato, Camera con balcone, Estintori, Aria condizionata, Bocce, Telefono , Giochi per Bambini, Phon, Somministrazione alcolici, Locale TV, Ascensore, Camera con balcone vista mare., TV Satellitare, Somministrazione alimenti, Parcheggio non Custodito, Biciclette, Servizio Fotocopie, Asciugacapelli, Accettazione Gruppi, Noleggio Biciclette, Spiaggia Riservata, Ristorante, Custodia Valori in cassette di sicurezza, Attrezzi Pronto Soccorso, Beach Volley, Ventilatore, Accettazione Animali Domestici, Sala TV, Rifornimento Benzina, TV, Accesso ad Internet, Aria Condizionata con Impianto Centralizzato, Colazione, Cassaforte, Aria condizionata in Locali Comuni, Telefono in camera, Collegamento Internet, Bar, </t>
-[...2 lines deleted...]
-    <t>BELLEVUE - [CIN:IT041044A143MX2GDB|]</t>
+    <t xml:space="preserve">Accessibili a persone con disabilità motoria, Colazione, Camera con balcone, Phon, Ventilatore, Ascensore, Telefono , Accesso ad Internet, Locale TV, Cassaforte, Servizio FAX, Accettazione Gruppi, TV Satellitare, Rifornimento Benzina, Bar, TV, Riscaldamento Centralizzato, Asciugacapelli, Somministrazione alcolici, Estintori, Ristorante, Custodia Valori in cassette di sicurezza, Aria condizionata, Parcheggio non Custodito, Attrezzi Pronto Soccorso, Somministrazione alimenti, Aria Condizionata con Impianto Centralizzato, Accettazione Animali Domestici, Spiaggia Riservata, Giochi per Bambini, Camera con balcone vista mare., Beach Volley, Biciclette, Sala TV, Servizio Fotocopie, Aria condizionata in Locali Comuni, Noleggio Biciclette, Somministrazione bevande, Accesso Mezzi Pubblici, Collegamento Internet, Bocce, Telefono in camera, Riscaldamento, </t>
+  </si>
+  <si>
+    <t>BELLEVUE - [CIN:IT041044A143MX2GDB]</t>
   </si>
   <si>
     <t>Pesaro</t>
   </si>
   <si>
     <t>info@bellevuehotel.net</t>
   </si>
   <si>
     <t>www.bellevuehotel.net</t>
   </si>
   <si>
     <t>viale trieste 88</t>
   </si>
   <si>
-    <t xml:space="preserve">Lavatura e Stiratura Biancheria, Ascensore, Bar, Telefono in camera, Accettazione Gruppi, Baby Sitting, Fitness e Centro Benessere, Biciclette, Autorimessa, Cassaforte, Aria Condizionata con Impianto non Centralizzato, Windsurf, Giochi per Bambini, Ristorante Vegetariano, Pulizia Calzature, Solarium, Aria condizionata, Ristorante, Custodia Valori in cassette di sicurezza, Sauna Privata, Riscaldamento, Accettazione Animali Domestici, Accesso Mezzi Privati, Sala TV, Cassetta sicurezza, Propria piscina scoperta, Accesso Mezzi Pubblici, </t>
-[...2 lines deleted...]
-    <t>DELLE NAZIONI - [CIN:IT041044A1VXNKQBMS|]</t>
+    <t xml:space="preserve">Telefono in camera, Riscaldamento, Propria piscina scoperta, Accesso Mezzi Pubblici, Ristorante, Aria condizionata, Solarium, Giochi per Bambini, Aria Condizionata con Impianto non Centralizzato, Custodia Valori in cassette di sicurezza, Lavatura e Stiratura Biancheria, Pulizia Calzature, Sala TV, Biciclette, Ristorante Vegetariano, Baby Sitting, Sauna Privata, Accesso Mezzi Privati, Accettazione Gruppi, Autorimessa, Cassetta sicurezza, Bar, Accettazione Animali Domestici, Cassaforte, Fitness e Centro Benessere, Ascensore, Windsurf, </t>
+  </si>
+  <si>
+    <t>DELLE NAZIONI - [CIN:IT041044A1VXNKQBMS]</t>
   </si>
   <si>
     <t>info@hoteldellenazionipesaro.it</t>
   </si>
   <si>
     <t>www.hoteldellenazionipesaro.it</t>
   </si>
   <si>
     <t>viale Trieste 60</t>
   </si>
   <si>
-    <t xml:space="preserve">Ascensore, Camera con balcone vista mare., Lavatura e Stiratura Biancheria, Accettazione Animali Domestici, TV, Sala TV, Autorimessa, Baby Sitting, Accettazione Gruppi, Noleggio Biciclette, Asciugacapelli, Camera con balcone, Telefono , Estintori, Frigo bar, Ristorante, Custodia e Sistemazione Attrezzature Private, Attrezzi Pronto Soccorso, Servizio FAX, Posta, Giochi per Bambini, Inglese, Accessibili a persone con disabilità motoria, Biciclette, Sala Lettura, Bar, Telefono in camera, Italiano, Aria Condizionata con Impianto Centralizzato, Aria condizionata in Locali Comuni, Cassaforte, Tedesco, Francese, </t>
-[...2 lines deleted...]
-    <t>HOTEL IMPERIAL SPORT - [CIN:IT041044A16Q6IGWBW|]</t>
+    <t xml:space="preserve">Cassaforte, Sala Lettura, Aria Condizionata con Impianto Centralizzato, Telefono , Telefono in camera, Bar, Custodia e Sistemazione Attrezzature Private, Accettazione Gruppi, Autorimessa, TV, Asciugacapelli, Lavatura e Stiratura Biancheria, Attrezzi Pronto Soccorso, Sala TV, Aria condizionata in Locali Comuni, Baby Sitting, Biciclette, Tedesco, Francese, Frigo bar, Servizio FAX, Accettazione Animali Domestici, Italiano, Ristorante, Camera con balcone vista mare., Posta, Giochi per Bambini, Estintori, Inglese, Noleggio Biciclette, Camera con balcone, Ascensore, Accessibili a persone con disabilità motoria, </t>
+  </si>
+  <si>
+    <t>HOTEL IMPERIAL SPORT - [CIN:IT041044A16Q6IGWBW]</t>
   </si>
   <si>
     <t>info@imperialsporthotel.it</t>
   </si>
   <si>
     <t>www.imperialsporthotel.it</t>
   </si>
   <si>
     <t>via Annibale Ninchi 6</t>
   </si>
   <si>
-    <t xml:space="preserve">Mezza Pensione a Persona, Camera con balcone vista mare., Aria condizionata, Sala Pranzo, Riscaldamento Centralizzato, Estintori, Mini Club, Tedesco, Cassaforte, Supplemento Cane, Pensione Completa a Persona, Ascensore, Lavatura e Stiratura Biancheria, Collegamento Internet, Somministrazione alcolici, Animazione, Inglese, Bar, Locale TV, Supplemento doppia uso Singola, Propria piscina scoperta, Telefono in camera, Somministrazione bevande, Telefono in camera (Centralino), Italiano, Cassetta sicurezza, Servizio FAX, TV, Accesso ad Internet, Accettazione Gruppi, Piscina, Sala TV, Spagnolo, Asciugacapelli, Accettazione Animali Domestici, Pasti solo alloggiati, Supplemento letto Aggiunto, Solo Pernottamento, Phon, TV Satellitare, Somministrazione alimenti, Spiaggia Convenzionata, Altri Servizi e Impianti, Piscina Scoperta, Giochi per Bambini, Riscaldamento, Sala Lettura, Ristorante, Accessibili a persone con disabilità motoria, Marchio di Qualità, Biciclette, Autorimessa, Ping Pong, Smaltimento Rifiuti, Palestra, Accessibilità all'Ascensore, Aria Condizionata con Impianto non Centralizzato, Connessione Internet, Francese, Colazione, Frigo bar, Custodia Valori in cassette di sicurezza, Servizio Fotocopie, </t>
+    <t xml:space="preserve">Giochi per Bambini, Camera con balcone vista mare., Sala Pranzo, Tedesco, Spiaggia Convenzionata, Riscaldamento, Supplemento letto Aggiunto, Telefono in camera, Sala TV, Solo Pernottamento, Smaltimento Rifiuti, Collegamento Internet, Francese, Aria condizionata, Propria piscina scoperta, Italiano, Ristorante, Altri Servizi e Impianti, Ping Pong, Marchio di Qualità, Biciclette, Telefono in camera (Centralino), Supplemento doppia uso Singola, Inglese, TV, Servizio Fotocopie, Bar, Somministrazione alimenti, Aria Condizionata con Impianto non Centralizzato, Riscaldamento Centralizzato, Estintori, Somministrazione alcolici, Asciugacapelli, Custodia Valori in cassette di sicurezza, Lavatura e Stiratura Biancheria, Mezza Pensione a Persona, Colazione, Ascensore, Animazione, Piscina, Spagnolo, Somministrazione bevande, Mini Club, Accessibilità all'Ascensore, Accesso ad Internet, Locale TV, Cassaforte, Sala Lettura, Servizio FAX, Supplemento Cane, Palestra, Cassetta sicurezza, Accettazione Animali Domestici, Connessione Internet, Piscina Scoperta, Frigo bar, TV Satellitare, Autorimessa, Accettazione Gruppi, Pensione Completa a Persona, Accessibili a persone con disabilità motoria, Phon, Pasti solo alloggiati, </t>
   </si>
   <si>
     <t>FAMIGLIE,BICI,CAMMINI</t>
   </si>
   <si>
-    <t>HOTEL VICTORIA - [CIN:IT109033A1ZGS6PFMD|]</t>
+    <t>HOTEL VICTORIA - [CIN:IT109033A1ZGS6PFMD]</t>
   </si>
   <si>
     <t>Porto San Giorgio</t>
   </si>
   <si>
     <t>hotelvictoria@peclittera.it</t>
   </si>
   <si>
     <t>www.hotelvictoria.net</t>
   </si>
   <si>
     <t>viale della Vittoria 240</t>
   </si>
   <si>
-    <t xml:space="preserve">Accesso ad Internet, TV, Supplemento letto Aggiunto, Sala TV, Somministrazione bevande, Accettazione Gruppi, Noleggio Imbarcazioni, Accessibili a persone con disabilità motoria, Asciugacapelli, Parcheggio non Custodito, Riscaldamento, Bar, Ascensore, Locale TV, Collegamento Internet, Estintori, Aria condizionata, Insonorizzazione, Telefono , TV Satellitare, Phon, Aria condizionata in Locali Comuni, Aria Condizionata con Impianto Centralizzato, Cassaforte, Camere Singole, Solarium, Frigo bar, Servizio Fotocopie, Camere Doppie, Aria Condizionata con Impianto non Centralizzato, Radio, Accessibilità all'Ascensore, Telefono in camera, Telefono in camera (Centralino), Servizio FAX, Cassetta sicurezza, Supplemento doppia uso Singola, </t>
-[...2 lines deleted...]
-    <t>ALBERGO BELVEDERE - [CIN:IT109034A1DGZ6TV2V|]</t>
+    <t xml:space="preserve">Estintori, Asciugacapelli, Parcheggio non Custodito, Aria Condizionata con Impianto non Centralizzato, Servizio Fotocopie, Bar, TV, Insonorizzazione, Supplemento doppia uso Singola, Telefono in camera (Centralino), Inglese, Camere Singole, Accessibili a persone con disabilità motoria, Phon, Accessibilità all'Ascensore, Accesso ad Internet, Cassaforte, Locale TV, Telefono , Aria Condizionata con Impianto Centralizzato, Somministrazione bevande, Colazione, Ascensore, Spagnolo, Solarium, Radio, Riscaldamento, Supplemento letto Aggiunto, Telefono in camera, Camere Doppie, Noleggio Imbarcazioni, TV Satellitare, Servizio FAX, Accettazione Gruppi, Cassetta sicurezza, Frigo bar, Italiano, Aria condizionata, Biciclette, Aria condizionata in Locali Comuni, Sala TV, Francese, Collegamento Internet, </t>
+  </si>
+  <si>
+    <t>ALBERGO BELVEDERE - [CIN:IT109034A1DGZ6TV2V]</t>
   </si>
   <si>
     <t>Porto Sant'Elpidio</t>
   </si>
   <si>
     <t>info@hotelbelvederepse.it</t>
   </si>
   <si>
     <t>www.hotelbelvederepse.it</t>
   </si>
   <si>
     <t>via belvedere 1</t>
   </si>
   <si>
-    <t xml:space="preserve">Estintori, TV Satellitare, Aria condizionata, Telefono , Asciugacapelli, Biciclette, Sala Lettura, Noleggio Biciclette, Accesso Mezzi Pubblici, Riscaldamento, Parcheggio non Custodito, Supplemento letto Aggiunto, Caffe, Accettazione Gruppi, Servizio Fotocopie, Aria condizionata in Locali Comuni, Supplemento Cane, Colazione, Aria Condizionata con Impianto non Centralizzato, Connessione Internet, Cassaforte, Camere Doppie, Accettazione Animali Domestici, Sala TV, Accesso Mezzi Privati, Cassetta sicurezza, Servizio FAX, Accesso ad Internet, TV, Pensione Completa a Persona, Camera con balcone, Accessibili a persone con disabilità motoria, Ristorante, Accessibilità all'Ascensore, Phon, Trasporto Clienti Stazione, Spiaggia Convenzionata, Giochi per Bambini, Lampada esterna, Camera con balcone vista mare., Bar, Illuminazione Elettrica, Camere Singole, Ascensore, Telefono in camera, Mezza Pensione a Persona, Supplemento doppia uso Singola, </t>
-[...2 lines deleted...]
-    <t>HOTEL ROMA - [CIN:IT044023A13KG7E9QO|]</t>
+    <t xml:space="preserve">Giochi per Bambini, Camera con balcone vista mare., Accesso Mezzi Pubblici, Illuminazione Elettrica, Aria Condizionata con Impianto non Centralizzato, Estintori, Supplemento doppia uso Singola, Parcheggio non Custodito, Asciugacapelli, Camere Doppie, Telefono in camera, Supplemento letto Aggiunto, Spiaggia Convenzionata, Mezza Pensione a Persona, Riscaldamento, Ascensore, Pensione Completa a Persona, Colazione, Accessibili a persone con disabilità motoria, TV, Accessibilità all'Ascensore, Accettazione Gruppi, Bar, Servizio Fotocopie, Supplemento Cane, Accettazione Animali Domestici, Connessione Internet, TV Satellitare, Cassetta sicurezza, Servizio FAX, Caffe, Sala TV, Trasporto Clienti Stazione, Aria condizionata in Locali Comuni, Accesso Mezzi Privati, Cassaforte, Telefono , Accesso ad Internet, Sala Lettura, Phon, Camera con balcone, Noleggio Biciclette, Camere Singole, Lampada esterna, Biciclette, Aria condizionata, Ristorante, </t>
+  </si>
+  <si>
+    <t>HOTEL ROMA - [CIN:IT044023A13KG7E9QO]</t>
   </si>
   <si>
     <t>Grottammare</t>
   </si>
   <si>
     <t>info@hotelromagrottammare.com</t>
   </si>
   <si>
     <t>www.hotelromagrottammare.com</t>
   </si>
   <si>
     <t>Viale Alcide de Gasperi 60</t>
   </si>
   <si>
-    <t xml:space="preserve">Sala TV, Asciugacapelli, Accettazione Animali Domestici, Cassetta sicurezza, Accesso ad Internet, TV, Camera con balcone vista mare., Collegamento Internet, Bar, Ascensore, Aria condizionata, Giochi per Bambini, Connessione Internet, Servizio Fotocopie, Accessibilità all'Ascensore, Canoe, Aria Condizionata con Impianto non Centralizzato, Colazione, Italiano, Camera con balcone, Mezza Pensione a Persona, Telefono in camera, Solarium, Aria condizionata in Locali Comuni, Pensione Completa a Persona, Spiaggia Riservata, Parco e Giardino, Cassaforte, Servizio FAX, Frigo bar, Inglese, Ristorante, Marchio di Qualità, Phon, Sala Lettura, Biciclette, Baby Sitting, Parcheggio non Custodito, Accettazione Gruppi, Riscaldamento, </t>
-[...2 lines deleted...]
-    <t>TAVERNA DELLA MONTAGNA - [CIN:IT044044A16CWPGERI|]</t>
+    <t xml:space="preserve">Servizio FAX, Accettazione Animali Domestici, Connessione Internet, Frigo bar, TV, Cassetta sicurezza, Bar, Italiano, Aria condizionata, Baby Sitting, Aria condizionata in Locali Comuni, Parcheggio non Custodito, Camera con balcone vista mare., Asciugacapelli, Solarium, Mezza Pensione a Persona, Sala TV, Marchio di Qualità, Canoe, Biciclette, Ristorante, Parco e Giardino, Giochi per Bambini, Accettazione Gruppi, Accessibilità all'Ascensore, Servizio Fotocopie, Inglese, Aria Condizionata con Impianto non Centralizzato, Cassaforte, Accesso ad Internet, Sala Lettura, Spiaggia Riservata, Colazione, Ascensore, Phon, Camera con balcone, Telefono in camera, Collegamento Internet, Riscaldamento, Pensione Completa a Persona, </t>
+  </si>
+  <si>
+    <t>TAVERNA DELLA MONTAGNA - [CIN:IT044044A16CWPGERI]</t>
   </si>
   <si>
     <t>Montemonaco</t>
   </si>
   <si>
     <t>1 Stella</t>
   </si>
   <si>
     <t>tavernadellamontagna@gmail.com</t>
   </si>
   <si>
     <t>www.tavernadellamontagna.net</t>
   </si>
   <si>
     <t>Frazione foce 33</t>
   </si>
   <si>
-    <t xml:space="preserve">Sala TV, Ristorante, Bar, Riscaldamento, Accettazione Gruppi, Ristorante Vegetariano, </t>
-[...2 lines deleted...]
-    <t>INTERNAZIONALE - [CIN:IT042002A12BNS8MZG|]</t>
+    <t xml:space="preserve">Bar, Accettazione Gruppi, Riscaldamento, Ristorante Vegetariano, Sala TV, Ristorante, </t>
+  </si>
+  <si>
+    <t>INTERNAZIONALE - [CIN:IT042002A12BNS8MZG]</t>
   </si>
   <si>
     <t>Ancona</t>
   </si>
   <si>
     <t>info@hotel-internazionale.com</t>
   </si>
   <si>
     <t>www.hotel-internazionale.com</t>
   </si>
   <si>
     <t>via Poggio - Località Portonovo 148</t>
   </si>
   <si>
-    <t xml:space="preserve">Italiano, Bar, Telefono in camera, Telefono in camera (Centralino), Collegamento Internet, Vela, Servizio Fotocopie, Frigo bar, Riscaldamento, Servizio Congressi, Sala Lettura, Accessibili a persone con disabilità motoria, Cassetta sicurezza, Sci Nautico, Pulizia Calzature, Ristorante Vegetariano, Aria condizionata, Trasporto Clienti Stazione, Inglese, Accettazione Gruppi, Baby Sitting, Asciugacapelli, Lavatura e Stiratura Biancheria, Camera con balcone vista mare., Sala TV, Accettazione Animali Domestici, Servizio FAX, Supplemento letto Aggiunto, Aria Condizionata con Impianto non Centralizzato, TV, Ricarica Bombole Sub, Estintori, Telefono , Riscaldamento Centralizzato, Cassaforte, Spiaggia Riservata, Parco e Giardino, Aria condizionata in Locali Comuni, Ristorante, Giochi per Bambini, Phon, Sub, Windsurf, </t>
-[...2 lines deleted...]
-    <t>SEEBAY HOTEL - [CIN:IT042002A1ZE7JVITX|]</t>
+    <t xml:space="preserve">Inglese, Ristorante, Vela, Aria Condizionata con Impianto non Centralizzato, Estintori, Telefono in camera (Centralino), Riscaldamento Centralizzato, Aria condizionata in Locali Comuni, Supplemento letto Aggiunto, Riscaldamento, Trasporto Clienti Stazione, Telefono in camera, Collegamento Internet, Ristorante Vegetariano, Sala TV, Pulizia Calzature, Baby Sitting, Servizio Congressi, Phon, Ricarica Bombole Sub, Windsurf, Spiaggia Riservata, Parco e Giardino, Aria condizionata, Italiano, Asciugacapelli, Lavatura e Stiratura Biancheria, Giochi per Bambini, Sci Nautico, Camera con balcone vista mare., Accessibili a persone con disabilità motoria, Telefono , Sala Lettura, Sub, Servizio FAX, Cassetta sicurezza, Cassaforte, Frigo bar, Accettazione Animali Domestici, TV, Accettazione Gruppi, Bar, Servizio Fotocopie, </t>
+  </si>
+  <si>
+    <t>SEEBAY HOTEL - [CIN:IT042002A1ZE7JVITX]</t>
   </si>
   <si>
     <t>info@seebayhotel.com</t>
   </si>
   <si>
     <t>www.seebayhotel.com</t>
   </si>
   <si>
     <t>Via Poggio 160 - Portonovo</t>
   </si>
   <si>
-    <t xml:space="preserve">Accettazione Animali Domestici, Sala TV, Accesso ad Internet, Baby Sitting, TV, Accettazione Gruppi, Ascensore, Lavatura e Stiratura Biancheria, Solarium, Calcetto, Marchio di Qualità, Accessibili a persone con disabilità motoria, Servizio Congressi, Riscaldamento, Parcheggio non Custodito, Sala Lettura, Asciugacapelli, Collegamento Internet, Parcheggio Custodito, Inglese, Trasporto Clienti Stazione, Bar, Giochi per Bambini, Phon, TV Satellitare, Propria piscina scoperta, Mezza Pensione a Persona, Telefono in camera, Italiano, Aria Condizionata con Impianto Centralizzato, Francese, Pensione Completa a Persona, Cassaforte, Camere Doppie, Aria Condizionata con Impianto non Centralizzato, Parco e Giardino, Ristorante, Custodia Valori in cassette di sicurezza, Frigo bar, Accessibilità all'Ascensore, Ristorante Vegetariano, Tennis, Telefono , Aria condizionata, </t>
-[...2 lines deleted...]
-    <t>HOTEL DEI NANI - [CIN:IT042021A1L76G6DU2|]</t>
+    <t xml:space="preserve">Frigo bar, TV Satellitare, Accettazione Animali Domestici, Sala TV, Tennis, Baby Sitting, Collegamento Internet, Calcetto, Solarium, Giochi per Bambini, Lavatura e Stiratura Biancheria, Mezza Pensione a Persona, Asciugacapelli, Parcheggio non Custodito, Custodia Valori in cassette di sicurezza, Accessibili a persone con disabilità motoria, Pensione Completa a Persona, Phon, Servizio Congressi, Riscaldamento, Telefono in camera, Parcheggio Custodito, Camere Doppie, Francese, TV, Accettazione Gruppi, Bar, Accesso ad Internet, Aria Condizionata con Impianto Centralizzato, Accessibilità all'Ascensore, Cassaforte, Telefono , Sala Lettura, Ascensore, Trasporto Clienti Stazione, Marchio di Qualità, Ristorante Vegetariano, Aria Condizionata con Impianto non Centralizzato, Ristorante, Propria piscina scoperta, Italiano, Inglese, Aria condizionata, Parco e Giardino, </t>
+  </si>
+  <si>
+    <t>HOTEL DEI NANI - [CIN:IT042021A1L76G6DU2]</t>
   </si>
   <si>
     <t>Jesi</t>
   </si>
   <si>
     <t>info@hoteldeinani.it</t>
   </si>
   <si>
     <t>www.hoteldeinani.it</t>
   </si>
   <si>
     <t>viale del Lavoro 34</t>
   </si>
   <si>
-    <t xml:space="preserve">Telefono , Camera con balcone, Riscaldamento Centralizzato, Estintori, Aria condizionata, Insonorizzazione, Accessibilità all'Ascensore, Frigo bar, Illuminazione Elettrica, Parcheggio Custodito, Bar, Lavatura e Stiratura Biancheria, TV Satellitare, Ascensore, Caffe, Sala TV, Camere Singole, Accesso ad Internet, TV, Supplemento letto Aggiunto, Servizio Fotocopie, Asciugacapelli, Radio, Accettazione Gruppi, Telefono in camera (Centralino), Telefono in camera, Collegamento Internet, Cassaforte, Aria condizionata in Locali Comuni, Colazione, Aria Condizionata con Impianto non Centralizzato, Locale TV, Phon, Somministrazione alcolici, Servizio FAX, Pay TV, Sala Lettura, Salotto in vano separato, Accessibili a persone con disabilità motoria, Riscaldamento, </t>
-[...2 lines deleted...]
-    <t>HOTEL VILLA SIRENA - [CIN:IT042032A1YOGG4ZI3|]</t>
+    <t xml:space="preserve">Riscaldamento, Collegamento Internet, Salotto in vano separato, Aria condizionata, Accessibilità all'Ascensore, Radio, Aria condizionata in Locali Comuni, Sala TV, Parcheggio Custodito, Supplemento letto Aggiunto, Telefono in camera, Frigo bar, TV Satellitare, Illuminazione Elettrica, Insonorizzazione, Colazione, Phon, Accessibili a persone con disabilità motoria, Ascensore, Camera con balcone, Camere Singole, Telefono , Sala Lettura, Accesso ad Internet, Locale TV, Cassaforte, Pay TV, Estintori, Telefono in camera (Centralino), Somministrazione alcolici, Asciugacapelli, Lavatura e Stiratura Biancheria, Riscaldamento Centralizzato, Aria Condizionata con Impianto non Centralizzato, TV, Accettazione Gruppi, Bar, Caffe, Servizio FAX, Servizio Fotocopie, </t>
+  </si>
+  <si>
+    <t>HOTEL VILLA SIRENA - [CIN:IT042032A1YOGG4ZI3]</t>
   </si>
   <si>
     <t>Numana</t>
   </si>
   <si>
     <t>info@villasirena.it</t>
   </si>
   <si>
     <t>www.villasirena.it</t>
   </si>
   <si>
     <t>via del Golfo 21</t>
   </si>
   <si>
-    <t xml:space="preserve">Aria condizionata, Telefono in camera, Bar, Ristorante, Parco e Giardino, Supplemento letto Aggiunto, Riscaldamento, Sala Lettura, Ascensore, Cassaforte, Spiaggia Riservata, Pensione Completa a Persona, Accettazione Gruppi, Accessibili a persone con disabilità motoria, Ventilatore, TV, Sala TV, </t>
-[...2 lines deleted...]
-    <t>HOTEL BEL SIT - [CIN:IT042045A1HQUDRP95|]</t>
+    <t xml:space="preserve">Aria condizionata, Pensione Completa a Persona, Accessibili a persone con disabilità motoria, Bar, TV, Accettazione Gruppi, Ventilatore, Ascensore, Ristorante, Parco e Giardino, Sala TV, Cassaforte, Sala Lettura, Spiaggia Riservata, Telefono in camera, Riscaldamento, Supplemento letto Aggiunto, </t>
+  </si>
+  <si>
+    <t>HOTEL BEL SIT - [CIN:IT042045A1HQUDRP95]</t>
   </si>
   <si>
     <t>marco@belsit.net</t>
   </si>
   <si>
     <t>www.belsit.net</t>
   </si>
   <si>
     <t>Strada dei cappuccini 15</t>
   </si>
   <si>
-    <t xml:space="preserve">Giochi per Bambini, Bus Navetta, Altri Servizi e Impianti, TV Satellitare, Insonorizzazione, Pallavolo, Idromassaggio, Cassaforte, Camere Doppie, Tennis, Tedesco, Ristorante Vegetariano, Aria condizionata, Aria Condizionata con Impianto Centralizzato, Parco e Giardino, Spiaggia Riservata, Sauna Privata, Ristorante, Aria condizionata in Locali Comuni, Collegamento Internet, Lavatura e Stiratura Biancheria, Ascensore, Bar, Telefono in camera, Cinema, Parcheggio Custodito, Bocce, Trasporto Clienti Stazione, Inglese, Phon, Frigo bar, Servizio Fotocopie, Ventilatore, Accettazione Gruppi, Noleggio altri Servizi o Attrez.-Specificare, Accessibilità all'Ascensore, Palestra, Accesso ad Internet, Accettazione Animali Domestici, Macchine lavabiancheria, Propria piscina scoperta, Sala TV, Mountain Bike, TV, Salotto in vano separato, Accesso Mezzi Privati, Servizio FAX, Cassetta sicurezza, Calcetto, Piano Bar, Noleggio Biciclette, Asciugacapelli, Accesso Mezzi Pubblici, Ping Pong, Trekking, Sala Lettura, Servizio Congressi, Accessibili a persone con disabilità motoria, Riscaldamento, Fitness e Centro Benessere, Baby Sitting, </t>
-[...2 lines deleted...]
-    <t>ALEXANDER - [CIN:IT041019A19HYNPFFN|]</t>
+    <t xml:space="preserve">Trasporto Clienti Stazione, Camere Doppie, Riscaldamento, Telefono in camera, Bocce, Parcheggio Custodito, Aria condizionata in Locali Comuni, Salotto in vano separato, Tedesco, Collegamento Internet, Servizio Fotocopie, Piano Bar, TV, Accettazione Gruppi, Palestra, Accettazione Animali Domestici, Macchine lavabiancheria, Bar, Fitness e Centro Benessere, Accessibilità all'Ascensore, Spiaggia Riservata, Calcetto, Sauna Privata, Ristorante Vegetariano, Tennis, Baby Sitting, Sala TV, Cinema, Mountain Bike, Ping Pong, Parco e Giardino, Altri Servizi e Impianti, Trekking, Asciugacapelli, Propria piscina scoperta, Aria condizionata, Lavatura e Stiratura Biancheria, Noleggio Biciclette, Giochi per Bambini, Pallavolo, Ascensore, Phon, Ventilatore, Servizio Congressi, Insonorizzazione, Ristorante, Inglese, Accesso Mezzi Pubblici, Noleggio altri Servizi o Attrez.-Specificare, Bus Navetta, Accessibili a persone con disabilità motoria, Idromassaggio, Accesso ad Internet, Cassetta sicurezza, Servizio FAX, Aria Condizionata con Impianto Centralizzato, Accesso Mezzi Privati, Sala Lettura, TV Satellitare, Frigo bar, Cassaforte, </t>
+  </si>
+  <si>
+    <t>ALEXANDER - [CIN:IT041019A19HYNPFFN]</t>
   </si>
   <si>
     <t>Gabicce Mare</t>
   </si>
   <si>
     <t>info@alexanderhotel.it</t>
   </si>
   <si>
     <t>www.alexanderhotel.it</t>
   </si>
   <si>
     <t>via Panoramica 35</t>
   </si>
   <si>
-    <t xml:space="preserve">Cassaforte, Camere Doppie, Connessione Internet, Francese, Colazione, Parco e Giardino, Aria Condizionata con Impianto Centralizzato, Aria condizionata in Locali Comuni, Sauna Privata, Salotto in vano separato, Somministrazione bevande, Baby Sitting, Riscaldamento, Noleggio Biciclette, Servizio Congressi, Biciclette, Parcheggio non Custodito, Asciugacapelli, Trekking, Sala Lettura, Accettazione Gruppi, Piscina, Fitness e Centro Benessere, TV Satellitare, Windsurf, Idromassaggio, Estintori, Giochi per Bambini, Piscina Scoperta, Ristorante Vegetariano, Aria condizionata, Golf, Riscaldamento Centralizzato, TV, Accesso ad Internet, Cassetta sicurezza, Pay TV, Supplemento letto Aggiunto, Sala TV, Servizio FAX, Accettazione Animali Domestici, Accesso Mezzi Privati, Sala Giochi, Mountain Bike, Propria piscina scoperta, altre attività ricreative e culturali, Pasti solo alloggiati, Telefono in camera, Solarium, Calcetto, Biliardo, Idromassaggio riscaldato, Ascensore, Supplemento doppia uso Singola, Piano Bar, Camere Singole, Camera con balcone, Telefono , Tennis, Telefono in camera (Centralino), Italiano, Minigolf, Sala Pranzo, Mezza Pensione a Persona, Palestra, Piscina riscaldata, Piscina Scoperta con Idromassaggio, Custodia Valori in cassette di sicurezza, Spiaggia Convenzionata, Marchio di Qualità, Attrezzi Pronto Soccorso, Inglese, Trasporto Clienti Stazione, Somministrazione alcolici, Frigo bar, Locale TV, Phon, Animazione, Bar, Collegamento Internet, Illuminazione Elettrica, Bus Navetta, Cinema, Camera con balcone vista mare., Visite Guidate, Beach Volley, Ristorante, Custodia e Sistemazione Attrezzature Private, Vela, Ventilatore, Radio, Supplemento Cane, Accessibilità all'Ascensore, Biblioteca, Tedesco, </t>
-[...2 lines deleted...]
-    <t>HOTEL MARINELLA - [CIN:IT041019A1W74AMQIE|]</t>
+    <t xml:space="preserve">Minigolf, Vela, Propria piscina scoperta, Italiano, Aria condizionata, Parco e Giardino, Mezza Pensione a Persona, Attrezzi Pronto Soccorso, Mountain Bike, Parcheggio non Custodito, Custodia Valori in cassette di sicurezza, Somministrazione alcolici, Cinema, Piscina riscaldata, Trekking, Telefono in camera (Centralino), Giochi per Bambini, Asciugacapelli, Somministrazione bevande, Camera con balcone vista mare., Idromassaggio, Radio, Solarium, Ristorante Vegetariano, altre attività ricreative e culturali, Marchio di Qualità, Tedesco, Biciclette, Baby Sitting, Salotto in vano separato, Calcetto, Francese, Piano Bar, Accessibilità all'Ascensore, Accettazione Gruppi, Visite Guidate, Piscina, Noleggio Biciclette, Sala Pranzo, Ventilatore, Pasti solo alloggiati, Camere Singole, Servizio Congressi, Phon, Camera con balcone, Windsurf, Animazione, Riscaldamento Centralizzato, Inglese, Illuminazione Elettrica, Pay TV, Idromassaggio riscaldato, Supplemento doppia uso Singola, Estintori, Beach Volley, Bus Navetta, Colazione, Ascensore, Fitness e Centro Benessere, Telefono , Accesso ad Internet, Cassaforte, Locale TV, Accesso Mezzi Privati, Aria Condizionata con Impianto Centralizzato, Sala Lettura, TV Satellitare, Connessione Internet, Cassetta sicurezza, Frigo bar, Accettazione Animali Domestici, Supplemento Cane, Palestra, Piscina Scoperta, Servizio FAX, Biblioteca, Custodia e Sistemazione Attrezzature Private, TV, Bar, Sala Giochi, Camere Doppie, Riscaldamento, Piscina Scoperta con Idromassaggio, Collegamento Internet, Telefono in camera, Biliardo, Spiaggia Convenzionata, Supplemento letto Aggiunto, Trasporto Clienti Stazione, Golf, Ristorante, Tennis, Aria condizionata in Locali Comuni, Sauna Privata, Sala TV, </t>
+  </si>
+  <si>
+    <t>HOTEL MARINELLA - [CIN:IT041019A1W74AMQIE]</t>
   </si>
   <si>
     <t>info@hotel-marinella.it</t>
   </si>
   <si>
     <t>www.hotel-marinella.it</t>
   </si>
   <si>
     <t>via Vittorio Veneto 127</t>
   </si>
   <si>
-    <t xml:space="preserve">Phon, Pulizia Calzature, Accesso ad Internet, TV, Accettazione Animali Domestici, Cassetta sicurezza, Sala TV, Tavernetta o Tavola Calda, Aria condizionata, Ristorante Vegetariano, Insonorizzazione, Solarium, Collegamento Internet, Telefono in camera (Centralino), Parcheggio Custodito, Bar, Telefono in camera, Parco e Giardino, Cassaforte, Aria Condizionata con Impianto Centralizzato, Sauna Privata, Baby Sitting, Riscaldamento, Sala Lettura, Biciclette, Lavatura e Stiratura Biancheria, Fitness e Centro Benessere, Asciugacapelli, Accettazione Gruppi, Ascensore, Autorimessa, Noleggio Biciclette, Ventilatore, Frigo bar, Ristorante, Giochi per Bambini, TV Satellitare, </t>
-[...2 lines deleted...]
-    <t>HOTEL MIRAMARE - [CIN:IT041019A1GXMOHQIA|]</t>
+    <t xml:space="preserve">Parcheggio Custodito, Telefono in camera, Riscaldamento, Collegamento Internet, Solarium, Giochi per Bambini, Asciugacapelli, Telefono in camera (Centralino), Lavatura e Stiratura Biancheria, Biciclette, Insonorizzazione, Pulizia Calzature, Aria condizionata, Parco e Giardino, Ristorante, Ventilatore, Phon, Ascensore, Baby Sitting, Sala TV, Ristorante Vegetariano, Sauna Privata, Noleggio Biciclette, Cassetta sicurezza, Frigo bar, TV Satellitare, Tavernetta o Tavola Calda, Accettazione Animali Domestici, Fitness e Centro Benessere, TV, Bar, Autorimessa, Accettazione Gruppi, Aria Condizionata con Impianto Centralizzato, Cassaforte, Accesso ad Internet, Sala Lettura, </t>
+  </si>
+  <si>
+    <t>HOTEL MIRAMARE - [CIN:IT041019A1GXMOHQIA]</t>
   </si>
   <si>
     <t>info@miramarehtl.com</t>
   </si>
   <si>
     <t>www.miramarehtl.com</t>
   </si>
   <si>
     <t>via Vittorio Veneto 163</t>
   </si>
   <si>
-    <t xml:space="preserve">Colazione, Aria condizionata, Insonorizzazione, Telefono , Tennis, Ristorante Vegetariano, Cassaforte, Bar, Parcheggio Custodito, Ascensore, Noleggio Biciclette, Vela, Servizio Fotocopie, Ventilatore, Trekking, Fitness e Centro Benessere, Autorimessa, Propria piscina scoperta, Cassetta sicurezza, Salotto in vano separato, Sala TV, Accettazione Animali Domestici, Accesso ad Internet, Mountain Bike, TV, Idromassaggio, Riscaldamento Centralizzato, Bocce, Phon, TV Satellitare, Giochi per Bambini, Animazione, Locale TV, Accettazione Gruppi, Servizio Congressi, Biciclette, Servizio FAX, Riscaldamento, Baby Sitting, Accessibili a persone con disabilità motoria, Sala Lettura, Ping Pong, Solarium, Piano Bar, Idromassaggio riscaldato, Telefono in camera, Palestra, Aria Condizionata con Impianto Centralizzato, Parco e Giardino, Mini Club, Aria condizionata in Locali Comuni, Sauna Privata, Frigo bar, Piscina riscaldata, Ristorante, </t>
-[...2 lines deleted...]
-    <t>OLYMPIA - [CIN:IT041019A1YYWIP8IQ|]</t>
+    <t xml:space="preserve">Mountain Bike, Aria condizionata, Ristorante, Bar, Accettazione Gruppi, Autorimessa, TV Satellitare, Piano Bar, Frigo bar, TV, Cassetta sicurezza, Servizio Fotocopie, Servizio FAX, Bocce, Telefono in camera, Riscaldamento, Salotto in vano separato, Piscina riscaldata, Giochi per Bambini, Solarium, Vela, Parco e Giardino, Insonorizzazione, Propria piscina scoperta, Ping Pong, Idromassaggio riscaldato, Palestra, Aria Condizionata con Impianto Centralizzato, Accettazione Animali Domestici, Fitness e Centro Benessere, Parcheggio Custodito, Phon, Servizio Congressi, Accessibili a persone con disabilità motoria, Colazione, Ascensore, Animazione, Ventilatore, Idromassaggio, Noleggio Biciclette, Sala Lettura, Accesso ad Internet, Cassaforte, Telefono , Locale TV, Mini Club, Baby Sitting, Ristorante Vegetariano, Sala TV, Biciclette, Aria condizionata in Locali Comuni, Tennis, Sauna Privata, Riscaldamento Centralizzato, Trekking, </t>
+  </si>
+  <si>
+    <t>OLYMPIA - [CIN:IT041019A1YYWIP8IQ]</t>
   </si>
   <si>
     <t>info@olimpiagabicce.com</t>
   </si>
   <si>
     <t>www.olimpiagabicce.com</t>
   </si>
   <si>
     <t>via del porto 41</t>
   </si>
   <si>
-    <t xml:space="preserve">Ascensore, Phon, Altri Servizi e Impianti, Aria condizionata in Locali Comuni, Aria Condizionata con Impianto Centralizzato, Bar, Parcheggio Custodito, Accettazione Animali Domestici, Cassetta sicurezza, Servizio FAX, Sala TV, Aria condizionata, Supplemento doppia uso Singola, Telefono in camera, Noleggio Biciclette, Asciugacapelli, Accesso ad Internet, TV, Accettazione Gruppi, Biciclette, Servizio Fotocopie, Ristorante, Ventilatore, Frigo bar, </t>
-[...2 lines deleted...]
-    <t>TRE STELLE - [CIN:IT041019A1YKWUCDG6|]</t>
+    <t xml:space="preserve">Asciugacapelli, Supplemento doppia uso Singola, Accettazione Gruppi, Servizio Fotocopie, Parcheggio Custodito, Telefono in camera, Aria condizionata, Ristorante, Altri Servizi e Impianti, Sala TV, Biciclette, Bar, Accettazione Animali Domestici, Cassetta sicurezza, Frigo bar, Servizio FAX, TV, Ascensore, Phon, Noleggio Biciclette, Accesso ad Internet, Aria Condizionata con Impianto Centralizzato, Aria condizionata in Locali Comuni, Ventilatore, </t>
+  </si>
+  <si>
+    <t>TRE STELLE - [CIN:IT041019A1YKWUCDG6]</t>
   </si>
   <si>
     <t>info@trestellehotel.net</t>
   </si>
   <si>
     <t>www.trestellehotel.net</t>
   </si>
   <si>
     <t>via Gabriele D'Annunzio 12</t>
   </si>
   <si>
-    <t xml:space="preserve">Aria condizionata in Locali Comuni, Ascensore, Phon, TV Satellitare, Parcheggio Custodito, Bar, Ventilatore, Connessione Internet, Colazione, Ristorante, Sala Lettura, Biciclette, TV, Servizio FAX, Sala TV, Cassetta sicurezza, Telefono in camera (Centralino), Accettazione Gruppi, Noleggio Biciclette, </t>
-[...2 lines deleted...]
-    <t>ALBERGO LA PALOMBA - [CIN:IT041028A18T764WQB|]</t>
+    <t xml:space="preserve">Telefono in camera (Centralino), TV Satellitare, Cassetta sicurezza, Servizio FAX, Accettazione Gruppi, Connessione Internet, Noleggio Biciclette, Parcheggio Custodito, TV, Bar, Biciclette, Aria condizionata in Locali Comuni, Sala TV, Sala Lettura, Phon, Ascensore, Colazione, Ventilatore, Ristorante, </t>
+  </si>
+  <si>
+    <t>ALBERGO LA PALOMBA - [CIN:IT041028A18T764WQB]</t>
   </si>
   <si>
     <t>Mondavio</t>
   </si>
   <si>
     <t>info@lapalomba.it</t>
   </si>
   <si>
     <t>www.lapalomba.it</t>
   </si>
   <si>
     <t>borgo Gramsci 13</t>
   </si>
   <si>
-    <t xml:space="preserve">Supplemento letto Aggiunto, Accesso ad Internet, Noleggio Biciclette, Fitness e Centro Benessere, Accesso Mezzi Privati, Asciugacapelli, Accettazione Animali Domestici, Piscina, Accettazione Gruppi, Sala TV, Caffe, TV, Giochi per Bambini, TV Satellitare, Citofono in camera, Somministrazione alimenti, Piscina Scoperta, Trasporto Clienti Stazione, Inglese, Somministrazione alcolici, Self/service-Tavola calda, Solo Pernottamento, Idromassaggio, Camera con balcone, Telefono , Sala Pranzo, Ristorante Vegetariano, Riscaldamento Centralizzato, Aria condizionata, Estintori, Parcheggio non Custodito, Accessibili a persone con disabilità motoria, Biciclette, Frigo bar, Custodia Valori in cassette di sicurezza, Accesso Mezzi Pubblici, Riscaldamento, Servizio Congressi, Salotto in vano separato, Italiano, Tavernetta o Tavola Calda, Propria piscina scoperta, Telefono in camera, Cucina, Telefono in camera (Centralino), Cassetta sicurezza, Mezza Pensione a Persona, Solo Pernottamento a persona, Lampada esterna, Camere Singole, Solarium, Supplemento doppia uso Singola, Ascensore, Ventilatore, Accessibilità all'Ascensore, Visite Guidate, Servizio Fotocopie, Pasti non alloggiati, Negozio Enoteca, Ristorante, Connessione Internet, Francese, Camere Doppie, Colazione, Pensione Completa a Persona, Aria Condizionata con Impianto Centralizzato, Cassaforte, Aria condizionata in Locali Comuni, Parco e Giardino, Supplemento Cane, Collegamento Internet, Pasti, Piscina Scoperta con Idromassaggio, Phon, Pizzeria, Bar, Illuminazione Elettrica, </t>
-[...2 lines deleted...]
-    <t>AUSONIA - [CIN:IT041038A1KCTFMYXO|]</t>
+    <t xml:space="preserve">Estintori, Riscaldamento Centralizzato, Illuminazione Elettrica, Accesso Mezzi Pubblici, Citofono in camera, Inglese, Bar, Accessibilità all'Ascensore, Servizio Fotocopie, Accettazione Gruppi, Self/service-Tavola calda, Pizzeria, TV, Italiano, Propria piscina scoperta, Aria condizionata, Ristorante, Parco e Giardino, Pasti non alloggiati, Negozio Enoteca, Camere Singole, Phon, Noleggio Biciclette, Sala Pranzo, Servizio Congressi, Camera con balcone, Ventilatore, Accessibili a persone con disabilità motoria, Pensione Completa a Persona, Piscina, Ascensore, Colazione, Tavernetta o Tavola Calda, TV Satellitare, Caffe, Supplemento Cane, Piscina Scoperta, Connessione Internet, Cassetta sicurezza, Accettazione Animali Domestici, Frigo bar, Mezza Pensione a Persona, Telefono in camera (Centralino), Asciugacapelli, Parcheggio non Custodito, Somministrazione alcolici, Supplemento doppia uso Singola, Somministrazione alimenti, Custodia Valori in cassette di sicurezza, Piscina Scoperta con Idromassaggio, Collegamento Internet, Camere Doppie, Supplemento letto Aggiunto, Telefono in camera, Riscaldamento, Biciclette, Salotto in vano separato, Francese, Ristorante Vegetariano, Lampada esterna, Cassaforte, Aria Condizionata con Impianto Centralizzato, Accesso Mezzi Privati, Fitness e Centro Benessere, Telefono , Accesso ad Internet, Visite Guidate, Cucina, Sala TV, Solo Pernottamento, Trasporto Clienti Stazione, Aria condizionata in Locali Comuni, Pasti, Giochi per Bambini, Solarium, Solo Pernottamento a persona, Idromassaggio, </t>
+  </si>
+  <si>
+    <t>AUSONIA - [CIN:IT041038A1KCTFMYXO]</t>
   </si>
   <si>
     <t>Monte Porzio</t>
   </si>
   <si>
     <t>2 Stelle</t>
   </si>
   <si>
     <t>info@hotelristoranteausonia.it</t>
   </si>
   <si>
     <t>www.hotelristoranteausonia.it</t>
   </si>
   <si>
     <t>Viale Cante di Montevecchio 43</t>
   </si>
   <si>
-    <t xml:space="preserve">Parcheggio non Custodito, Riscaldamento, Telefono , Mezza Pensione a Persona, Italiano, Aria Condizionata con Impianto non Centralizzato, TV, Connessione Internet, Aria condizionata in Locali Comuni, Pensione Completa a Persona, Ristorante, Parco e Giardino, Accettazione Gruppi, Riscaldamento Centralizzato, Aria condizionata, Telefono in camera, Supplemento doppia uso Singola, Collegamento Internet, Bar, Noleggio altri Servizi o Attrez.-Specificare, Pasti non alloggiati, Giochi per Bambini, </t>
-[...2 lines deleted...]
-    <t>HOTEL BRAMANTE &amp; SPA - [CIN:IT041066A1UJDQOCPG|]</t>
+    <t xml:space="preserve">Riscaldamento, Aria condizionata in Locali Comuni, Telefono in camera, Mezza Pensione a Persona, Parco e Giardino, Pasti non alloggiati, Pensione Completa a Persona, Accettazione Gruppi, Italiano, Noleggio altri Servizi o Attrez.-Specificare, Ristorante, Aria condizionata, Connessione Internet, Telefono , Parcheggio non Custodito, Supplemento doppia uso Singola, Riscaldamento Centralizzato, Aria Condizionata con Impianto non Centralizzato, Collegamento Internet, TV, Bar, Giochi per Bambini, </t>
+  </si>
+  <si>
+    <t>HOTEL BRAMANTE &amp; SPA - [CIN:IT041066A1UJDQOCPG]</t>
   </si>
   <si>
     <t>Urbania</t>
   </si>
   <si>
     <t>amministrazione@hotelbramantespa.it</t>
   </si>
   <si>
     <t>www.hotelbramantespa.it</t>
   </si>
   <si>
     <t>Via Roma 92/94</t>
   </si>
   <si>
-    <t xml:space="preserve">Telefono in camera, Sauna Privata, Parco e Giardino, Aria condizionata in Locali Comuni, Servizio Congressi, Sala Lettura, Ristorante, Custodia Valori in cassette di sicurezza, Aria Condizionata con Impianto non Centralizzato, Ascensore, Parcheggio Custodito, Bar, Trasporto Clienti Stazione, Riscaldamento, Fitness e Centro Benessere, Accettazione Gruppi, Sala TV, Accessibili a persone con disabilità motoria, Asciugacapelli, TV, </t>
-[...2 lines deleted...]
-    <t>HOTEL VILLA QUIETE - [CIN:IT043026A1QQPXWUSN|]</t>
+    <t xml:space="preserve">Fitness e Centro Benessere, Sala Lettura, Ristorante, Parco e Giardino, Sauna Privata, Sala TV, Custodia Valori in cassette di sicurezza, Aria Condizionata con Impianto non Centralizzato, Asciugacapelli, Accettazione Gruppi, Servizio Congressi, Accessibili a persone con disabilità motoria, Riscaldamento, Telefono in camera, Parcheggio Custodito, Trasporto Clienti Stazione, Aria condizionata in Locali Comuni, TV, Bar, Ascensore, </t>
+  </si>
+  <si>
+    <t>HOTEL VILLA QUIETE - [CIN:IT043026A1QQPXWUSN]</t>
   </si>
   <si>
     <t>Montecassiano</t>
   </si>
   <si>
     <t>info@villaquiete.it</t>
   </si>
   <si>
     <t>www.villaquiete.it</t>
   </si>
   <si>
     <t>localita' Valle Cascia 6</t>
   </si>
   <si>
-    <t xml:space="preserve">Radio, Cassaforte, Lavatura e Stiratura Biancheria, Bar, Ascensore, Telefono in camera, Pulizia Calzature, Aria condizionata, Autorimessa, Accessibili a persone con disabilità motoria, Sala Lettura, Riscaldamento, Accettazione Gruppi, Frigo bar, Ristorante, Trasporto Clienti Stazione, Baby Sitting, TV, Sala TV, Accettazione Animali Domestici, Aria Condizionata con Impianto Centralizzato, Parco e Giardino, </t>
-[...2 lines deleted...]
-    <t>HOTEL SANS SOUCI - [CIN:IT041019A1IR3LI7TA|]</t>
+    <t xml:space="preserve">Sala Pranzo, Somministrazione bevande, Piscina, Ascensore, Noleggio Biciclette, Colazione, Autorimessa, TV, Accettazione Gruppi, Bar, Francese, Telefono in camera, Lampada esterna, Supplemento letto Aggiunto, Camere Doppie, Salotto in vano separato, Riscaldamento, Riscaldamento Centralizzato, Parcheggio non Custodito, Estintori, Custodia Valori in cassette di sicurezza, Citofono in camera, Mezza Pensione a Persona, Lavatura e Stiratura Biancheria, Somministrazione alimenti, Trasporto Clienti Stazione, Pasti, Biciclette, Ristorante Vegetariano, Pulizia Calzature, Aria condizionata in Locali Comuni, Marchio di Qualità, Idromassaggio riscaldato, Telefono in camera (Centralino), Supplemento doppia uso Singola, Baby Sitting, Sauna Privata, Sala TV, Aria Condizionata con Impianto Centralizzato, Telefono , Cassaforte, Sala Lettura, Accessibilità all'Ascensore, Idromassaggio, Radio, Asciugacapelli, Solarium, Bus Navetta, Phon, Servizio Congressi, Camere Singole, Servizio Fotocopie, Supplemento Cane, Accettazione Animali Domestici, Pensione Completa a Persona, Accessibili a persone con disabilità motoria, Frigo bar, Connessione Internet, Italiano, Pasti non alloggiati, Illuminazione Elettrica, Inglese, Propria piscina scoperta, Ristorante, Parco e Giardino, Aria condizionata, </t>
+  </si>
+  <si>
+    <t>HOTEL SANS SOUCI - [CIN:IT041019A1IR3LI7TA]</t>
   </si>
   <si>
     <t>sanssouci@parkhotels.it</t>
   </si>
   <si>
     <t>www.parkhotels.it/sanssouci</t>
   </si>
   <si>
     <t>viale Mare 9</t>
   </si>
   <si>
-    <t xml:space="preserve">Italiano, Solarium, Supplemento doppia uso Singola, Parco e Giardino, Ristorante, Sauna Privata, Mini Club, Ping Pong, Sala Lettura, Parcheggio non Custodito, Propria piscina scoperta, Pay TV, Accessibili a persone con disabilità motoria, Noleggio Biciclette, Riscaldamento, Servizio Congressi, Biciclette, Asciugacapelli, Piscina, Servizio Fotocopie, Baby Sitting, Frigo bar, Piscina riscaldata, Custodia Valori in cassette di sicurezza, Accettazione Gruppi, Pasti, Ascensore, Animazione, Bar, Lavatura e Stiratura Biancheria, Idromassaggio riscaldato, Telefono in camera, Collegamento Internet, TV, Supplemento letto Aggiunto, Accesso ad Internet, Accettazione Animali Domestici, Cassetta sicurezza, Sala TV, Somministrazione bevande, Spiaggia Convenzionata, TV Satellitare, Giochi per Bambini, Camera con balcone vista mare., Phon, Telefono , Tennis, Francese, Piscina Coperta, Camere Doppie, Tedesco, Connessione Internet, Ristorante Vegetariano, Cassaforte, Aria Condizionata con Impianto non Centralizzato, Idromassaggio, Supplemento Cane, Estintori, Colazione, Golf, Somministrazione alcolici, Inglese, Locale TV, Solo Pernottamento, Sala Pranzo, Camera con balcone, Aria condizionata, </t>
-[...2 lines deleted...]
-    <t>HOTEL IMPERIAL - [CIN:IT041013A1B73BCZ4U|]</t>
+    <t xml:space="preserve">Accessibili a persone con disabilità motoria, Solarium, Idromassaggio, Camera con balcone vista mare., Piscina Coperta, Sala Pranzo, Giochi per Bambini, Piscina riscaldata, Somministrazione bevande, Noleggio Biciclette, Parcheggio non Custodito, Supplemento doppia uso Singola, Pay TV, Aria Condizionata con Impianto non Centralizzato, Estintori, Ristorante, Golf, Idromassaggio riscaldato, Inglese, Accesso ad Internet, Locale TV, Mini Club, Sala Lettura, Telefono , Cassaforte, TV Satellitare, Frigo bar, Connessione Internet, Cassetta sicurezza, Phon, Camera con balcone, Piscina, Servizio Congressi, Ascensore, Colazione, Animazione, Sauna Privata, Baby Sitting, Biciclette, Tennis, Sala TV, Ristorante Vegetariano, Solo Pernottamento, Italiano, Somministrazione alcolici, Ping Pong, Parco e Giardino, Asciugacapelli, Lavatura e Stiratura Biancheria, Aria condizionata, Propria piscina scoperta, Custodia Valori in cassette di sicurezza, Servizio Fotocopie, Supplemento Cane, Bar, Accettazione Gruppi, TV, Accettazione Animali Domestici, Telefono in camera, Camere Doppie, Pasti, Supplemento letto Aggiunto, Spiaggia Convenzionata, Riscaldamento, Francese, Tedesco, Collegamento Internet, </t>
+  </si>
+  <si>
+    <t>HOTEL IMPERIAL - [CIN:IT041013A1B73BCZ4U]</t>
   </si>
   <si>
     <t>Fano</t>
   </si>
   <si>
     <t>info@hotel-imperial.it</t>
   </si>
   <si>
     <t>www.hotel-imperial.it</t>
   </si>
   <si>
     <t>via faa' di bruno 119</t>
   </si>
   <si>
-    <t xml:space="preserve">Supplemento Vano Soggiorno, Aria condizionata, Insonorizzazione, Telefono , Camera con balcone, Bocce, Locale Ricovero, Estintori, Sala Pranzo, Riscaldamento Centralizzato, Colazione, Biblioteca, Mini Club, Francese, Aria Condizionata con Impianto Centralizzato, Connessione Internet, Spiaggia Riservata, Parco e Giardino, Aria Condizionata con Impianto non Centralizzato, Cassaforte, Supplemento Cane, Pensione Completa a Persona, Tedesco, Camere Doppie, Aria condizionata in Locali Comuni, Somministrazione alimenti, TV Satellitare, Giochi per Bambini, Piscina Scoperta, Locale TV, Inglese, Trasporto Clienti Stazione, Somministrazione alcolici, Riscaldamento, Piscina, Noleggio Pattino, Accettazione Gruppi, Baby Sitting, Parcheggio non Custodito, Sala Lettura, Biciclette, Accessibili a persone con disabilità motoria, Ping Pong, Spagnolo, Accesso ad Internet, Campo da Beach-Tennis, TV, Cassetta sicurezza, Supplemento letto Aggiunto, Accettazione Animali Domestici, Sala TV, Noleggio Biciclette, Accesso Mezzi Privati, Asciugacapelli, Altri Servizi e Impianti, Spiaggia Convenzionata, Bar, Piscina Scoperta con Idromassaggio, Parcheggio Custodito, Posta, Pasti, Phon, Collegamento Internet, Lavatura e Stiratura Biancheria, Camera con balcone vista mare., Animazione, Illuminazione Elettrica, Ascensore, Salotto in vano separato, Telefono in camera, Cucina, Somministrazione bevande, Supplemento doppia uso Singola, Italiano, Servizio FAX, Sala Giochi, Pale, Propria piscina scoperta, Noleggio Pedalò, Mezza Pensione a Persona, Accessibilità all'Ascensore, Custodia e Sistemazione Attrezzature Private, Canoe, Ventilatore, Marchio di Qualità, Ristorante, Beach Volley, Frigo bar, Noleggio altri Servizi o Attrez.-Specificare, Custodia Valori in cassette di sicurezza, Attrezzi Pronto Soccorso, Servizio Fotocopie, </t>
-[...2 lines deleted...]
-    <t>HOTEL RISTORANTE LE GROTTE - [CIN:IT042020A1J3V4PHQ8|]</t>
+    <t xml:space="preserve">Aria Condizionata con Impianto non Centralizzato, Inglese, Noleggio altri Servizi o Attrez.-Specificare, Pale, Estintori, Riscaldamento Centralizzato, Illuminazione Elettrica, Insonorizzazione, Servizio Fotocopie, TV, Bar, Accettazione Gruppi, Accessibilità all'Ascensore, Custodia e Sistemazione Attrezzature Private, Posta, Somministrazione bevande, Camera con balcone vista mare., Giochi per Bambini, Propria piscina scoperta, Ping Pong, Parco e Giardino, Italiano, Altri Servizi e Impianti, Aria condizionata, Ristorante, Attrezzi Pronto Soccorso, Custodia Valori in cassette di sicurezza, Somministrazione alcolici, Supplemento doppia uso Singola, Campo da Beach-Tennis, Somministrazione alimenti, Asciugacapelli, Parcheggio non Custodito, Mezza Pensione a Persona, Lavatura e Stiratura Biancheria, Riscaldamento, Parcheggio Custodito, Supplemento letto Aggiunto, Spiaggia Convenzionata, Telefono in camera, Bocce, Sala Giochi, Collegamento Internet, Piscina Scoperta con Idromassaggio, Camere Doppie, Colazione, Beach Volley, Piscina, Accessibili a persone con disabilità motoria, Ventilatore, Pensione Completa a Persona, Animazione, Ascensore, TV Satellitare, Biblioteca, Frigo bar, Connessione Internet, Cassetta sicurezza, Piscina Scoperta, Noleggio Pattino, Supplemento Cane, Accettazione Animali Domestici, Servizio FAX, Francese, Biciclette, Tedesco, Marchio di Qualità, Salotto in vano separato, Sala TV, Locale Ricovero, Aria condizionata in Locali Comuni, Baby Sitting, Pasti, Trasporto Clienti Stazione, Canoe, Mini Club, Cucina, Noleggio Pedalò, Spiaggia Riservata, Accesso ad Internet, Cassaforte, Telefono , Sala Lettura, Locale TV, Accesso Mezzi Privati, Aria Condizionata con Impianto Centralizzato, Spagnolo, Noleggio Biciclette, Camera con balcone, Sala Pranzo, Phon, Supplemento Vano Soggiorno, </t>
+  </si>
+  <si>
+    <t>HOTEL RISTORANTE LE GROTTE - [CIN:IT042020A1J3V4PHQ8]</t>
   </si>
   <si>
     <t>Genga</t>
   </si>
   <si>
     <t>info@hotellegrotte.it</t>
   </si>
   <si>
     <t>www.hotellegrotte.it</t>
   </si>
   <si>
     <t>loc. Pontebovesecco 14</t>
   </si>
   <si>
-    <t xml:space="preserve">Giochi per Bambini, Aria condizionata, Ristorante, Radio, IMPATTO AMBIENTALE: CERTIFICAZIONE ECOLABEL, Telefono in camera, Cassetta sicurezza, TV, Spagnolo, Italiano, Riscaldamento, Fitness e Centro Benessere, Marchio di Qualità, Piscina Scoperta con Idromassaggio, Frigo bar, Inglese, Francese, </t>
-[...2 lines deleted...]
-    <t>LA CIPOLLA D'ORO - [CIN:IT043043B9M3KS9P3B|]</t>
+    <t xml:space="preserve">Telefono in camera, Riscaldamento, Cassetta sicurezza, IMPATTO AMBIENTALE: CERTIFICAZIONE ECOLABEL, Frigo bar, TV, Fitness e Centro Benessere, Ristorante, Aria condizionata, Italiano, Marchio di Qualità, Piscina Scoperta con Idromassaggio, Francese, Giochi per Bambini, Radio, Spagnolo, Inglese, </t>
+  </si>
+  <si>
+    <t>LA CIPOLLA D'ORO - [CIN:IT043043B9M3KS9P3B]</t>
   </si>
   <si>
     <t>Potenza Picena</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>info@cipolladoro.it</t>
   </si>
   <si>
     <t>www.cipolladoro.it</t>
   </si>
   <si>
     <t>contrada san girio 33</t>
   </si>
   <si>
-    <t xml:space="preserve">Giochi per Bambini, Riscaldamento, TV, Colazione, Parco e Giardino, Accesso Mezzi Privati, Italiano, Inglese, Pizzeria, Parcheggio non Custodito, Ristorante, Accettazione Gruppi, </t>
-[...2 lines deleted...]
-    <t>AGRITURISMO L' OLMO DI CASIGLIANO - [CIN:IT043011B5DYJQXQMK|]</t>
+    <t xml:space="preserve">Giochi per Bambini, Parco e Giardino, Accesso Mezzi Privati, Riscaldamento, Colazione, Ristorante, Accettazione Gruppi, Parcheggio non Custodito, Inglese, Italiano, TV, Pizzeria, </t>
+  </si>
+  <si>
+    <t>AGRITURISMO L' OLMO DI CASIGLIANO - [CIN:IT043011B5DYJQXQMK]</t>
   </si>
   <si>
     <t>Cessapalombo</t>
   </si>
   <si>
     <t>info@olmodicasigliano.it</t>
   </si>
   <si>
     <t>www.olmodicasigliano.it</t>
   </si>
   <si>
     <t>LOCALITA' CASIGLIANO 1</t>
   </si>
   <si>
-    <t xml:space="preserve">Radio, oleaginoso, Calcetto, Accesso ad Internet, Inglese, Servizi igienici, viticolo, Ping Pong, Bocce, cerealicolo, TV, Telefono abilitato alla chiamata diretta, Cucina in vano separato, Servizi igienici (lavabo WC), Piscina, Lavatura e Stiratura Biancheria, Attrezzatura per soggiorno all'aperto, Mountain Bike, Sala Lettura, Pallavolo, Parco e Giardino, Telefono in camera (Centralino), Trekking, Acqua calda e fredda, Ventilatore, Bosco, Giochi per Bambini, Sala TV, Collegamento Internet, Accessibili a persone con disabilità motoria, Propria piscina scoperta, Riscaldamento, Italiano, Ascensore, Telefono , </t>
-[...2 lines deleted...]
-    <t>LA LOCANDA DEI CAVALIERI - [CIN:IT043013B9SZBX26Q2|]</t>
+    <t xml:space="preserve">Telefono , Inglese, Acqua calda e fredda, Parco e Giardino, Ping Pong, Asciugacapelli, Servizi igienici (lavabo WC), Attrezzatura per soggiorno all'aperto, Lavatura e Stiratura Biancheria, Ventilatore, cerealicolo, Sala TV, Giochi per Bambini, Ascensore, Propria piscina scoperta, Piscina Scoperta, Bocce, Trekking, Servizi igienici, Collegamento Internet, Phon, Italiano, Telefono abilitato alla chiamata diretta, Cucina in vano separato, Accesso ad Internet, oleaginoso, viticolo, Mountain Bike, Riscaldamento, Parcheggio non Custodito, Piscina, Calcetto, Radio, Accettazione Animali Domestici, Telefono in camera (Centralino), TV, Bosco, Sala Lettura, Pallavolo, altre colture arboree, Accessibili a persone con disabilità motoria, </t>
+  </si>
+  <si>
+    <t>LA LOCANDA DEI CAVALIERI - [CIN:IT043013B9SZBX26Q2]</t>
   </si>
   <si>
     <t>Civitanova Marche</t>
   </si>
   <si>
     <t>gianluca.bindelli@gmail.com</t>
   </si>
   <si>
     <t>locandadeicavalieri.com</t>
   </si>
   <si>
     <t>Via Gastone Corti 48</t>
   </si>
   <si>
-    <t>BORGO LANCIANO - [CIN:IT043009A1YJLTJ9Y3|]</t>
+    <t>BORGO LANCIANO - [CIN:IT043009A1YJLTJ9Y3]</t>
   </si>
   <si>
     <t>Castelraimondo</t>
   </si>
   <si>
     <t>amministrazione@borgolanciano.it</t>
   </si>
   <si>
     <t>www.borgolanciano.it</t>
   </si>
   <si>
     <t>localita' Lanciano 58</t>
   </si>
   <si>
-    <t xml:space="preserve">Asciugacapelli, Accettazione Gruppi, Lavatura e Stiratura Biancheria, Riscaldamento Centralizzato, Estintori, Altri Servizi e Impianti, Phon, Somministrazione alimenti, Trasporto Clienti Stazione, Somministrazione alcolici, Attrezzi Pronto Soccorso, Servizio Fotocopie, Frigo bar, Ristorante, Custodia Valori in cassette di sicurezza, Noleggio altri Servizi o Attrez.-Specificare, Radio, Cassetta sicurezza, Somministrazione bevande, Servizio Congressi, Sala Lettura, Riscaldamento, Bar, Supplemento doppia uso Singola, Collegamento Internet, Telefono in camera, Aria Condizionata con Impianto Centralizzato, Parco e Giardino, Aria condizionata in Locali Comuni, Aria condizionata, Telefono , Insonorizzazione, Accesso Mezzi Privati, Cassaforte, Servizio FAX, TV, Supplemento letto Aggiunto, </t>
-[...2 lines deleted...]
-    <t>RESIDENCE STELLA MARINA - [CIN:IT044017B4RN5Y6OO2|]</t>
+    <t xml:space="preserve">Aria condizionata, Insonorizzazione, Ristorante, Noleggio altri Servizi o Attrez.-Specificare, Radio, Somministrazione alimenti, Custodia Valori in cassette di sicurezza, Lavatura e Stiratura Biancheria, Attrezzi Pronto Soccorso, Parco e Giardino, Somministrazione alcolici, Asciugacapelli, Altri Servizi e Impianti, Servizio Congressi, Phon, Estintori, Supplemento doppia uso Singola, Riscaldamento Centralizzato, Trasporto Clienti Stazione, Telefono in camera, Aria condizionata in Locali Comuni, Riscaldamento, Supplemento letto Aggiunto, Collegamento Internet, TV, Accettazione Gruppi, Servizio Fotocopie, Bar, Accesso Mezzi Privati, Aria Condizionata con Impianto Centralizzato, Telefono , Cassaforte, Sala Lettura, Frigo bar, Cassetta sicurezza, Servizio FAX, Somministrazione bevande, </t>
+  </si>
+  <si>
+    <t>RESIDENCE STELLA MARINA - [CIN:IT044017B4RN5Y6OO2]</t>
   </si>
   <si>
     <t>Cupra Marittima</t>
   </si>
   <si>
     <t>info@residencecupra.it</t>
   </si>
   <si>
     <t>www.stellamarinavacanze.it</t>
   </si>
   <si>
     <t>via Cesare Battisti 7a, 7b</t>
   </si>
   <si>
-    <t xml:space="preserve">Aria Condizionata con Impianto Centralizzato, Lavatura e Stiratura Biancheria, Asciugacapelli, Accettazione Gruppi, Noleggio altri Servizi o Attrez.-Specificare, Acqua calda e fredda, TV, Spiaggia Convenzionata, Cucina in vano separato, Servizi igienici, Attrezzatura per soggiorno all'aperto, Spagnolo, Inglese, </t>
-[...2 lines deleted...]
-    <t>IL NIDO DEL FALCO - [CIN:IT043032B9CDEERYFD|]</t>
+    <t xml:space="preserve">Acqua calda e fredda, Noleggio altri Servizi o Attrez.-Specificare, Servizi igienici, Inglese, Attrezzatura per soggiorno all'aperto, Aria Condizionata con Impianto Centralizzato, Asciugacapelli, Spagnolo, Lavatura e Stiratura Biancheria, TV, Accettazione Gruppi, Cucina in vano separato, Spiaggia Convenzionata, </t>
+  </si>
+  <si>
+    <t>IL NIDO DEL FALCO - [CIN:IT043032B9CDEERYFD]</t>
   </si>
   <si>
     <t>Monte San Martino</t>
   </si>
   <si>
     <t>info@ilnidodelfalco.com</t>
   </si>
   <si>
     <t>http://www.ilnidodelfalco.com</t>
   </si>
   <si>
     <t>contrada Molino 93</t>
   </si>
   <si>
-    <t xml:space="preserve">Camere Singole, Colazione, Solo Pernottamento, Spagnolo, Accettazione Gruppi, Biciclette, Camera con balcone, Bosco, Smaltimento Rifiuti, TV Satellitare, Phon, Piscina, Locale Ricovero, Ventilatore, Cucina, Attrezzi Pronto Soccorso, Italiano, Parco e Giardino, Tedesco, Accesso Mezzi Privati, Noleggio Biciclette, Accettazione Animali Domestici, Collegamento Internet, Inglese, Accesso ad Internet, TV, Accesso Mezzi Pubblici, Francese, Supplemento Cane, Corsi di Artigianato locale, Visite Guidate, Estintori, Solarium, Supplemento letto Aggiunto, Connessione Internet, Caffe, Camere Doppie, Mountain Bike, Rifiuti , Parcheggio non Custodito, Sala TV, Supplemento Vano Soggiorno, Accessibili a persone con disabilità motoria, Supplemento doppia uso Singola, Propria piscina scoperta, Asciugacapelli, Piscina Scoperta, Riscaldamento, </t>
-[...2 lines deleted...]
-    <t>COUNTRY HOUSE I MORI - [CIN:IT043012B9H6KLAA5X|]</t>
+    <t xml:space="preserve">Camera con balcone, Spagnolo, Supplemento letto Aggiunto, Sala TV, Parco e Giardino, Italiano, Collegamento Internet, TV, Connessione Internet, Inglese, Tedesco, Parcheggio non Custodito, Ventilatore, TV Satellitare, Locale Ricovero, Piscina Scoperta, Piscina, Cucina, Supplemento Cane, Bosco, Corsi di Artigianato locale, Rifiuti , Francese, Accesso ad Internet, Mountain Bike, Supplemento Vano Soggiorno, Visite Guidate, Solo Pernottamento, Colazione, Noleggio Biciclette, Supplemento doppia uso Singola, Accesso Mezzi Pubblici, Smaltimento Rifiuti, Accessibili a persone con disabilità motoria, Estintori, Camere Doppie, Biciclette, Propria piscina scoperta, Accesso Mezzi Privati, Accettazione Animali Domestici, Riscaldamento, Asciugacapelli, Attrezzi Pronto Soccorso, Phon, Caffe, Camere Singole, Accettazione Gruppi, Solarium, Idromassaggio, </t>
+  </si>
+  <si>
+    <t>COUNTRY HOUSE I MORI - [CIN:IT043012B9H6KLAA5X]</t>
   </si>
   <si>
     <t>Cingoli</t>
   </si>
   <si>
     <t>info@imori.net</t>
   </si>
   <si>
     <t>www.imori.net</t>
   </si>
   <si>
     <t>localita' Pettovallone 1</t>
   </si>
   <si>
-    <t xml:space="preserve">Solo Pernottamento, Altri Servizi e Impianti, Colazione, Trasporto Clienti Stazione, Giochi per Bambini, Pensione Completa a Persona, Servizio FAX, Partecipazione Attività Agricole, Riscaldamento, Asciugacapelli, Accesso Mezzi Privati, Lavatura e Stiratura Biancheria, Camper Service, Accessibili a persone con disabilità motoria, Calcetto, Supplemento doppia uso Singola, Somministrazione bevande, Somministrazione alimenti, Ventilatore, Cucina, Attrezzi Pronto Soccorso, Cassaforte, Parcheggio non Custodito, Accettazione Animali Domestici, Phon, Accettazione Gruppi, Altre attività sportive, Noleggio altri Servizi o Attrez.-Specificare, Rimessaggio Caravan, Estintori, Telefono , Mezza Pensione a Persona, Telefono in camera (Centralino), Noleggio articoli sportivi, TV, Parco e Giardino, Collegamento Internet, Visite Guidate, Posta, Servizio Fotocopie, Bocce, Mountain Bike, Trekking, Accesso ad Internet, Camere Doppie, Noleggio Biciclette, </t>
-[...2 lines deleted...]
-    <t>ALBERGO SHANTI HOUSE - [CIN:IT042031A15KTAHQNY|]</t>
+    <t xml:space="preserve">Colazione, Solo Pernottamento, Telefono in camera (Centralino), Cucina, Noleggio articoli sportivi, Servizio FAX, Altri Servizi e Impianti, Accesso ad Internet, Somministrazione alimenti, Mezza Pensione a Persona, Giochi per Bambini, Altre attività sportive, Trekking, Parco e Giardino, Accettazione Animali Domestici, Partecipazione Attività Agricole, Accesso Mezzi Privati, Accettazione Gruppi, Bocce, Somministrazione bevande, Servizio Fotocopie, Cassaforte, Attrezzi Pronto Soccorso, Parcheggio non Custodito, Camper Service, Phon, Ventilatore, Accessibili a persone con disabilità motoria, Pensione Completa a Persona, Estintori, Asciugacapelli, Lavatura e Stiratura Biancheria, Mountain Bike, Calcetto, Noleggio altri Servizi o Attrez.-Specificare, Trasporto Clienti Stazione, Rimessaggio Caravan, TV, Collegamento Internet, Telefono , Riscaldamento, Camere Doppie, Posta, Supplemento doppia uso Singola, Visite Guidate, Noleggio Biciclette, </t>
+  </si>
+  <si>
+    <t>ALBERGO SHANTI HOUSE - [CIN:IT042031A15KTAHQNY]</t>
   </si>
   <si>
     <t>Morro d'Alba</t>
   </si>
   <si>
     <t>info@shantihousedalmago.com</t>
   </si>
   <si>
     <t>www.shantihousedalmago.it</t>
   </si>
   <si>
     <t>Via Fosso Roberti 1</t>
   </si>
   <si>
-    <t xml:space="preserve">Accesso ad Internet, Partecipazione Attività Agricole, Cassaforte, Mountain Bike, TV, Supplemento letto Aggiunto, Somministrazione bevande, Supplemento doppia uso Singola, Frigo bar, Visite Guidate, Attrezzi Pronto Soccorso, Colazione, Connessione Internet, Aria condizionata in Locali Comuni, Aria Condizionata con Impianto Centralizzato, Parco e Giardino, Telefono , Telefono in camera (Centralino), Aria condizionata, Insonorizzazione, Camera con balcone, Percorso Vita, Phon, Piscina Scoperta, Inglese, Spiaggia Convenzionata, Cassetta sicurezza, Asciugacapelli, Equitazione, Sala Lettura, Riscaldamento, Accettazione Gruppi, </t>
-[...2 lines deleted...]
-    <t>LA CASA DEGLI GNOMI - [CIN:IT109029B535F6NXSE|]</t>
+    <t xml:space="preserve">Supplemento letto Aggiunto, Percorso Vita, Accettazione Gruppi, TV, Piscina Scoperta, Accesso ad Internet, Cassetta sicurezza, Cassaforte, Frigo bar, Connessione Internet, Aria Condizionata con Impianto Centralizzato, Sala Lettura, Telefono , Spiaggia Convenzionata, Riscaldamento, Partecipazione Attività Agricole, Aria condizionata in Locali Comuni, Visite Guidate, Somministrazione bevande, Equitazione, Insonorizzazione, Aria condizionata, Inglese, Phon, Camera con balcone, Colazione, Telefono in camera (Centralino), Supplemento doppia uso Singola, Attrezzi Pronto Soccorso, Asciugacapelli, Parco e Giardino, Mountain Bike, </t>
+  </si>
+  <si>
+    <t>LA CASA DEGLI GNOMI - [CIN:IT109029B535F6NXSE]</t>
   </si>
   <si>
     <t>Ortezzano</t>
   </si>
   <si>
     <t>info@lacasadeglignomi.net</t>
   </si>
   <si>
     <t>www.lacasadeglignomi.net</t>
   </si>
   <si>
     <t>contrada Canali 9</t>
   </si>
   <si>
-    <t xml:space="preserve">Riscaldamento, Italiano, TV, Attrezzatura per soggiorno all'aperto, altre colture arboree, Servizi igienici (lavabo WC), Inglese, Servizi igienici, Partecipazione Attività Agricole, viticolo, Francese, Tennis, Accettazione Animali Domestici, Giochi per Bambini, Accettazione Gruppi, olivicolo, Acqua calda e fredda, cerealicolo, Asciugacapelli, Pronto Soccorso, </t>
-[...2 lines deleted...]
-    <t>AGRITURISMO MIRALBELLO - [CIN:IT041054B5QXBK3ISY|]</t>
+    <t xml:space="preserve">Francese, Accettazione Gruppi, viticolo, Riscaldamento, Acqua calda e fredda, Servizi igienici (lavabo WC), Asciugacapelli, Italiano, Giochi per Bambini, Tennis, Attrezzatura per soggiorno all'aperto, Pronto Soccorso, cerealicolo, Accettazione Animali Domestici, altre colture arboree, Inglese, Servizi igienici, TV, Partecipazione Attività Agricole, olivicolo, </t>
+  </si>
+  <si>
+    <t>AGRITURISMO MIRALBELLO - [CIN:IT041054B5QXBK3ISY]</t>
   </si>
   <si>
     <t>San Lorenzo in Campo</t>
   </si>
   <si>
     <t>info@agriturismomiralbello.it</t>
   </si>
   <si>
     <t>www.agriturismomiralbello.it</t>
   </si>
   <si>
     <t>via Mazzalaio 36/A</t>
   </si>
   <si>
-    <t xml:space="preserve">Accesso Mezzi Privati, Accettazione Animali Domestici, Calcetto, Connessione Internet, Supplemento letto Aggiunto, Phon, Somministrazione alimenti, Propria piscina scoperta, Servizi igienici (lavabo WC), Spagnolo, Italiano, Riscaldamento, Mountain Bike, Estintori, Aria condizionata, Lavatura e Stiratura Biancheria, Solo Pernottamento, Piscina, Collegamento Internet, Pallacanestro, Riscaldamento Centralizzato, Camere Doppie, Acqua calda e fredda, TV, Asciugacapelli, Rifiuti , Illuminazione Elettrica, Parco e Giardino, Accettazione Gruppi, Giochi per Bambini, Aria Condizionata con Impianto non Centralizzato, Cucina in vano separato, Piscina Scoperta, Angolo cottura, Somministrazione bevande, Parcheggio non Custodito, Bocce, Accesso ad Internet, Biciclette, Servizi igienici, Macchine lavabiancheria, Biliardo, Inglese, </t>
-[...2 lines deleted...]
-    <t>AGRITURISMO COPPO 1873 di Marchetti Luigina - [CIN:IT044032B5DSVJPH5V|]</t>
+    <t xml:space="preserve">Accettazione Gruppi, Riscaldamento, Mountain Bike, Solo Pernottamento, Parcheggio non Custodito, Macchine lavabiancheria, Piscina, Illuminazione Elettrica, Camere Doppie, Aria condizionata, Spagnolo, Asciugacapelli, Italiano, Pallacanestro, Supplemento letto Aggiunto, Somministrazione alimenti, Calcetto, Rifiuti , Servizi igienici, Collegamento Internet, Connessione Internet, Piscina Scoperta, Bocce, Phon, Somministrazione bevande, Biliardo, Aria Condizionata con Impianto non Centralizzato, Accettazione Animali Domestici, Propria piscina scoperta, Acqua calda e fredda, Parco e Giardino, Inglese, Lavatura e Stiratura Biancheria, Servizi igienici (lavabo WC), Biciclette, Angolo cottura, Giochi per Bambini, TV, Riscaldamento Centralizzato, Accesso ad Internet, Accesso Mezzi Privati, Cucina in vano separato, Estintori, </t>
+  </si>
+  <si>
+    <t>AGRITURISMO COPPO 1873 di Marchetti Luigina - [CIN:IT044032B5DSVJPH5V]</t>
   </si>
   <si>
     <t>Montalto delle Marche</t>
   </si>
   <si>
     <t>claudialucci@hotmail.it</t>
   </si>
   <si>
     <t>www.fattoriamarchetti.it</t>
   </si>
   <si>
     <t>c.da Maliscia 50/1</t>
   </si>
   <si>
-    <t xml:space="preserve">Idromassaggio, Sala Pranzo, Riscaldamento con Stufa, Supplemento doppia uso Singola, Accettazione Animali Domestici, Supplemento Cane, Telefono , foraggero, Parcheggio non Custodito, TV, cerealicolo, Camera con balcone, Servizi igienici (lavabo WC), suinicolo, Riscaldamento, avi-cunicolo, Servizi igienici, viticolo, Partecipazione Attività Agricole, Supplemento letto Aggiunto, Mezza Pensione a Persona, Parco e Giardino, Acqua calda e fredda, Pensione Completa a Persona, olivicolo, Riscaldamento Centralizzato, ovino-caprino, </t>
+    <t xml:space="preserve">Servizi igienici, Sala Pranzo, cerealicolo, Supplemento letto Aggiunto, TV, Riscaldamento Centralizzato, Partecipazione Attività Agricole, Pensione Completa a Persona, Idromassaggio, Parco e Giardino, Telefono , Accettazione Animali Domestici, ovino-caprino, Supplemento doppia uso Singola, Acqua calda e fredda, Camera con balcone, Servizi igienici (lavabo WC), suinicolo, Riscaldamento, avi-cunicolo, foraggero, viticolo, Supplemento Cane, Parcheggio non Custodito, Riscaldamento con Stufa, olivicolo, Mezza Pensione a Persona, </t>
   </si>
   <si>
     <t>AGRITURISMO SAN ROMUALDO - [ ]</t>
   </si>
   <si>
     <t>Fabriano</t>
   </si>
   <si>
     <t>info@valdicastro.it</t>
   </si>
   <si>
     <t>www.valdicastro.it</t>
   </si>
   <si>
     <t>frazione Poggio San Romualdo 1</t>
   </si>
   <si>
-    <t xml:space="preserve">Attrezzi Pronto Soccorso, Acqua calda e fredda, Telefono in camera, Bosco, pascolo, Supplemento letto Aggiunto, Asciugacapelli, Aria condizionata in Locali Comuni, Frigo bar, Riscaldamento, Somministrazione bevande, Bovini, Somministrazione alimenti, Ristorante, Aria condizionata, Cappella per Celebrazioni Liturgiche, Accettazione Gruppi, Estintori, Posta, Cassetta sicurezza, Servizi igienici, Phon, suinicolo, Collegamento Internet, Telefono , ovino-caprino, Servizio Congressi, TV, Telefono abilitato alla chiamata diretta, Angolo cottura, </t>
-[...2 lines deleted...]
-    <t>IL GIARDINO DEGLI ULIVI - [CIN:IT043003B9T4K5YHH2|]</t>
+    <t xml:space="preserve">Frigo bar, Telefono in camera, Angolo cottura, Aria condizionata, TV, Telefono abilitato alla chiamata diretta, Bosco, Servizi igienici, Bovini, Estintori, Collegamento Internet, Somministrazione bevande, Aria condizionata in Locali Comuni, Ristorante, Attrezzi Pronto Soccorso, Servizio Congressi, Asciugacapelli, Supplemento letto Aggiunto, suinicolo, Somministrazione alimenti, pascolo, Acqua calda e fredda, Posta, ovino-caprino, Phon, Accettazione Gruppi, Cassetta sicurezza, Cappella per Celebrazioni Liturgiche, Riscaldamento, Telefono , </t>
+  </si>
+  <si>
+    <t>IL GIARDINO DEGLI ULIVI - [CIN:IT043003B9T4K5YHH2]</t>
   </si>
   <si>
     <t>Appignano</t>
   </si>
   <si>
     <t>info@algiardinodegliulivi.it</t>
   </si>
   <si>
     <t>www.algiardinodegliulivi.it</t>
   </si>
   <si>
     <t>CONTRADA FORANO 29</t>
   </si>
   <si>
-    <t xml:space="preserve">Propria piscina scoperta, Estintori, Solarium, Supplemento Cane, Accesso ad Internet, Bocce, Accettazione Animali Domestici, Accesso Mezzi Privati, Macchine lavabiancheria, Inglese, TV, Parco e Giardino, Lavatura e Stiratura Biancheria, Collegamento Internet, Rifiuti , Aria Condizionata con Impianto non Centralizzato, Solo Pernottamento a persona, Noleggio Biciclette, Parcheggio non Custodito, IMPATTO AMBIENTALE: ISO 14001:2004, Cucina, Illuminazione Elettrica, Camper Service, Riscaldamento, Aria Condizionata con Impianto Centralizzato, Biliardo, Accessibili a persone con disabilità motoria, Lampada esterna, Aria condizionata, Asciugacapelli, Aria condizionata in Locali Comuni, Camere Doppie, Italiano, Connessione Internet, Idromassaggio, Supplemento letto Aggiunto, Servizio Congressi, Accettazione Gruppi, Phon, Piscina, Piscina Scoperta con Idromassaggio, Biciclette, TV Satellitare, Camera con balcone, Giochi per Bambini, Solo Pernottamento, </t>
-[...2 lines deleted...]
-    <t>B&amp;B ROCCA BELLA - [CIN:IT042021C1YBE2AN5P|]</t>
+    <t xml:space="preserve">IMPATTO AMBIENTALE: ISO 14001:2004, Aria Condizionata con Impianto non Centralizzato, Accesso ad Internet, Rifiuti , Solo Pernottamento, Bocce, Solo Pernottamento a persona, Noleggio Biciclette, Supplemento Cane, Accettazione Gruppi, Camere Doppie, Riscaldamento, Propria piscina scoperta, Illuminazione Elettrica, Lampada esterna, Piscina Scoperta con Idromassaggio, Asciugacapelli, Lavatura e Stiratura Biancheria, Estintori, Camera con balcone, Supplemento letto Aggiunto, Accettazione Animali Domestici, Macchine lavabiancheria, Parco e Giardino, Giochi per Bambini, Biliardo, Accesso Mezzi Privati, Biciclette, Aria condizionata in Locali Comuni, Aria Condizionata con Impianto Centralizzato, Idromassaggio, Solarium, Italiano, Collegamento Internet, TV, Aria condizionata, Camper Service, Parcheggio non Custodito, Connessione Internet, Piscina, Inglese, Cucina, TV Satellitare, Servizio Congressi, Accessibili a persone con disabilità motoria, Phon, </t>
+  </si>
+  <si>
+    <t>B&amp;B ROCCA BELLA - [CIN:IT042021C1YBE2AN5P]</t>
   </si>
   <si>
     <t>B&amp;B</t>
   </si>
   <si>
     <t>info@bedandbreakfast-roccabella.it</t>
   </si>
   <si>
     <t>via Roccabella 15</t>
   </si>
   <si>
-    <t xml:space="preserve">Estintori, Aria condizionata, Inglese, Camere Doppie, Pronto Soccorso, Parcheggio non Custodito, Collegamento Internet, Riscaldamento, Aria Condizionata con Impianto non Centralizzato, Connessione Internet, Solo Pernottamento, Ascensore, Accettazione Gruppi, Accesso ad Internet, Colazione, Macchine lavabiancheria, Supplemento letto Aggiunto, TV, Ventilatore, Phon, Marchio di Qualità, Illuminazione Elettrica, Riscaldamento Centralizzato, Attrezzi Pronto Soccorso, Italiano, Asciugacapelli, Bus Navetta, Frigo bar, Attrezzature preparazione pasti, Trasporto Clienti Stazione, Caffe, Lavatura e Stiratura Biancheria, Radio, </t>
-[...2 lines deleted...]
-    <t>HOTEL IL POGGIO - [CIN:IT041009A14PP8QTRT|]</t>
+    <t xml:space="preserve">Colazione, TV, Italiano, Solo Pernottamento, Connessione Internet, Illuminazione Elettrica, Phon, Caffe, Attrezzature preparazione pasti, Camere Doppie, Inglese, Attrezzi Pronto Soccorso, Accettazione Gruppi, Accesso ad Internet, Radio, Ventilatore, Trasporto Clienti Stazione, Lavatura e Stiratura Biancheria, Riscaldamento, Asciugacapelli, Ascensore, Supplemento letto Aggiunto, Collegamento Internet, Riscaldamento Centralizzato, Aria Condizionata con Impianto non Centralizzato, Bus Navetta, Macchine lavabiancheria, Estintori, Frigo bar, Aria condizionata, Parcheggio non Custodito, Marchio di Qualità, Pronto Soccorso, </t>
+  </si>
+  <si>
+    <t>HOTEL IL POGGIO - [CIN:IT041009A14PP8QTRT]</t>
   </si>
   <si>
     <t>Carpegna</t>
   </si>
   <si>
     <t>info@hotelilpoggio.it</t>
   </si>
   <si>
     <t>www.hotelilpoggio.it</t>
   </si>
   <si>
     <t>via Poggio 22</t>
   </si>
   <si>
-    <t xml:space="preserve">Somministrazione bevande, Supplemento doppia uso Singola, Telefono in camera (Centralino), Cassetta sicurezza, Propria piscina scoperta, Mezza Pensione a Persona, Cucina, Animazione, Trasporto Clienti Stazione, Solo Pernottamento, Collegamento Internet, Pasti, Bar, TV, Partecipazione Attività Agricole, Supplemento letto Aggiunto, Sala TV, Servizio FAX, Accesso ad Internet, Accettazione Gruppi, Pasti solo alloggiati, Insonorizzazione, Camera con balcone, Sala Pranzo, Impianti di Risalita, Aria condizionata, Telefono , Pista da Ballo, Posta, Estintori, Riscaldamento Centralizzato, Somministrazione alimenti, Phon, TV Satellitare, Smaltimento Rifiuti, Visite Guidate, Radio, Ventilatore, Ascensore, Lampada esterna, Attrezzature preparazione pasti, Illuminazione Elettrica, Accesso Mezzi Pubblici, Asciugacapelli, Riscaldamento, Aria condizionata in Locali Comuni, Parco e Giardino, Pensione Completa a Persona, Cassaforte, Colazione, </t>
-[...2 lines deleted...]
-    <t>CA' VERDE - [CIN:IT041044B5FF8MJS52|]</t>
+    <t xml:space="preserve">Illuminazione Elettrica, Aria condizionata, Accesso Mezzi Pubblici, Parco e Giardino, Propria piscina scoperta, Cassaforte, Pista da Ballo, Accesso ad Internet, Telefono , Impianti di Risalita, Trasporto Clienti Stazione, Pasti, Aria condizionata in Locali Comuni, Pensione Completa a Persona, Supplemento letto Aggiunto, Riscaldamento, Lampada esterna, Partecipazione Attività Agricole, Collegamento Internet, Sala TV, Smaltimento Rifiuti, Solo Pernottamento, Posta, Radio, Servizio FAX, TV Satellitare, Cassetta sicurezza, Riscaldamento Centralizzato, Estintori, Telefono in camera (Centralino), Insonorizzazione, Supplemento doppia uso Singola, Attrezzature preparazione pasti, Mezza Pensione a Persona, Asciugacapelli, Somministrazione alimenti, Cucina, TV, Accettazione Gruppi, Bar, Visite Guidate, Camera con balcone, Pasti solo alloggiati, Phon, Colazione, Ascensore, Sala Pranzo, Ventilatore, Animazione, Somministrazione bevande, </t>
+  </si>
+  <si>
+    <t>CA' VERDE - [CIN:IT041044B5FF8MJS52]</t>
   </si>
   <si>
     <t>info@ilgiardinonarrante.it</t>
   </si>
   <si>
     <t>www.ilgiardinonarrante.it</t>
   </si>
   <si>
     <t>strada panoramica adriatica 345</t>
   </si>
   <si>
-    <t xml:space="preserve">Calcetto, Connessione Internet, Parcheggio Custodito, foraggero, Accettazione Animali Domestici, Supplemento doppia uso Singola, Colazione, Noleggio Biciclette, Supplemento letto Aggiunto, Angolo cottura, Accesso Mezzi Pubblici, Piscina Scoperta, Italiano, Riscaldamento, Fitness e Centro Benessere, Locale TV, Piscina, Sala Giochi, cerealicolo, Maneggio, Parco e Giardino, TV, Servizio Fotocopie, Trekking, altre colture erbacee, Propria piscina scoperta, Caffe, Phon, Estintori, Camera con balcone, Noleggio altri Servizi o Attrez.-Specificare, Mountain Bike, Servizio FAX, Riscaldamento Centralizzato, Equitazione, Sala TV, TV Satellitare, olivicolo, Accettazione Gruppi, Sala Lettura, Asciugacapelli, Partecipazione Attività Agricole, Accesso Mezzi Privati, Solarium, Biciclette, Servizi igienici, Accesso ad Internet, </t>
-[...2 lines deleted...]
-    <t>COUNTRY HOUSE IL CASALE - [CIN:IT043054B975ORRCNE|]</t>
+    <t xml:space="preserve">Riscaldamento Centralizzato, Sala Lettura, Noleggio Biciclette, Partecipazione Attività Agricole, Caffe, TV, Maneggio, Calcetto, Solarium, Colazione, Estintori, olivicolo, Accesso ad Internet, Accettazione Animali Domestici, Camera con balcone, Fitness e Centro Benessere, Piscina Scoperta, Propria piscina scoperta, Accesso Mezzi Pubblici, Accesso Mezzi Privati, Trekking, Parcheggio Custodito, Equitazione, Servizi igienici, foraggero, Servizio FAX, Accettazione Gruppi, Riscaldamento, Supplemento doppia uso Singola, Connessione Internet, Phon, Servizio Fotocopie, Mountain Bike, cerealicolo, Biciclette, Sala Giochi, Asciugacapelli, Sala TV, altre colture erbacee, Locale TV, Piscina, Parco e Giardino, Noleggio altri Servizi o Attrez.-Specificare, Supplemento letto Aggiunto, Italiano, TV Satellitare, Angolo cottura, </t>
+  </si>
+  <si>
+    <t>COUNTRY HOUSE IL CASALE - [CIN:IT043054B975ORRCNE]</t>
   </si>
   <si>
     <t>Treia</t>
   </si>
   <si>
     <t>fabiocampetella71@gmail.com</t>
   </si>
   <si>
     <t>www.ilcasalecountryhouse.it</t>
   </si>
   <si>
     <t>c.da Chiaravalle 39/a</t>
   </si>
   <si>
-    <t xml:space="preserve">Accessibili a persone con disabilità motoria, Accesso Mezzi Privati, Inglese, </t>
-[...2 lines deleted...]
-    <t>I DELFINI - [CIN:IT044017B4E2IFJFYH|]</t>
+    <t xml:space="preserve">Accesso Mezzi Privati, Inglese, Accessibili a persone con disabilità motoria, </t>
+  </si>
+  <si>
+    <t>I DELFINI - [CIN:IT044017B4E2IFJFYH]</t>
   </si>
   <si>
     <t>www.residencecupra.it/residence-i-delfini</t>
   </si>
   <si>
     <t>via Kennedy 32</t>
   </si>
   <si>
-    <t xml:space="preserve">Riscaldamento, Lavatura e Stiratura Biancheria, Servizi igienici, Altri Servizi e Impianti, Aria Condizionata con Impianto Centralizzato, Noleggio altri Servizi o Attrez.-Specificare, Cassaforte, Spiaggia Convenzionata, Asciugacapelli, Angolo cottura, Acqua calda e fredda, Accettazione Gruppi, TV, </t>
-[...2 lines deleted...]
-    <t>VECCHIO GELSO - [CIN:IT109029B5DICWGFSQ|]</t>
+    <t xml:space="preserve">Cassaforte, TV, Asciugacapelli, Spiaggia Convenzionata, Altri Servizi e Impianti, Lavatura e Stiratura Biancheria, Aria Condizionata con Impianto Centralizzato, Angolo cottura, Acqua calda e fredda, Servizi igienici, Riscaldamento, Accettazione Gruppi, Noleggio altri Servizi o Attrez.-Specificare, </t>
+  </si>
+  <si>
+    <t>VECCHIO GELSO - [CIN:IT109029B5DICWGFSQ]</t>
   </si>
   <si>
     <t>info@vecchiogelso.com</t>
   </si>
   <si>
     <t>www.vecchiogelso.com</t>
   </si>
   <si>
     <t>contrada Casali 11</t>
   </si>
   <si>
-    <t xml:space="preserve">Pizzeria, Telefono , Pensione Completa a Persona, Parco e Giardino, Supplemento Cane, Bosco, Acqua calda e fredda, Servizio Congressi, Supplemento doppia uso Singola, Supplemento letto Aggiunto, Aria condizionata in Locali Comuni, Mezza Pensione a Persona, Accettazione Animali Domestici, Parcheggio non Custodito, olivicolo, TV Satellitare, Asciugacapelli, Accesso Mezzi Pubblici, Bar, Aria Condizionata con Impianto non Centralizzato, Trekking, Frigo bar, Sala Lettura, Giochi per Bambini, cerealicolo, Trasporto Clienti Stazione, Servizio Fotocopie, TV, Maneggio, Italiano, Servizi igienici (lavabo WC), Servizio FAX, Mountain Bike, Riscaldamento, Cucina, Piscina Coperta, Pasti non alloggiati, Pasti, Altri Servizi e Impianti, Accesso ad Internet, Somministrazione alimenti, Biliardo, suinicolo, Ping Pong, avi-cunicolo, Posta, Pesca Sportiva, Inglese, Colazione, Tedesco, Partecipazione Attività Agricole, Phon, Riscaldamento Centralizzato, Sala TV, Somministrazione bevande, ovino-caprino, Radio, Estintori, Aria condizionata, Riscaldamento con Stufa, Spaccio alimentari, Lavatura e Stiratura Biancheria, Accettazione Gruppi, Visite Guidate, oleaginoso, Ristorante Vegetariano, Sala Pranzo, Ristorante, </t>
-[...2 lines deleted...]
-    <t>Country House Ai Cipressi di Eliana Di Gregorio - [CIN:IT041067B9KIEMWFDM|]</t>
+    <t xml:space="preserve">Parco e Giardino, Aria condizionata, Supplemento doppia uso Singola, Servizio Fotocopie, Asciugacapelli, TV, Giochi per Bambini, suinicolo, Bosco, Lavatura e Stiratura Biancheria, Ping Pong, Pasti, Sala Lettura, Spaccio alimentari, Inglese, Acqua calda e fredda, Telefono , Pizzeria, Trasporto Clienti Stazione, ovino-caprino, Posta, Phon, Bar, Partecipazione Attività Agricole, Pensione Completa a Persona, Riscaldamento Centralizzato, Visite Guidate, Accettazione Gruppi, Servizio FAX, Parcheggio non Custodito, Riscaldamento, Riscaldamento con Stufa, Accesso ad Internet, Pasti non alloggiati, Accesso Mezzi Pubblici, Ristorante Vegetariano, Trekking, olivicolo, oleaginoso, Cucina, Aria Condizionata con Impianto non Centralizzato, Mezza Pensione a Persona, Altri Servizi e Impianti, Somministrazione alimenti, Ristorante, Servizio Congressi, Mountain Bike, Tedesco, Supplemento Cane, Estintori, avi-cunicolo, Somministrazione bevande, Pesca Sportiva, Colazione, Aria condizionata in Locali Comuni, Accettazione Animali Domestici, Radio, Biliardo, Maneggio, Servizi igienici (lavabo WC), Piscina Coperta, Frigo bar, Sala Pranzo, cerealicolo, Sala TV, TV Satellitare, Supplemento letto Aggiunto, Italiano, </t>
+  </si>
+  <si>
+    <t>Country House Ai Cipressi di Eliana Di Gregorio - [CIN:IT041067B9KIEMWFDM]</t>
   </si>
   <si>
     <t>Urbino</t>
   </si>
   <si>
     <t>cipressiurbino@gmail.com</t>
   </si>
   <si>
     <t>http://www.cipressiurbino.it</t>
   </si>
   <si>
     <t>via Mainardi 2-3</t>
   </si>
   <si>
-    <t xml:space="preserve">Giochi per Bambini, Inglese, Accesso ad Internet, Accettazione Animali Domestici, Parco e Giardino, Spagnolo, Parcheggio Custodito, Accessibili a persone con disabilità motoria, </t>
+    <t xml:space="preserve">Inglese, Accesso ad Internet, Parcheggio Custodito, Giochi per Bambini, Parco e Giardino, Spagnolo, Accettazione Animali Domestici, Accessibili a persone con disabilità motoria, </t>
   </si>
   <si>
     <t>AGRITURISMO IL FAGGIO - [ ]</t>
   </si>
   <si>
     <t>info@agriturismoilfaggio.it</t>
   </si>
   <si>
     <t>www.agriturismoilfaggio.it/</t>
   </si>
   <si>
     <t xml:space="preserve">frazione serradica, 137  </t>
   </si>
   <si>
-    <t xml:space="preserve">Asciugacapelli, Bosco, Trekking, Sala Pranzo, Parco e Giardino, Lavatura e Stiratura Biancheria, Riscaldamento con Stufa, Italiano, Parcheggio non Custodito, Piscina Scoperta, Smaltimento Rifiuti, Accesso Mezzi Pubblici, Servizio Fotocopie, Camper Service, Pasti non alloggiati, Pasti, pascolo, Accettazione Animali Domestici, Sala TV, Accesso Mezzi Privati, Inglese, Pesca Sportiva, foraggero, Pasti solo alloggiati, </t>
-[...2 lines deleted...]
-    <t>ANTICO ULIVETO - [CIN:IT043043B5J3U6XZLK|]</t>
+    <t xml:space="preserve">Piscina Scoperta, Parcheggio non Custodito, foraggero, pascolo, Smaltimento Rifiuti, Parco e Giardino, Servizio Fotocopie, Accesso Mezzi Pubblici, Trekking, Pasti non alloggiati, Pasti solo alloggiati, Riscaldamento con Stufa, Accesso Mezzi Privati, Bosco, Inglese, Sala TV, Italiano, Sala Pranzo, Camper Service, Accettazione Animali Domestici, Pesca Sportiva, Pasti, Asciugacapelli, Lavatura e Stiratura Biancheria, </t>
+  </si>
+  <si>
+    <t>ANTICO ULIVETO - [CIN:IT043043B5J3U6XZLK]</t>
   </si>
   <si>
     <t>booking@anticouliveto.com</t>
   </si>
   <si>
     <t>www.anticouliveto.com</t>
   </si>
   <si>
     <t>Contrada Palazzo Rosso 1</t>
   </si>
   <si>
-    <t>ACANTO COUNTRY HOUSE - [CIN:IT042048B9C5TKEJSL|]</t>
+    <t>ACANTO COUNTRY HOUSE - [CIN:IT042048B9C5TKEJSL]</t>
   </si>
   <si>
     <t>Sirolo</t>
   </si>
   <si>
     <t>info@acantocountryhouse.com</t>
   </si>
   <si>
     <t>www.acantocountryhouse.com</t>
   </si>
   <si>
     <t>via Ancarano 18</t>
   </si>
   <si>
-    <t xml:space="preserve">Aria condizionata, Ping Pong, Somministrazione bevande, Supplemento doppia uso Singola, Locale TV, Mountain Bike, Supplemento letto Aggiunto, Cassetta sicurezza, Connessione Internet, Somministrazione alimenti, Italiano, Piscina Scoperta con Idromassaggio, Equitazione, Accettazione Gruppi, Smaltimento Rifiuti, Bus Navetta, Phon, Marchio di Qualità, Percorso Vita, Servizio FAX, Aria condizionata in Locali Comuni, Asciugacapelli, Riscaldamento, Sala Pranzo, Piscina Scoperta, Golf, Accesso Mezzi Privati, Estintori, Spiaggia Convenzionata, Propria piscina scoperta, Solarium, Francese, Accesso ad Internet, Trekking, Inglese, Collegamento Internet, Parco e Giardino, TV, Bar, Parcheggio non Custodito, Custodia Valori in cassette di sicurezza, Idromassaggio, Riscaldamento Centralizzato, Aria Condizionata con Impianto non Centralizzato, Sala TV, Cassaforte, Pasti solo alloggiati, Sala Lettura, Colazione, Solo Pernottamento, Biblioteca, </t>
-[...2 lines deleted...]
-    <t>NIDASTORE - [CIN:IT042003B4P7XNOJNO|]</t>
+    <t xml:space="preserve">Connessione Internet, Aria condizionata, Parcheggio non Custodito, Inglese, Solo Pernottamento, Supplemento doppia uso Singola, Colazione, Locale TV, Trekking, Parco e Giardino, Somministrazione alimenti, Sala Lettura, Sala TV, Servizio FAX, Spiaggia Convenzionata, Bus Navetta, Propria piscina scoperta, Mountain Bike, Francese, Aria Condizionata con Impianto non Centralizzato, Supplemento letto Aggiunto, Accesso ad Internet, Accesso Mezzi Privati, Biblioteca, Estintori, Asciugacapelli, Piscina Scoperta, Aria condizionata in Locali Comuni, Riscaldamento Centralizzato, Sala Pranzo, Ping Pong, Riscaldamento, Custodia Valori in cassette di sicurezza, Phon, Bar, Golf, Smaltimento Rifiuti, Piscina Scoperta con Idromassaggio, Equitazione, Percorso Vita, Somministrazione bevande, Italiano, Solarium, Idromassaggio, Cassetta sicurezza, TV, Collegamento Internet, Marchio di Qualità, Cassaforte, Accettazione Gruppi, Pasti solo alloggiati, </t>
+  </si>
+  <si>
+    <t>NIDASTORE - [CIN:IT042003B4P7XNOJNO]</t>
   </si>
   <si>
     <t>Arcevia</t>
   </si>
   <si>
     <t>s.rocchetti@libero.it</t>
   </si>
   <si>
     <t>www.nidastore.weebly.com</t>
   </si>
   <si>
     <t>fraz. Nidastore 11</t>
   </si>
   <si>
-    <t xml:space="preserve">Francese, Piscina, Sala Pranzo, Aria Condizionata con Impianto non Centralizzato, Connessione Internet, Lampada esterna, TV Satellitare, Camere Doppie, Salotto in vano separato, Riscaldamento Centralizzato, Asciugacapelli, Inglese, </t>
-[...2 lines deleted...]
-    <t>AGRITURISMO CASA ROSA - [CIN:IT044054B5UK7EISRL|]</t>
+    <t xml:space="preserve">TV Satellitare, Asciugacapelli, Inglese, Camere Doppie, Francese, Riscaldamento Centralizzato, Lampada esterna, Connessione Internet, Salotto in vano separato, Piscina, Sala Pranzo, Aria Condizionata con Impianto non Centralizzato, </t>
+  </si>
+  <si>
+    <t>AGRITURISMO CASA ROSA - [CIN:IT044054B5UK7EISRL]</t>
   </si>
   <si>
     <t>Offida</t>
   </si>
   <si>
     <t>info@agriturismocasarosa.it</t>
   </si>
   <si>
     <t>www.agriturismocasarosa.it</t>
   </si>
   <si>
     <t>c.da Tesino 243/b</t>
   </si>
   <si>
-    <t xml:space="preserve">Mountain Bike, Riscaldamento Centralizzato, Tedesco, Inglese, Accettazione Gruppi, Connessione Internet, Accettazione Animali Domestici, Aria condizionata in Locali Comuni, Francese, Partecipazione Attività Agricole, Pronto Soccorso, Asciugacapelli, Parco e Giardino, Camere Doppie, Accessibili a persone con disabilità motoria, Aria Condizionata con Impianto Centralizzato, </t>
-[...2 lines deleted...]
-    <t>CAMPEGGIO SPARACETO DI FALAPPA JACOPO - [CIN:IT043012B1FX5IK7U3|]</t>
+    <t xml:space="preserve">Aria condizionata in Locali Comuni, Accettazione Animali Domestici, Tedesco, Mountain Bike, Inglese, Aria Condizionata con Impianto Centralizzato, Parco e Giardino, Accettazione Gruppi, Francese, Accessibili a persone con disabilità motoria, Camere Doppie, Connessione Internet, Riscaldamento Centralizzato, Asciugacapelli, Partecipazione Attività Agricole, Pronto Soccorso, </t>
+  </si>
+  <si>
+    <t>CAMPEGGIO SPARACETO DI FALAPPA JACOPO - [CIN:IT043012B1FX5IK7U3]</t>
   </si>
   <si>
     <t>jacopo.falappa@gmail.com</t>
   </si>
   <si>
     <t>via Sparaceto snc</t>
   </si>
   <si>
-    <t xml:space="preserve">Spaccio alimentari, Accettazione Gruppi, Accettazione Animali Domestici, Camper Service, </t>
-[...2 lines deleted...]
-    <t>AGRITURISMO DIMENSIONE NATURA - [CIN:IT109002B5O4NAKT3V|]</t>
+    <t xml:space="preserve">Accettazione Animali Domestici, Camper Service, Spaccio alimentari, Accettazione Gruppi, </t>
+  </si>
+  <si>
+    <t>AGRITURISMO DIMENSIONE NATURA - [CIN:IT109002B5O4NAKT3V]</t>
   </si>
   <si>
     <t>Amandola</t>
   </si>
   <si>
     <t>maurizi@studioannessi.it</t>
   </si>
   <si>
     <t>C.da San Lorenzo 16</t>
   </si>
   <si>
-    <t>VILLA GIGLI - [CIN:IT042048B4TNLKJJAO|]</t>
-[...2 lines deleted...]
-    <t>Affittacamere</t>
+    <t>VILLA GIGLI - [CIN:IT042048B4TNLKJJAO]</t>
+  </si>
+  <si>
+    <t>Gästehaus</t>
   </si>
   <si>
     <t>villagigli@giglihotels.com</t>
   </si>
   <si>
     <t>via San Francesco 2</t>
   </si>
   <si>
-    <t xml:space="preserve">Sala Lettura, Asciugacapelli, Parco e Giardino, Cassaforte, </t>
-[...2 lines deleted...]
-    <t>CORNIO DELLE FRONDE - [CIN:IT041034B9R93XXO8C|]</t>
+    <t xml:space="preserve">Asciugacapelli, Sala Lettura, Parco e Giardino, Cassaforte, </t>
+  </si>
+  <si>
+    <t>CORNIO DELLE FRONDE - [CIN:IT041034B9R93XXO8C]</t>
   </si>
   <si>
     <t>Montefelcino</t>
   </si>
   <si>
     <t>corniodellefronde@gmail.com</t>
   </si>
   <si>
     <t>www.corniodellefronde.com</t>
   </si>
   <si>
     <t>Via Costa della Figura 24</t>
   </si>
   <si>
-    <t xml:space="preserve">Italiano, Asciugacapelli, Partecipazione Attività Agricole, Piscina Scoperta, Accettazione Animali Domestici, Mountain Bike, Accesso ad Internet, Bocce, Trekking, Inglese, Francese, Parco e Giardino, Baby Sitting, </t>
-[...2 lines deleted...]
-    <t>VILLA FUNARI COUNTRY HOUSE - [CIN:IT109038B96ZL6I8F9|]</t>
+    <t xml:space="preserve">Bocce, Asciugacapelli, Italiano, Accesso ad Internet, Partecipazione Attività Agricole, Trekking, Accettazione Animali Domestici, Parco e Giardino, Piscina Scoperta, Inglese, Francese, Baby Sitting, Mountain Bike, </t>
+  </si>
+  <si>
+    <t>VILLA FUNARI COUNTRY HOUSE - [CIN:IT109038B96ZL6I8F9]</t>
   </si>
   <si>
     <t xml:space="preserve">Servigliano </t>
   </si>
   <si>
     <t>info@villafunari.it</t>
   </si>
   <si>
     <t>www.villafunari.it</t>
   </si>
   <si>
     <t>VIA DELLA REPUBBLICA 18</t>
   </si>
   <si>
-    <t xml:space="preserve">Collegamento Internet, TV, Accesso Mezzi Privati, Asciugacapelli, Parcheggio non Custodito, Inglese, Aria condizionata, Colazione, Italiano, Phon, Caffe, Frigo bar, Riscaldamento, Marchio di Qualità, Ristorante, Supplemento letto Aggiunto, Connessione Internet, Cassetta sicurezza, </t>
-[...2 lines deleted...]
-    <t>9 CAMERE - [CIN:IT042048B96D5V4R85|]</t>
+    <t xml:space="preserve">Frigo bar, Colazione, Asciugacapelli, Cassetta sicurezza, TV, Italiano, Collegamento Internet, Inglese, Aria condizionata, Phon, Parcheggio non Custodito, Caffe, Connessione Internet, Ristorante, Riscaldamento, Marchio di Qualità, Supplemento letto Aggiunto, Accesso Mezzi Privati, </t>
+  </si>
+  <si>
+    <t>9 CAMERE - [CIN:IT042048B96D5V4R85]</t>
   </si>
   <si>
     <t>info@novecamere.it</t>
   </si>
   <si>
     <t>www.novecamere.it</t>
   </si>
   <si>
     <t>via Cave 5</t>
   </si>
   <si>
-    <t xml:space="preserve">Custodia Valori in cassette di sicurezza, Phon, Italiano, TV, Collegamento Internet, Parco e Giardino, Marchio di Qualità, Aria condizionata, Frigo bar, Piscina Scoperta con Idromassaggio, Piscina, Riscaldamento, Propria piscina scoperta, Asciugacapelli, Piscina Scoperta, Cassetta sicurezza, Connessione Internet, Supplemento letto Aggiunto, Colazione, Cassaforte, Aria Condizionata con Impianto non Centralizzato, Inglese, Accesso ad Internet, Parcheggio non Custodito, </t>
-[...2 lines deleted...]
-    <t>AGRITURISMO I CONTI - [CIN:IT041001B5DKTHKFZL|]</t>
+    <t xml:space="preserve">Custodia Valori in cassette di sicurezza, Riscaldamento, Propria piscina scoperta, Cassaforte, Marchio di Qualità, Aria Condizionata con Impianto non Centralizzato, Parco e Giardino, Piscina Scoperta con Idromassaggio, Asciugacapelli, Inglese, Piscina Scoperta, Piscina, Supplemento letto Aggiunto, Accesso ad Internet, Colazione, Frigo bar, Collegamento Internet, Cassetta sicurezza, TV, Italiano, Aria condizionata, Parcheggio non Custodito, Phon, Connessione Internet, </t>
+  </si>
+  <si>
+    <t>AGRITURISMO I CONTI - [CIN:IT041001B5DKTHKFZL]</t>
   </si>
   <si>
     <t>Acqualagna</t>
   </si>
   <si>
     <t>info@agriturismoiconti.it</t>
   </si>
   <si>
     <t>www.agriturismoiconti.it</t>
   </si>
   <si>
     <t>via Pieve del Colle 11 b</t>
   </si>
   <si>
-    <t>LA CASA DEGLI ELFI - [CIN:IT109029B5CER9HZDN|]</t>
+    <t>LA CASA DEGLI ELFI - [CIN:IT109029B5CER9HZDN]</t>
   </si>
   <si>
     <t>Contrada Canali 7</t>
   </si>
   <si>
-    <t>CASALE TORRENOVA - [CIN:IT043043B4T4CTXKUF|]</t>
+    <t>CASALE TORRENOVA - [CIN:IT043043B4T4CTXKUF]</t>
   </si>
   <si>
     <t>info@casaletorrenova.it</t>
   </si>
   <si>
     <t>www.casaletorrenova.it</t>
   </si>
   <si>
     <t>c.da San Girio 38</t>
   </si>
   <si>
-    <t xml:space="preserve">Aria Condizionata con Impianto non Centralizzato, TV Satellitare, Accesso Mezzi Privati, </t>
-[...20 lines deleted...]
-    <t>LA PERLA - [CIN:IT042006A1RJ4NTXAI|]</t>
+    <t xml:space="preserve">Accesso Mezzi Privati, Aria Condizionata con Impianto non Centralizzato, TV Satellitare, </t>
+  </si>
+  <si>
+    <t>LA PERLA - [CIN:IT042006A1RJ4NTXAI]</t>
   </si>
   <si>
     <t>Camerano</t>
   </si>
   <si>
     <t>info@perlahotelancona.it</t>
   </si>
   <si>
     <t>http://www.perlahotelancona.it</t>
   </si>
   <si>
     <t>via Direttissima del Conero 1 - 3</t>
   </si>
   <si>
     <t>IL CASALE DI AURORA - [ ]</t>
   </si>
   <si>
     <t>Colmurano</t>
   </si>
   <si>
     <t>smerillimichela@yahoo.it</t>
   </si>
   <si>
     <t>http://www.ilcasalediaurora.it/</t>
   </si>
   <si>
     <t xml:space="preserve">c.da Fiastra, 21/a  </t>
   </si>
   <si>
     <t xml:space="preserve">Biciclette, </t>
   </si>
   <si>
-    <t>ANTICO MURO - [ ]</t>
+    <t>AGRITURISMO ANTICO MURO - [CIN:IT042044B5B66J86Y3]</t>
   </si>
   <si>
     <t>Sassoferrato</t>
   </si>
   <si>
     <t>agriturismoanticomuro@gmail.com</t>
   </si>
   <si>
     <t>www.agriturismoanticomuro.it</t>
   </si>
   <si>
-    <t xml:space="preserve">via Sentinate, 3  </t>
-[...5 lines deleted...]
-    <t>AGRITURISMO I MORI - [CIN:IT043012B5CMRC3ADQ|]</t>
+    <t>via Sentinate 3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bar, Acqua calda e fredda, Ventilatore, Asciugacapelli, Servizi igienici (lavabo WC), Sala TV, Piazzole prev. a prato, Pensione Completa a Persona, Supplemento letto Aggiunto, Italiano, Citofono in camera, Pasti, Telefono in camera (Centralino), Noleggio Biciclette, Caffe, Camere Doppie, Illuminazione Elettrica, Custodia e Sistemazione Attrezzature Private, Locale TV, Atterraggio Elicotteri, Ristorante, Trekking, Solo Pernottamento a persona, olivicolo, Accesso ad Internet, foraggero, Collegamento Internet, Visite Guidate, Somministrazione alimenti, Colazione, Custodia Valori in cassette di sicurezza, Calcetto, Piazzola (compr.auto / moto, elettricità, pern), pascolo, Camper Service, Phon, Supplemento doppia uso Singola, Connessione Internet, Camere Singole, Inglese, Telefono , Parco e Giardino, Smaltimento Rifiuti, Cassaforte, Accesso Mezzi Privati, Ristorante Vegetariano, Somministrazione alcolici, Pasti non alloggiati, Cassetta sicurezza, Macchine lavabiancheria, Parcheggio non Custodito, Lampada esterna, Solo Pernottamento, Supplemento Cane, avi-cunicolo, Locale Ricovero, Mezza Pensione a Persona, Somministrazione bevande, </t>
+  </si>
+  <si>
+    <t>AGRITURISMO I MORI - [CIN:IT043012B5CMRC3ADQ]</t>
   </si>
   <si>
     <t>loc. Pettovallone 1</t>
   </si>
   <si>
-    <t xml:space="preserve">Parco e Giardino, Pensione Completa a Persona, Inglese, Accesso ad Internet, Colazione, Partecipazione Attività Agricole, Bocce, Calcetto, Mezza Pensione a Persona, Trasporto Clienti Stazione, Mountain Bike, Italiano, Spagnolo, Giochi per Bambini, Parcheggio non Custodito, Piscina Scoperta, Visite Guidate, Solo Pernottamento, Cucina, Percorso Vita, Accessibili a persone con disabilità motoria, Ping Pong, </t>
-[...2 lines deleted...]
-    <t>VILLA BELO HORIZONTE - [CIN:IT043023B4YMIKITY5|]</t>
+    <t xml:space="preserve">Mezza Pensione a Persona, Calcetto, Parcheggio non Custodito, Percorso Vita, Parco e Giardino, Bocce, Inglese, Spagnolo, Visite Guidate, Solo Pernottamento, Mountain Bike, Partecipazione Attività Agricole, Piscina Scoperta, Giochi per Bambini, Italiano, Ping Pong, Trasporto Clienti Stazione, Colazione, Cucina, Accessibili a persone con disabilità motoria, Accesso ad Internet, Pensione Completa a Persona, </t>
+  </si>
+  <si>
+    <t>VILLA BELO HORIZONTE - [CIN:IT043023B4YMIKITY5]</t>
   </si>
   <si>
     <t>Macerata</t>
   </si>
   <si>
     <t>info@villabelohorizonte.com</t>
   </si>
   <si>
     <t>www.aparthotelmacerata.it</t>
   </si>
   <si>
     <t>via Rocco Chinnici 18</t>
   </si>
   <si>
-    <t xml:space="preserve">Trekking, Idromassaggio, Accesso Mezzi Pubblici, Parcheggio non Custodito, Aria Condizionata con Impianto non Centralizzato, Aria condizionata, Francese, Phon, Parco e Giardino, Accesso Mezzi Privati, Accesso ad Internet, TV, Spagnolo, Accettazione Animali Domestici, Colazione, Cucina, Collegamento Internet, Inglese, </t>
-[...2 lines deleted...]
-    <t>CLUB HOTEL - [CIN:IT041019A14TSP8HDL|]</t>
+    <t xml:space="preserve">TV, Italiano, Cucina, Idromassaggio, Aria Condizionata con Impianto non Centralizzato, Collegamento Internet, Colazione, Parcheggio non Custodito, Parco e Giardino, Aria condizionata, Riscaldamento, Inglese, Accesso Mezzi Privati, Trekking, Accesso Mezzi Pubblici, Accesso ad Internet, Francese, Accettazione Animali Domestici, Phon, Spagnolo, </t>
+  </si>
+  <si>
+    <t>CLUB HOTEL - [CIN:IT041019A14TSP8HDL]</t>
   </si>
   <si>
     <t>clubhotel@kmdimare.com</t>
   </si>
   <si>
     <t>www.clubhotel.kmdimare.com</t>
   </si>
   <si>
     <t>via Panoramica 33</t>
   </si>
   <si>
-    <t xml:space="preserve">Aria condizionata, Camera con balcone, Telefono in camera, Camera con balcone vista mare., Ascensore, Ristorante, TV, Cassetta sicurezza, Bar, </t>
-[...2 lines deleted...]
-    <t>LA CASETTA AL SOLE di Prosperi Maria - [CIN:IT044034B9H6ZC5K7V|]</t>
+    <t xml:space="preserve">Ascensore, Camera con balcone, Telefono in camera, Aria condizionata, Ristorante, Cassetta sicurezza, Camera con balcone vista mare., TV, Bar, </t>
+  </si>
+  <si>
+    <t>LA CASETTA AL SOLE di Prosperi Maria - [CIN:IT044034B9H6ZC5K7V]</t>
   </si>
   <si>
     <t>Montedinove</t>
   </si>
   <si>
     <t>studioadrianomecozzi@libero.it</t>
   </si>
   <si>
     <t>via Franile snc</t>
   </si>
   <si>
-    <t xml:space="preserve">Estintori, Camere Singole, Giochi per Bambini, Locale TV, Connessione Internet, Rifiuti , Accettazione Animali Domestici, Macchine lavabiancheria, Accesso Mezzi Privati, Salotto in vano separato, Asciugacapelli, Sala Pranzo, Accesso ad Internet, Autorimessa, Sala TV, Parcheggio non Custodito, Italiano, Smaltimento Rifiuti, Illuminazione Elettrica, Lampada esterna, Accessibili a persone con disabilità motoria, </t>
-[...2 lines deleted...]
-    <t>RIFUGIO MONTE CATRIA COTALINE 1400 - [CIN:IT041018B8LW4DD476|]</t>
+    <t xml:space="preserve">Estintori, Sala Pranzo, Parcheggio non Custodito, Connessione Internet, Macchine lavabiancheria, Salotto in vano separato, Accessibili a persone con disabilità motoria, Smaltimento Rifiuti, Camere Singole, Asciugacapelli, Italiano, Lampada esterna, Autorimessa, Illuminazione Elettrica, Accesso ad Internet, Rifiuti , Accesso Mezzi Privati, Locale TV, Giochi per Bambini, Sala TV, Accettazione Animali Domestici, </t>
+  </si>
+  <si>
+    <t>RIFUGIO MONTE CATRIA COTALINE 1400 - [CIN:IT041018B8LW4DD476]</t>
   </si>
   <si>
     <t>Frontone</t>
   </si>
   <si>
     <t>cupadellecotaline@gmail.com</t>
   </si>
   <si>
     <t>Loc. Cupa delle Cotaline snc</t>
   </si>
   <si>
-    <t>SEEPORT HOTEL - [CIN:IT042002A19TP9NAAP|]</t>
+    <t>SEEPORT HOTEL - [CIN:IT042002A19TP9NAAP]</t>
   </si>
   <si>
     <t>info@seeporthotel.com</t>
   </si>
   <si>
     <t>www.seeporthotel.com</t>
   </si>
   <si>
     <t>Rupi di Via XXIX Settembre 12</t>
   </si>
   <si>
-    <t xml:space="preserve">Francese, Colazione, Aria condizionata in Locali Comuni, Supplemento Cane, Tedesco, Sauna Privata, Connessione Internet, Camere Doppie, Aria Condizionata con Impianto non Centralizzato, Cassaforte, Insonorizzazione, Aria condizionata, Estintori, Ristorante Vegetariano, Camera con balcone, Telefono , Pasti, Collegamento Internet, Somministrazione alcolici, Sala Pranzo, Somministrazione alimenti, Inglese, Phon, Palestra, Radio, Attrezzi Pronto Soccorso, Frigo bar, Servizio Fotocopie, Pasti non alloggiati, Ristorante, Accettazione Gruppi, Autorimessa, Asciugacapelli, Riscaldamento, Accessibilità all'Ascensore, Parcheggio Custodito, Supplemento doppia uso Singola, Telefono in camera (Centralino), Telefono in camera, Italiano, Bar, Cucina, Cassetta sicurezza, Servizio Congressi, Accessibili a persone con disabilità motoria, Somministrazione bevande, Sala Lettura, Gpl Auto, TV, Supplemento letto Aggiunto, Spagnolo, Accesso ad Internet, Camere Singole, Piano Bar, Caffe, </t>
-[...2 lines deleted...]
-    <t>HOTEL FLORENCE - [CIN:IT041029A1AYVSR2PQ|]</t>
+    <t xml:space="preserve">Caffe, Telefono , Accesso ad Internet, Cassaforte, Cassetta sicurezza, Frigo bar, Connessione Internet, Sala Lettura, Aria condizionata, Somministrazione alcolici, Italiano, Attrezzi Pronto Soccorso, Asciugacapelli, Pasti non alloggiati, Accessibilità all'Ascensore, Cucina, Tedesco, Collegamento Internet, Francese, Spagnolo, Gpl Auto, Somministrazione bevande, Sala Pranzo, Sauna Privata, Ristorante Vegetariano, Aria Condizionata con Impianto non Centralizzato, Telefono in camera (Centralino), Somministrazione alimenti, Estintori, Supplemento doppia uso Singola, Camera con balcone, Camere Singole, Phon, Colazione, Servizio Congressi, Radio, Accessibili a persone con disabilità motoria, Inglese, Ristorante, Insonorizzazione, Aria condizionata in Locali Comuni, Pasti, Riscaldamento, Camere Doppie, Supplemento letto Aggiunto, Parcheggio Custodito, Telefono in camera, Piano Bar, Supplemento Cane, Palestra, Accettazione Gruppi, Autorimessa, Servizio Fotocopie, Bar, TV, </t>
+  </si>
+  <si>
+    <t>HOTEL FLORENCE - [CIN:IT041029A1AYVSR2PQ]</t>
   </si>
   <si>
     <t>Mondolfo</t>
   </si>
   <si>
     <t>info@hotelflorencemarotta.it</t>
   </si>
   <si>
     <t>www.hotelflorencemarotta.it</t>
   </si>
   <si>
     <t>via Faa' di Bruno 15</t>
   </si>
   <si>
-    <t xml:space="preserve">Bar, Lavatura e Stiratura Biancheria, Parcheggio Custodito, Pizzeria, Animazione, Pesca Sportiva, Ascensore, Camera con balcone vista mare., Pensione Completa a Persona, Ristorante, Visite Guidate, Beach Volley, Noleggio altri Servizi o Attrez.-Specificare, Spiaggia Riservata, Supplemento doppia uso Singola, Telefono in camera, Telefono in camera (Centralino), Mezza Pensione a Persona, Collegamento Internet, Cucina, Noleggio Moscone, Solo Pernottamento, Trasporto Clienti Stazione, Somministrazione alcolici, Locale TV, Phon, Altri Servizi e Impianti, Sala Pranzo, Pulizia Calzature, Ventilatore, TV Satellitare, Servizio Fotocopie, Pasti non alloggiati, Giochi per Bambini, Pallacanestro, Windsurf, Vela, Noleggio Biciclette, Accettazione Gruppi, Ping Pong, Parcheggio non Custodito, Sala Lettura, Equitazione, Asciugacapelli, Baby Sitting, Riscaldamento, Parco e Giardino, Cassaforte, Mini Club, Aria Condizionata con Impianto Centralizzato, Colazione, Aria Condizionata con Impianto non Centralizzato, Sala TV, Cassetta sicurezza, Tavernetta o Tavola Calda, Noleggio Pedalò, Accesso ad Internet, Mountain Bike, Sala Giochi, Servizio FAX, TV, Pallavolo, Aria condizionata, Ristorante Vegetariano, Tennis, Calcetto, Camera con balcone, Solarium, Bocce, </t>
-[...2 lines deleted...]
-    <t>AL RESPIRO NEL BOSCO - [CIN:IT043008B5JDVFBXN5|]</t>
+    <t xml:space="preserve">Noleggio Biciclette, Sala Pranzo, Pallavolo, Equitazione, Asciugacapelli, Lavatura e Stiratura Biancheria, Somministrazione alcolici, Mountain Bike, Aria Condizionata con Impianto non Centralizzato, Supplemento doppia uso Singola, Telefono in camera (Centralino), Visite Guidate, Locale TV, Mini Club, Sala Lettura, Cassaforte, Accesso ad Internet, Noleggio Pedalò, Cucina, Aria Condizionata con Impianto Centralizzato, Camera con balcone, Colazione, Pensione Completa a Persona, Ventilatore, Ascensore, Animazione, Windsurf, Beach Volley, Phon, Noleggio altri Servizi o Attrez.-Specificare, Vela, Tavernetta o Tavola Calda, Spiaggia Riservata, TV Satellitare, Cassetta sicurezza, Solo Pernottamento, Trasporto Clienti Stazione, Pallacanestro, Tennis, Ristorante Vegetariano, Sala TV, Calcetto, Pulizia Calzature, Baby Sitting, Pizzeria, Servizio FAX, Bar, Servizio Fotocopie, Pesca Sportiva, TV, Accettazione Gruppi, Telefono in camera, Parcheggio Custodito, Bocce, Noleggio Moscone, Collegamento Internet, Sala Giochi, Riscaldamento, Aria condizionata, Ristorante, Parco e Giardino, Parcheggio non Custodito, Altri Servizi e Impianti, Pasti non alloggiati, Mezza Pensione a Persona, Ping Pong, Solarium, Giochi per Bambini, Camera con balcone vista mare., </t>
+  </si>
+  <si>
+    <t>AL RESPIRO NEL BOSCO - [CIN:IT043008B5JDVFBXN5]</t>
   </si>
   <si>
     <t>Camporotondo di Fiastrone</t>
   </si>
   <si>
     <t>lucaematilde@alrespironelbosco.it</t>
   </si>
   <si>
     <t>www.alrespironelbosco.it</t>
   </si>
   <si>
     <t>Contrada Colvenale 10</t>
   </si>
   <si>
-    <t xml:space="preserve">Acqua calda e fredda, Trekking, Visite Guidate, Ventilatore, Connessione Internet, Inglese, Servizi igienici, Fattoria didattica/biologica, Aria condizionata, Accettazione Gruppi, Collegamento Internet, Accesso ad Internet, Partecipazione Attività Agricole, Asciugacapelli, Sala Lettura, Angolo cottura, Cucina in vano separato, Aria Condizionata con Impianto non Centralizzato, TV, TV Satellitare, Mountain Bike, Riscaldamento, Italiano, </t>
-[...2 lines deleted...]
-    <t>HOTEL IL BOSCHETTO - [CIN:IT043053A1G5MESKK7|]</t>
+    <t xml:space="preserve">Fattoria didattica/biologica, Aria Condizionata con Impianto non Centralizzato, Accesso ad Internet, Servizi igienici, Cucina in vano separato, Collegamento Internet, Trekking, Aria condizionata, Inglese, Acqua calda e fredda, Mountain Bike, TV, Partecipazione Attività Agricole, Sala Lettura, Connessione Internet, Angolo cottura, Asciugacapelli, TV Satellitare, Italiano, Ventilatore, Visite Guidate, Accettazione Gruppi, Riscaldamento, </t>
+  </si>
+  <si>
+    <t>HOTEL IL BOSCHETTO - [CIN:IT043053A1G5MESKK7]</t>
   </si>
   <si>
     <t>Tolentino</t>
   </si>
   <si>
     <t>info@hotel-il-boschetto.it</t>
   </si>
   <si>
     <t>www.hotel-il-boschetto.it</t>
   </si>
   <si>
     <t>via Sandro Pertini 55</t>
   </si>
   <si>
-    <t xml:space="preserve">Riscaldamento, Telefono in camera, Cassetta sicurezza, Supplemento letto Aggiunto, TV, Phon, Aria condizionata, Bar, </t>
-[...2 lines deleted...]
-    <t>SYMPOSIUM RESORT - [CIN:IT041069A1RBX5YBEF|]</t>
+    <t xml:space="preserve">Aria condizionata, TV, Bar, Cassetta sicurezza, Phon, Supplemento letto Aggiunto, Telefono in camera, Riscaldamento, </t>
+  </si>
+  <si>
+    <t>SYMPOSIUM RESORT - [CIN:IT041069A1RBX5YBEF]</t>
   </si>
   <si>
     <t>Colli al Metauro</t>
   </si>
   <si>
     <t>cristinaufficio19@gmail.com</t>
   </si>
   <si>
     <t>www.symposiumeventi.com</t>
   </si>
   <si>
     <t>Via Cartoceto 38/a</t>
   </si>
   <si>
-    <t>VILLA MARIETTA - [CIN:IT041069B9JKT5JYUH|]</t>
+    <t>VILLA MARIETTA - [CIN:IT041069B9JKT5JYUH]</t>
   </si>
   <si>
     <t>info@nonnamarietta.com</t>
   </si>
   <si>
     <t>www.nonnamarietta.com</t>
   </si>
   <si>
     <t>via Piagge 19</t>
   </si>
   <si>
-    <t xml:space="preserve">Caffe, Italiano, TV, Parco e Giardino, Tedesco, Collegamento Internet, Solarium, Visite Guidate, Aria condizionata in Locali Comuni, Frigo bar, Sala Pranzo, Phon, Colazione, Supplemento doppia uso Singola, Insonorizzazione, Riscaldamento Centralizzato, Inglese, Accesso ad Internet, Cassaforte, Aria Condizionata con Impianto non Centralizzato, Parcheggio non Custodito, Sala TV, Bar, Connessione Internet, Camere Doppie, Cassetta sicurezza, Supplemento letto Aggiunto, Custodia Valori in cassette di sicurezza, Aria Condizionata con Impianto Centralizzato, Riscaldamento, Ping Pong, Somministrazione bevande, Asciugacapelli, Aria condizionata, </t>
-[...2 lines deleted...]
-    <t>CASALE CIVETTA - [CIN:IT042050B93URNII6Y|]</t>
+    <t xml:space="preserve">Supplemento letto Aggiunto, Frigo bar, Visite Guidate, Supplemento doppia uso Singola, Colazione, TV, Cassetta sicurezza, Italiano, Collegamento Internet, Somministrazione bevande, Phon, Bar, Caffe, Camere Doppie, Riscaldamento, Custodia Valori in cassette di sicurezza, Aria Condizionata con Impianto non Centralizzato, Accesso ad Internet, Tedesco, Aria condizionata, Parcheggio non Custodito, Connessione Internet, Asciugacapelli, Riscaldamento Centralizzato, Sala Pranzo, Aria condizionata in Locali Comuni, Ping Pong, Aria Condizionata con Impianto Centralizzato, Insonorizzazione, Cassaforte, Solarium, Inglese, Sala TV, Parco e Giardino, </t>
+  </si>
+  <si>
+    <t>COUNTRY HOUSE MONTEBELLO di CIUCCARELLI FABRIZIA - [CIN:IT109008B94RKIU4AL]</t>
+  </si>
+  <si>
+    <t>Grottazzolina</t>
+  </si>
+  <si>
+    <t>info@countryhouse-montebello.it</t>
+  </si>
+  <si>
+    <t>Strada della Fonte 12</t>
+  </si>
+  <si>
+    <t>TIMEOUT - [CIN:IT042038B459SOVWOD]</t>
+  </si>
+  <si>
+    <t>Polverigi</t>
+  </si>
+  <si>
+    <t>info@bb-timeout.it</t>
+  </si>
+  <si>
+    <t>www.bb-timeout.it</t>
+  </si>
+  <si>
+    <t>Via della Baviera 21</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Locale Ricovero, Accettazione Animali Domestici, Italiano, Altre attività sportive, Inglese, </t>
+  </si>
+  <si>
+    <t>EVOLUTION CAMP - [CIN:IT041058B8XUN39ZC8]</t>
+  </si>
+  <si>
+    <t>Sant'Ippolito</t>
+  </si>
+  <si>
+    <t>simone@evolutioncamp.it</t>
+  </si>
+  <si>
+    <t>www.evolutioncamp.it</t>
+  </si>
+  <si>
+    <t>Via Dei Laghi 3</t>
+  </si>
+  <si>
+    <t>COUNTRY HOUSE A CASA DA ANGELO - [CIN:IT044023B9ERUFGI7O]</t>
+  </si>
+  <si>
+    <t>casadaangeloch@gmail.com</t>
+  </si>
+  <si>
+    <t>Contrada San Giacomo 63</t>
+  </si>
+  <si>
+    <t>RESIDENCE ROBIN - [CIN:IT043013B4OV6WRTMT]</t>
+  </si>
+  <si>
+    <t>raffaella@sgm.com</t>
+  </si>
+  <si>
+    <t>VIALE VITTORIO VENETO 130/A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Accesso ad Internet, Attrezzatura per soggiorno all'aperto, Asciugacapelli, Custodia Valori in cassette di sicurezza, Accettazione Animali Domestici, Parcheggio non Custodito, Pallacanestro, Camera con balcone, Custodia e Sistemazione Attrezzature Private, Ascensore, Lavatura e Stiratura Biancheria, Sci Nautico, Vela, Macchine lavabiancheria, Aria Condizionata con Impianto non Centralizzato, Ristorante Vegetariano, TV, Cassaforte, Piazzole prev. a prato, Camere Doppie, Italiano, Angolo cottura, Connessione Internet, Beach Volley, Servizio Fotocopie, Cucina in vano separato, Solo Pernottamento, Acqua calda e fredda, Attrezzi Pronto Soccorso, Servizio FAX, Accettazione Gruppi, Riscaldamento, Ristorante, Lampada esterna, Posta, TV Satellitare, Accessibili a persone con disabilità motoria, Salotto in vano separato, Camere Singole, Accessibilità all'Ascensore, Percorso Vita, Camera con balcone vista mare., Pallavolo, Illuminazione Elettrica, Rifiuti , Bar, Pizzeria, Servizi igienici (lavabo WC), Altri Servizi e Impianti, Noleggio altri Servizi o Attrez.-Specificare, Servizi igienici, Cucina, Inglese, Somministrazione alimenti, Aria condizionata, Accesso Mezzi Privati, Francese, </t>
+  </si>
+  <si>
+    <t>NORA RECH AFFITTACAMERE - [CIN:IT109037B4GF2GLJ9A]</t>
+  </si>
+  <si>
+    <t>Sant'Elpidio a Mare</t>
+  </si>
+  <si>
+    <t>Strada Galilea 881</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Francese, Tedesco, Giochi per Bambini, Riscaldamento, Camera con balcone, Accesso ad Internet, Inglese, TV, Spagnolo, Phon, Camera con balcone vista mare., Italiano, Parcheggio Custodito, Parco e Giardino, </t>
+  </si>
+  <si>
+    <t>B&amp;B LA GIRANDOLA - [CIN:IT042016C1WO8VUMJQ]</t>
+  </si>
+  <si>
+    <t>Cupramontana</t>
+  </si>
+  <si>
+    <t>info@lagirandola.eu</t>
+  </si>
+  <si>
+    <t>www.lagirandola.eu</t>
+  </si>
+  <si>
+    <t>via Piana 66</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tedesco, Trasporto Clienti Stazione, Camere Doppie, Inglese, Accesso ad Internet, Accesso Mezzi Privati, Francese, Illuminazione Elettrica, Parcheggio non Custodito, Parco e Giardino, Marchio di Qualità, Riscaldamento, Colazione, Italiano, Riscaldamento Centralizzato, Collegamento Internet, Lampada esterna, Connessione Internet, Accessibili a persone con disabilità motoria, Asciugacapelli, </t>
+  </si>
+  <si>
+    <t>AZIENDA AGRICOLA L'INFINITO - [CIN:IT041027B52E52PFZG]</t>
+  </si>
+  <si>
+    <t>Mombaroccio</t>
+  </si>
+  <si>
+    <t>gtragni@gmail.com</t>
+  </si>
+  <si>
+    <t>www.lavandainfinito.com</t>
+  </si>
+  <si>
+    <t>Via Marte 3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Italiano, Asciugacapelli, Camera con balcone vista mare., Supplemento letto Aggiunto, Phon, Connessione Internet, Estintori, Cassaforte, Idromassaggio, Bosco, Riscaldamento Centralizzato, Piscina Scoperta con Idromassaggio, Piscina Scoperta, Aria condizionata, Spagnolo, Accesso Mezzi Privati, olivicolo, Accesso ad Internet, Visite Guidate, altre attività ricreative e culturali, Inglese, Parco e Giardino, Parcheggio non Custodito, Supplemento Cane, Solo Pernottamento, Lampada esterna, Francese, Piscina, altre colture erbacee, Illuminazione Elettrica, Camere Doppie, Attrezzi Pronto Soccorso, Aria Condizionata con Impianto non Centralizzato, Idromassaggio riscaldato, Solarium, Accettazione Animali Domestici, Colazione, </t>
+  </si>
+  <si>
+    <t>CENTRO VACANZE VERDE AZZURRO - [CIN:IT043012B2AROIC5EX]</t>
+  </si>
+  <si>
+    <t>info@verdeazzurro.it</t>
+  </si>
+  <si>
+    <t>www.verdeazzurrovacanzemarche.it</t>
+  </si>
+  <si>
+    <t>Localita' San Faustino 6</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Palestra, Angolo cottura, Supplemento letto Aggiunto, Aria Condizionata con Impianto non Centralizzato, Piscina Scoperta, Parco e Giardino, Tennis, Mini Club, Servizio Fotocopie, Supplemento doppia uso Singola, Piscina, Pensione Completa a Persona, Aria condizionata in Locali Comuni, Cappella per Celebrazioni Liturgiche, Acqua calda e fredda, altre attività ricreative e culturali, Somministrazione bevande, Francese, Estintori, Accessibili a persone con disabilità motoria, Parcheggio non Custodito, Pasti, Spaccio alimentari, Accesso ad Internet, Giochi per Bambini, Calcetto, Aria condizionata, Ristorante, Illuminazione Elettrica, Phon, Sauna Privata, Asciugacapelli, Biciclette, Solo Pernottamento, Frigo bar, Accettazione Animali Domestici, Inglese, Italiano, Telefono in camera, Riscaldamento, Mezza Pensione a Persona, Discoteca, Supplemento Cane, TV, Cassaforte, Locale TV, Bar, Telefono , Propria piscina scoperta, Posta, Pizzeria, Piano Bar, Macchine lavabiancheria, Mountain Bike, Maneggio, Colazione, Animazione, Self/service-Tavola calda, Equitazione, Sala Giochi, Somministrazione alimenti, Pallacanestro, Noleggio Biciclette, Accettazione Gruppi, Cucina, Servizi igienici, Idromassaggio, Acqua Park, Ping Pong, Somministrazione alcolici, Sala TV, Aria Condizionata con Impianto Centralizzato, Beach Volley, Servizio FAX, Pallavolo, Lampada esterna, </t>
+  </si>
+  <si>
+    <t>AGRITURISMO LE CASTELLARE - [CIN:IT044044B57IQTOVL2]</t>
+  </si>
+  <si>
+    <t>info@lecastellare.it</t>
+  </si>
+  <si>
+    <t>www.lecastellare.it</t>
+  </si>
+  <si>
+    <t>Frazione Colleregnone 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Acqua calda e fredda, Biciclette, Sala Lettura, Partecipazione Attività Agricole, Asciugacapelli, TV, Servizi igienici (lavabo WC), Connessione Internet, Accessibili a persone con disabilità motoria, Colazione, Locale Ricovero, Servizi igienici, Trekking, Estintori, Accesso ad Internet, Accettazione Animali Domestici, Sala TV, Italiano, Inglese, Parco e Giardino, altre attività ricreative e culturali, Mountain Bike, Visite Guidate, Biblioteca, Macchine lavabiancheria, Accettazione Gruppi, Riscaldamento, Cucina in vano separato, </t>
+  </si>
+  <si>
+    <t>RIFUGIO CHALET PRINCIPE CORSINI - [CIN:IT041049B8INHEYS2E]</t>
+  </si>
+  <si>
+    <t>Piobbico</t>
+  </si>
+  <si>
+    <t>info@rifugiochaletcorsini.it</t>
+  </si>
+  <si>
+    <t>https://www.rifugiochaletcorsini.it/</t>
+  </si>
+  <si>
+    <t>Località Monte Nerone snc</t>
+  </si>
+  <si>
+    <t>CAMPING MAREBLU - [CIN:IT041013B1DFFMZACP]</t>
+  </si>
+  <si>
+    <t>info@campingmareblu.net</t>
+  </si>
+  <si>
+    <t>www.campingmareblu.net</t>
+  </si>
+  <si>
+    <t>strada nazionale adriatica sud 203</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Spaccio alimentari, Propria piscina scoperta, Cassaforte, Acqua calda e fredda, Piazzole prev. a prato, Mini Club, Biliardo, Somministrazione alcolici, Palestra, Inglese, Canoe, Caffe, Pensione Completa a Persona, Angolo cottura, Servizio FAX, Piscina, Animazione, Solo Pernottamento, Accesso ad Internet, Locale TV, Riscaldamento, Mezza Pensione a Persona, Bar, Calcetto, Estintori, Pronto Soccorso, Servizi igienici, Parco e Giardino, Rifornimento Benzina, Ristorante, Parcheggio non Custodito, Rifiuti , Somministrazione bevande, Supplementi accesso visitatori, Campo da Beach-Tennis, Rimessaggio Caravan, Pista da Ballo, Illuminazione Elettrica, Camper Service, Giochi per Bambini, Somministrazione alimenti, Attrezzatura per soggiorno all'aperto, Ping Pong, Bocce, Spiaggia Convenzionata, Biciclette, Macchine lavabiancheria, Asciugacapelli, Francese, TV, Beach Volley, Fitness e Centro Benessere, Italiano, Pizzeria, Idromassaggio, Spiaggia Riservata, Piazzola (compr.auto / moto, elettricità, pern), Lavatura e Stiratura Biancheria, Noleggio Biciclette, Servizi igienici (lavabo WC), Biblioteca, </t>
+  </si>
+  <si>
+    <t>CONERO AZZURRO - [CIN:IT042032B2X75R2P4R]</t>
+  </si>
+  <si>
+    <t>info@coneroazzurro.it</t>
+  </si>
+  <si>
+    <t>www.coneroazzurro.it</t>
+  </si>
+  <si>
+    <t>via Castelfidardo 80</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pallacanestro, Piazzola adulti, Spiaggia Convenzionata, Telefono abilitato alla chiamata diretta, Mezza Pensione a Persona, Ping Pong, Propria piscina scoperta, Bar, Servizi igienici (lavabo WC), Italiano, TV, Aria condizionata, Pasti, Parcheggio non Custodito, Piazzola ragazzi , TV Satellitare, Camper Service, Cassaforte, Inglese, Accessibili a persone con disabilità motoria, Illuminazione Elettrica, Calcetto, Supplementi accesso visitatori, Ristorante, Spaccio alimentari, Bocce, Giochi per Bambini, Accesso ad Internet, Piscina, Servizi igienici, Angolo cottura, Pizzeria, Supplementi Seconda auto, Macchine lavabiancheria, Spiaggia Riservata, Beach Volley, Piazzole prev. a prato, Acqua calda e fredda, Lavatura e Stiratura Biancheria, Animazione, Sala TV, Connessione Internet, Noleggio Biciclette, Mini Club, Piazzola (compr.auto / moto, elettricità, pern), Phon, Supplementi seconda moto, Biciclette, Tennis, Piscina Scoperta, </t>
+  </si>
+  <si>
+    <t>LIANA - [CIN:IT042045B1FWINTSER]</t>
+  </si>
+  <si>
+    <t>info@campingliana.it</t>
+  </si>
+  <si>
+    <t>www.campingliana.it</t>
+  </si>
+  <si>
+    <t>lungomare leonardo da vinci 54</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Riscaldamento, Piazzole prev. a prato, Cucina in vano separato, Acqua calda e fredda, Spiaggia Riservata, Accessibili a persone con disabilità motoria, Aria Condizionata con Impianto non Centralizzato, Servizi igienici (lavabo WC), Attrezzatura per soggiorno all'aperto, Servizio FAX, Piano Bar, Beach Volley, Locale TV, Bar, Telefono , Posta, Accettazione Animali Domestici, Pizzeria, Pronto Soccorso, Servizi igienici, TV, Parcheggio non Custodito, Ristorante, Solarium, Macchine lavabiancheria, Bocce, Giochi per Bambini, Animazione, Ping Pong, Accettazione Gruppi, Aria condizionata in Locali Comuni, </t>
+  </si>
+  <si>
+    <t>CAMPING LA MIMOSA - [CIN:IT041013B1YQOEEDB4]</t>
+  </si>
+  <si>
+    <t>info@campinglamimosa.it</t>
+  </si>
+  <si>
+    <t>www.campinglamimosa.it</t>
+  </si>
+  <si>
+    <t>strada nazionale Adriatica Sud 259</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Solarium, Pizzeria, TV, Connessione Internet, Marchio di Qualità, Ping Pong, Bar, Giochi per Bambini, Somministrazione alimenti, Animazione, Attrezzatura per soggiorno all'aperto, Angolo cottura, Supplementi Seconda auto, Lavatura e Stiratura Biancheria, Noleggio Biciclette, Accessibili a persone con disabilità motoria, Aria Condizionata con Impianto non Centralizzato, Solo Pernottamento a persona, Acqua calda e fredda, Spaccio alimentari, Propria piscina scoperta, Piscina Scoperta, Supplemento Cane, Aria condizionata in Locali Comuni, Pensione Completa a Persona, Caffe, Accettazione Gruppi, Inglese, Somministrazione alcolici, Idromassaggio, Servizi igienici, Beach Volley, Parcheggio Custodito, Italiano, Campo da Beach-Tennis, Piazzola (compr.auto / moto, elettricità, pern), Pasti non alloggiati, Somministrazione bevande, Idromassaggio riscaldato, Supplementi accesso visitatori, Servizi igienici (lavabo WC), Parcheggio non Custodito, Ristorante, Spiaggia Riservata, Mezza Pensione a Persona, Accesso ad Internet, Piscina, Calcetto, Pallavolo, Macchine lavabiancheria, Asciugacapelli, Tennis, Accettazione Animali Domestici, Estintori, </t>
+  </si>
+  <si>
+    <t>CAMPING CALYPSO - [CIN:IT044017B1KO2CNBEL]</t>
+  </si>
+  <si>
+    <t>direzione@campingcalypso.it</t>
+  </si>
+  <si>
+    <t>www.campingcalypso.it</t>
+  </si>
+  <si>
+    <t>contrada boccabianca 7</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Parcheggio non Custodito, Somministrazione bevande, Sala Giochi, Supplementi accesso visitatori, Ristorante, Accesso Mezzi Privati, Macchine lavabiancheria, Biciclette, Smaltimento Rifiuti, Estintori, Pallavolo, Piscina, Attrezzatura per soggiorno all'aperto, Servizio Fotocopie, Asciugacapelli, Piano Bar, Accettazione Animali Domestici, Sub, Noleggio Pedalò, Camper Service, Altre attività sportive, Tennis, Noleggio Biciclette, Propria piscina scoperta, Spaccio alimentari, Cinema, Cucina, Riscaldamento, Piscina Scoperta, Mini Club, Self/service-Tavola calda, Posta, Accessibili a persone con disabilità motoria, Servizi igienici (lavabo WC), Spiaggia Riservata, Aria Condizionata con Impianto non Centralizzato, Lavatura e Stiratura Biancheria, Altri Servizi e Impianti, Aria condizionata in Locali Comuni, Pesca, Colazione, Pensione Completa a Persona, TV Satellitare, Servizi igienici, TV, Pronto Soccorso, Pizzeria, Calcetto, Servizio FAX, Bar, Solo Pernottamento, Accesso ad Internet, Locale TV, Mezza Pensione a Persona, Piazzole prev. a prato, Acqua calda e fredda, Somministrazione alcolici, Cassaforte, Accettazione Gruppi, Giochi per Bambini, Animazione, Ping Pong, Somministrazione alimenti, Attrezzi Pronto Soccorso, Angolo cottura, Supplementi Seconda auto, </t>
+  </si>
+  <si>
+    <t>CAMPING VERDE LUNA - [CIN:IT041013B1JCFJM3SV]</t>
+  </si>
+  <si>
+    <t>info@campingverdeluna.it</t>
+  </si>
+  <si>
+    <t>www.campingverdeluna.it</t>
+  </si>
+  <si>
+    <t>strada nazionale Adriatica Sud 251</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Angolo cottura, Animazione, Attrezzatura per soggiorno all'aperto, Cassaforte, Mini Club, Piazzole prev. a prato, Acqua calda e fredda, Biliardo, Tedesco, Telefono , Tennis, Accettazione Animali Domestici, Accessibili a persone con disabilità motoria, Rifornimento Benzina, Ristorante, Spiaggia Riservata, Bar, Accesso ad Internet, Ping Pong, Giochi per Bambini, Macchine lavabiancheria, Sala TV, Noleggio Biciclette, Pista da Ballo, Spaccio alimentari, Piscina Scoperta, Cinema, Propria piscina scoperta, Riscaldamento, Palestra, Inglese, Locale TV, Calcetto, Pallavolo, Servizi igienici, Officina riparazioni, Italiano, Idromassaggio, Bocce, Pizzeria, </t>
+  </si>
+  <si>
+    <t>4 STAGIONI - [CIN:IT043049B1XM5EPDER]</t>
+  </si>
+  <si>
+    <t>Sarnano</t>
+  </si>
+  <si>
+    <t>quattrostagioni@camping.it</t>
+  </si>
+  <si>
+    <t>www.camping4stagioni.it</t>
+  </si>
+  <si>
+    <t>contrada Brilli 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Visite Guidate, Accettazione Animali Domestici, Inglese, Ristorante, Pallacanestro, Parcheggio non Custodito, Tennis, Solarium, Bocce, Servizi igienici (lavabo WC), Noleggio Biciclette, Accessibili a persone con disabilità motoria, Lavatura e Stiratura Biancheria, Pista da Ballo, Beach Volley, Servizi igienici, Piscina Scoperta, Acqua calda e fredda, Piazzole prev. a prato, Maneggio, Trekking, Riscaldamento, Italiano, Francese, Piano Bar, Pizzeria, TV, Sci Montano, Accesso ad Internet, Pallavolo, Calcetto, Locale TV, Bar, Ping Pong, Giochi per Bambini, Accettazione Gruppi, Mountain Bike, Mini Club, Equitazione, Cucina in vano separato, Piscina Coperta, Attrezzatura per soggiorno all'aperto, Animazione, Angolo cottura, Percorso Vita, </t>
+  </si>
+  <si>
+    <t>GEMMA - [CIN:IT109006B18YNP46QG]</t>
+  </si>
+  <si>
+    <t>Fermo</t>
+  </si>
+  <si>
+    <t>info@campinggemma.it</t>
+  </si>
+  <si>
+    <t>www.campinggemma.it</t>
+  </si>
+  <si>
+    <t>via giovanni campofiloni 32-34</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cucina in vano separato, Accettazione Gruppi, Caffe, Servizi igienici (lavabo WC), Accessibili a persone con disabilità motoria, Spiaggia Riservata, Altri Servizi e Impianti, Rifiuti , Ristorante, Supplementi accesso visitatori, Sala Giochi, Beach Volley, Servizi igienici, Supplementi Seconda auto, Animazione, Angolo cottura, Propria piscina scoperta, Spaccio alimentari, Mini Club, Acqua calda e fredda, Piazzole prev. a prato, Bar, Pallavolo, Calcetto, Ping Pong, Giochi per Bambini, Bocce, Pizzeria, Parcheggio non Custodito, Tennis, Pista da Ballo, Self/service-Tavola calda, Posta, </t>
+  </si>
+  <si>
+    <t>HOTEL RISTORANTE VILLA CASTELLANI - [CIN:IT043025A1HHETCCGP]</t>
+  </si>
+  <si>
+    <t>Mogliano</t>
+  </si>
+  <si>
+    <t>info@villacastellani.it</t>
+  </si>
+  <si>
+    <t>www.villacastellani.it</t>
+  </si>
+  <si>
+    <t>contrada Acquevive 16</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salotto in vano separato, Telefono in camera, Riscaldamento, Cassetta sicurezza, Frigo bar, Accettazione Gruppi, Bar, TV, Cucina, Baby Sitting, Collegamento Internet, Sala TV, Aria Condizionata con Impianto non Centralizzato, Trekking, Lavatura e Stiratura Biancheria, Mezza Pensione a Persona, Asciugacapelli, Phon, Piscina Coperta, Servizio Congressi, Pensione Completa a Persona, Camera con balcone, Parco e Giardino, Aria condizionata, Propria piscina scoperta, Ristorante, Aria condizionata in Locali Comuni, Giochi per Bambini, Sala Lettura, Accesso ad Internet, Atterraggio Elicotteri, Cassaforte, </t>
+  </si>
+  <si>
+    <t>PALAZZO DEI MERCANTI - [CIN:IT044007B9GDP8N6VV]</t>
+  </si>
+  <si>
+    <t>Ascoli Piceno</t>
+  </si>
+  <si>
+    <t>Historische Hotels</t>
+  </si>
+  <si>
+    <t>dsbimmobiliare@pec.it</t>
+  </si>
+  <si>
+    <t>www.palazzodeimercanti.it</t>
+  </si>
+  <si>
+    <t>corso Trento e Trieste 35</t>
+  </si>
+  <si>
+    <t>SAECULA NATURAL VILLAGE EXPERIENCE - [CIN:IT044021B5SLP3SPPT]</t>
+  </si>
+  <si>
+    <t>Force</t>
+  </si>
+  <si>
+    <t>giampaolopiciotti@gmail.com</t>
+  </si>
+  <si>
+    <t>www.saecula.eu</t>
+  </si>
+  <si>
+    <t>Contrada Ripacorvara 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Telefono abilitato alla chiamata diretta, Bosco, Caffe, Noleggio Biciclette, TV, Piazzola ragazzi , Estintori, Cucina in vano separato, Servizi igienici, Trekking, Biblioteca, Collegamento Internet, Accesso ad Internet, Rifiuti , Accesso Mezzi Privati, altre attività ricreative e culturali, Piazzola (compr.auto / moto, elettricità, pern), Solarium, altre colture arboree, Accessibili a persone con disabilità motoria, Attrezzatura per soggiorno all'aperto, Pronto Soccorso, Pallacanestro, Angolo cottura, TV Satellitare, Ping Pong, Giochi per Bambini, Biciclette, Servizi igienici (lavabo WC), Italiano, Asciugacapelli, Francese, Telefono, Riscaldamento, Parcheggio non Custodito, Lampada esterna, Accettazione Gruppi, Mountain Bike, Macchine lavabiancheria, Phon, Percorso Vita, Propria piscina scoperta, Connessione Internet, Acqua calda e fredda, Piscina, Attrezzi Pronto Soccorso, Camere Doppie, Illuminazione Elettrica, Aria Condizionata con Impianto non Centralizzato, Altre attività sportive, Biliardo, Accettazione Animali Domestici, altre colture erbacee, Smaltimento Rifiuti, Telefono , Inglese, Parco e Giardino, Piazzola adulti, Bocce, altri ordinamenti colturali, Aria condizionata, </t>
+  </si>
+  <si>
+    <t>HOTEL MONTECONERO - [CIN:IT042048A1XJRIDYUN]</t>
+  </si>
+  <si>
+    <t>info@hotelmonteconero.it</t>
+  </si>
+  <si>
+    <t>www.hotelmonteconero.it</t>
+  </si>
+  <si>
+    <t>via Monteconero 26</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Accettazione Gruppi, Sala Lettura, Fitness e Centro Benessere, Aria Condizionata con Impianto Centralizzato, Cassaforte, Pensione Completa a Persona, Ascensore, Colazione, Riscaldamento, Telefono in camera, Phon, Servizio Congressi, Tedesco, Marchio di Qualità, Collegamento Internet, Italiano, Aria condizionata, Propria piscina scoperta, Parco e Giardino, Ristorante, Asciugacapelli, Trekking, Supplemento doppia uso Singola, Mezza Pensione a Persona, Giochi per Bambini, Camera con balcone vista mare., Bar, Frigo bar, Accettazione Animali Domestici, TV, Cassetta sicurezza, Connessione Internet, Piscina Scoperta, Tennis, Sauna Privata, Sala TV, Aria condizionata in Locali Comuni, Inglese, Idromassaggio riscaldato, </t>
+  </si>
+  <si>
+    <t>CAMMINI</t>
+  </si>
+  <si>
+    <t>HOTEL RISTORANTE PINETA - [CIN:IT042017A1UCTWKDQ5]</t>
+  </si>
+  <si>
+    <t>info@pinetahotel.com</t>
+  </si>
+  <si>
+    <t>www.pinetahotel.com</t>
+  </si>
+  <si>
+    <t>località Campodonico di Fabriano 102</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Solo Pernottamento a persona, Sala Pranzo, Noleggio Biciclette, Pensione Completa a Persona, Colazione, Piscina, Camere Singole, Camera con balcone, Phon, Servizio Congressi, Ascensore, Accessibili a persone con disabilità motoria, Riscaldamento, Camere Doppie, Piscina Scoperta con Idromassaggio, Collegamento Internet, Lampada esterna, Solarium, Giochi per Bambini, Piazzola adulti, Bus Navetta, Frigo bar, Accettazione Animali Domestici, TV Satellitare, Supplemento Cane, Accesso Mezzi Privati, Aria Condizionata con Impianto Centralizzato, Cassetta sicurezza, Piscina Scoperta, Connessione Internet, Propria piscina scoperta, Inglese, Illuminazione Elettrica, TV, Accettazione Gruppi, Bar, Caffe, Servizio Fotocopie, Solo Pernottamento, Calcetto, Tennis, Sala TV, Biciclette, Aria condizionata in Locali Comuni, Trasporto Clienti Stazione, Aria condizionata, Parcheggio non Custodito, Parco e Giardino, Mezza Pensione a Persona, Ristorante, Italiano, Ping Pong, Telefono in camera, Supplemento letto Aggiunto, Aria Condizionata con Impianto non Centralizzato, Custodia Valori in cassette di sicurezza, Estintori, Telefono in camera (Centralino), Trekking, Asciugacapelli, Mountain Bike, Cucina, Telefono , Sala Lettura, Accesso ad Internet, Accessibilità all'Ascensore, Cassaforte, </t>
+  </si>
+  <si>
+    <t>BICI,CAMMINI</t>
+  </si>
+  <si>
+    <t>GRAND HOTEL PASSETTO - [CIN:IT042002A1FAWAQRGG]</t>
+  </si>
+  <si>
+    <t>info@grandhotelpassetto.com</t>
+  </si>
+  <si>
+    <t>www.grandhotelpassetto.com</t>
+  </si>
+  <si>
+    <t>via Paolo Thaon de Revel 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Riscaldamento, Telefono in camera, Aria Condizionata con Impianto non Centralizzato, Lavatura e Stiratura Biancheria, Custodia Valori in cassette di sicurezza, Asciugacapelli, Parcheggio non Custodito, Sala TV, Pulizia Calzature, Ascensore, Parco e Giardino, Aria condizionata, Propria piscina scoperta, Accettazione Gruppi, Autorimessa, Bar, TV, Cassaforte, Accettazione Animali Domestici, Servizio Fotocopie, Frigo bar, Servizio FAX, Cassetta sicurezza, Servizio Congressi, </t>
+  </si>
+  <si>
+    <t>EMILIA - [CIN:IT042002A1CUA62JNS]</t>
+  </si>
+  <si>
+    <t>info@hotelemilia.com</t>
+  </si>
+  <si>
+    <t>www.hotelemilia.com</t>
+  </si>
+  <si>
+    <t>frazione Poggio 149/A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Riscaldamento, Sala TV, Tennis, Parco e Giardino, Frigo bar, Bar, TV, Cassetta sicurezza, Telefono in camera, Servizio Congressi, Radio, Ascensore, Accessibili a persone con disabilità motoria, Cassaforte, Aria condizionata, Ristorante, Propria piscina scoperta, Aria Condizionata con Impianto non Centralizzato, </t>
+  </si>
+  <si>
+    <t>HOTEL EDEN GIGLI - [CIN:IT042032A1RS63Z67C]</t>
+  </si>
+  <si>
+    <t>info@giglihotels.com</t>
+  </si>
+  <si>
+    <t>www.giglihotels.com</t>
+  </si>
+  <si>
+    <t>viale Angiolo Morelli 11</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Camera con balcone vista mare., Giochi per Bambini, Radio, Fitness e Centro Benessere, Spiaggia Riservata, Telefono , Aria Condizionata con Impianto Centralizzato, Cassaforte, Sala Lettura, Supplemento letto Aggiunto, Collegamento Internet, Piscina Scoperta con Idromassaggio, Bocce, Parcheggio Custodito, Telefono in camera, Riscaldamento, Noleggio Moscone, Italiano, Ristorante, Parco e Giardino, Propria piscina scoperta, Ping Pong, Aria condizionata, Idromassaggio riscaldato, Estintori, Inglese, Servizio Congressi, Phon, Camera con balcone, Ventilatore, Cassetta sicurezza, TV, Frigo bar, Piscina Scoperta, Bar, Tedesco, Francese, Pulizia Calzature, Ristorante Vegetariano, Palestra, Accettazione Animali Domestici, Accessibili a persone con disabilità motoria, Pensione Completa a Persona, Colazione, Aria condizionata in Locali Comuni, Tennis, Canoe, Sala TV, Sauna Privata, Accettazione Gruppi, Autorimessa, Noleggio Pedalò, Telefono in camera (Centralino), Custodia Valori in cassette di sicurezza, Parcheggio non Custodito, Mezza Pensione a Persona, </t>
+  </si>
+  <si>
+    <t>HOTEL SIRENA - [CIN:IT041019A1TQXQXXEE]</t>
+  </si>
+  <si>
+    <t>info@sirenahotel.com</t>
+  </si>
+  <si>
+    <t>www.sirenahotel.com</t>
+  </si>
+  <si>
+    <t>via Gabriele d' Annunzio 14</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cassaforte, Fitness e Centro Benessere, Sala Lettura, Solarium, Giochi per Bambini, Noleggio Biciclette, Phon, Parcheggio Custodito, Telefono in camera, Accettazione Animali Domestici, Cassetta sicurezza, TV Satellitare, Aria condizionata, Ristorante, Idromassaggio riscaldato, Bar, Accettazione Gruppi, TV, Biciclette, Ristorante Vegetariano, Sauna Privata, Aria condizionata in Locali Comuni, Sala TV, Ascensore, Ventilatore, Animazione, Colazione, </t>
+  </si>
+  <si>
+    <t>LA SALUTE - [CIN:IT041035A165BQ6ZXJ]</t>
+  </si>
+  <si>
+    <t>Monte Grimano Terme</t>
+  </si>
+  <si>
+    <t>hoteldellasalute@gruppoatena.it</t>
+  </si>
+  <si>
+    <t>Via Dante Alighieri 20</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Accessibili a persone con disabilità motoria, Ristorante, Aria Condizionata con Impianto non Centralizzato, Asciugacapelli, Custodia Valori in cassette di sicurezza, Bar, TV, Cassaforte, Ascensore, Telefono in camera, Riscaldamento, Accettazione Animali Domestici, Accettazione Gruppi, </t>
+  </si>
+  <si>
+    <t>ALBERGO SASSO BIANCO - [CIN:IT043017A1467QH9QP]</t>
+  </si>
+  <si>
+    <t>Fiastra</t>
+  </si>
+  <si>
+    <t>info@albergosassobianco.com</t>
+  </si>
+  <si>
+    <t>www.albergosassobianco.com/</t>
+  </si>
+  <si>
+    <t>via Madonna Sasso Bianco 5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Riscaldamento, Ristorante, Giochi per Bambini, Accettazione Gruppi, Connessione Internet, Bar, Asciugacapelli, Telefono in camera (Centralino), Pasti non alloggiati, Parco e Giardino, Phon, Accettazione Animali Domestici, </t>
+  </si>
+  <si>
+    <t>HOTEL LA ROSA DEI VENTI - [CIN:IT043031A1C986JQ5P]</t>
+  </si>
+  <si>
+    <t>Monte San Giusto</t>
+  </si>
+  <si>
+    <t>info@hotellarosadeiventi.com</t>
+  </si>
+  <si>
+    <t>www.hotellarosadeiventi.com</t>
+  </si>
+  <si>
+    <t>via Macerata 77</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Aria Condizionata con Impianto non Centralizzato, Estintori, Riscaldamento Centralizzato, Collegamento Internet, Tedesco, Francese, Aria condizionata, Inglese, Italiano, Ristorante, Pasti, Camere Doppie, Riscaldamento, Telefono in camera, Aria condizionata in Locali Comuni, Lavatura e Stiratura Biancheria, Asciugacapelli, Radio, Sala Lettura, Telefono , Cassaforte, Frigo bar, Servizio FAX, Accessibilità all'Ascensore, Servizio Fotocopie, Autorimessa, Supplemento Cane, Accettazione Gruppi, Bar, TV, Accettazione Animali Domestici, Servizio Congressi, Phon, Camere Singole, Camera con balcone, Ascensore, Biciclette, Baby Sitting, </t>
+  </si>
+  <si>
+    <t>ENZO - [CIN:IT043042A1TK3SM2MV]</t>
+  </si>
+  <si>
+    <t>Porto Recanati</t>
+  </si>
+  <si>
+    <t>genigallo@gmail.com</t>
+  </si>
+  <si>
+    <t>www.hotelenzo.it</t>
+  </si>
+  <si>
+    <t>Corso Matteotti 21/23</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Supplemento Vano Soggiorno, Servizio Congressi, Phon, Camere Singole, Camera con balcone, Somministrazione alcolici, Somministrazione alimenti, Attrezzi Pronto Soccorso, Custodia Valori in cassette di sicurezza, Asciugacapelli, Sala TV, Aria condizionata in Locali Comuni, TV Satellitare, Cassetta sicurezza, Frigo bar, Servizio FAX, Bar, TV, Sala Lettura, Aria Condizionata con Impianto Centralizzato, Accesso ad Internet, Cassaforte, Telefono , Baby Sitting, Somministrazione bevande, Autorimessa, Accettazione Gruppi, Accessibilità all'Ascensore, Collegamento Internet, Smaltimento Rifiuti, Riscaldamento, Telefono in camera, Supplemento letto Aggiunto, Accessibili a persone con disabilità motoria, Ascensore, Accettazione Animali Domestici, Insonorizzazione, Aria condizionata, Estintori, Supplemento doppia uso Singola, Riscaldamento Centralizzato, </t>
+  </si>
+  <si>
+    <t>HOTEL DE LA VILLE - [CIN:IT041013A12EYNVPKE]</t>
+  </si>
+  <si>
+    <t>info@hoteldelavillefano.com</t>
+  </si>
+  <si>
+    <t>www.hoteldelavillefano.com</t>
+  </si>
+  <si>
+    <t>viale Fratelli Cairoli 2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Phon, Camere Singole, Accessibili a persone con disabilità motoria, Aria Condizionata con Impianto Centralizzato, Sala Pranzo, Noleggio Biciclette, Aria Condizionata con Impianto non Centralizzato, Mezza Pensione a Persona, Lavatura e Stiratura Biancheria, Estintori, Asciugacapelli, Citofono in camera, Aria condizionata, Italiano, Pasti non alloggiati, Altri Servizi e Impianti, Ristorante, Trasporto Clienti Stazione, Pasti, Aria condizionata in Locali Comuni, Cassaforte, Accesso ad Internet, Locale TV, Telefono , Accessibilità all'Ascensore, Sala TV, Francese, Tedesco, Telefono in camera, Riscaldamento, Camere Doppie, Servizio FAX, Accettazione Animali Domestici, Accettazione Gruppi, TV Satellitare, Connessione Internet, Frigo bar, Cassetta sicurezza, Inglese, Supplemento doppia uso Singola, Telefono in camera (Centralino), Servizio Fotocopie, TV, Bar, Ascensore, </t>
+  </si>
+  <si>
+    <t>CASA SULLA VALLE - [CIN:IT109015B9H6X6EV5V]</t>
+  </si>
+  <si>
+    <t>Montefortino</t>
+  </si>
+  <si>
+    <t>info@casasullavalle.it</t>
+  </si>
+  <si>
+    <t>www.casasullavalle.it</t>
+  </si>
+  <si>
+    <t>Loc. Tre Ponti 2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Accettazione Gruppi, Lavatura e Stiratura Biancheria, Altri Servizi e Impianti, Giochi per Bambini, Accesso Mezzi Privati, Accettazione Animali Domestici, Trasporto Clienti Stazione, </t>
+  </si>
+  <si>
+    <t>L'ORIZZONTE - [CIN:IT041041B4CJO3MEA3]</t>
+  </si>
+  <si>
+    <t>Peglio</t>
+  </si>
+  <si>
+    <t>info@orizzontepeglio.it</t>
+  </si>
+  <si>
+    <t>www.orizzontepeglio.it</t>
+  </si>
+  <si>
+    <t>via Metauro 22</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Solarium, Angolo cottura, IMPATTO AMBIENTALE: CERTIFICAZIONE ECOLABEL, Macchine lavabiancheria, Aria Condizionata con Impianto non Centralizzato, Riscaldamento Centralizzato, Parco e Giardino, Biblioteca, Accettazione Gruppi, Riscaldamento, Servizi igienici, Visite Guidate, Acqua calda e fredda, </t>
+  </si>
+  <si>
+    <t>POSTIGLIONE DELLA CASTELLETTA - [CIN:IT043012B96SHXUEPM]</t>
+  </si>
+  <si>
+    <t>postiglionecingoli@gmail.com</t>
+  </si>
+  <si>
+    <t>www.postiglionecountryhouse.com</t>
+  </si>
+  <si>
+    <t>localita' Lioni 20</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Phon, Asciugacapelli, Estintori, Riscaldamento Centralizzato, Accesso ad Internet, Giochi per Bambini, Aria Condizionata con Impianto non Centralizzato, Camere Doppie, Inglese, Collegamento Internet, TV, Italiano, Marchio di Qualità, Colazione, Parco e Giardino, Accettazione Animali Domestici, Parcheggio non Custodito, Aria condizionata, Connessione Internet, Accettazione Gruppi, </t>
+  </si>
+  <si>
+    <t>LE FIABE - [CIN:IT042032B9XBO5COKA]</t>
+  </si>
+  <si>
+    <t>lefiabe@giglihotels.com</t>
+  </si>
+  <si>
+    <t>via Lauretana 19</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Calcetto, Altre attività sportive, Bocce, Ristorante, Tennis, </t>
+  </si>
+  <si>
+    <t>HOTEL TERME DI FRASASSI - [CIN:IT042020A18CFDSPMM]</t>
+  </si>
+  <si>
+    <t>amministrazione@termedifrasassi.it</t>
+  </si>
+  <si>
+    <t>www.hoteltermedifrasassi.it</t>
+  </si>
+  <si>
+    <t>Via San Vittore 8</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TV Satellitare, Accettazione Gruppi, Frigo bar, Sala TV, Telefono in camera, Riscaldamento, Asciugacapelli, Aria condizionata in Locali Comuni, Fitness e Centro Benessere, Aria Condizionata con Impianto Centralizzato, Cassaforte, Ascensore, Impianti Termali, Bar, TV, Ristorante, Aria condizionata, Parco e Giardino, Propria piscina scoperta, Servizio Congressi, Insonorizzazione, </t>
+  </si>
+  <si>
+    <t>B&amp;B LA COLLINA DORATA - [CIN:IT042033C1U58H2QH9]</t>
+  </si>
+  <si>
+    <t>Offagna</t>
+  </si>
+  <si>
+    <t>lacollinadorata@gmail.com</t>
+  </si>
+  <si>
+    <t>www.lacollinadorata.it</t>
+  </si>
+  <si>
+    <t>via Torre 26</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Parco e Giardino, Partecipazione Attività Agricole, Colazione, Bosco, Accessibilità all'Ascensore, Aria Condizionata con Impianto Centralizzato, Asciugacapelli, Spagnolo, Francese, Accesso ad Internet, Inglese, </t>
+  </si>
+  <si>
+    <t>B&amp;B CASA VALFIORITA - [CIN:IT042047C18MDAJDYS]</t>
+  </si>
+  <si>
+    <t>Serra San Quirico</t>
+  </si>
+  <si>
+    <t>info@casavalfiorita.it</t>
+  </si>
+  <si>
+    <t>www.casavalfiorita.it</t>
+  </si>
+  <si>
+    <t>via Matteotti 7</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salotto in vano separato, Asciugacapelli, Ventilatore, Trasporto Clienti Stazione, Trekking, Riscaldamento con Stufa, Inglese, Riscaldamento, Accesso ad Internet, Mountain Bike, Phon, Connessione Internet, Attrezzature preparazione pasti, Colazione, Supplemento doppia uso Singola, Collegamento Internet, Supplemento letto Aggiunto, Macchine lavabiancheria, Parco e Giardino, Sala Pranzo, Cucina, Italiano, Riscaldamento Centralizzato, Marchio di Qualità, </t>
+  </si>
+  <si>
+    <t>B&amp;B IL BORGO - [CIN:IT043057B47BUOWZHT]</t>
+  </si>
+  <si>
+    <t>Visso</t>
+  </si>
+  <si>
+    <t>info@ilborgovisso.com</t>
+  </si>
+  <si>
+    <t>http://www.ilborgovisso.com</t>
+  </si>
+  <si>
+    <t>via borgo Sant'Antonio snc</t>
+  </si>
+  <si>
+    <t>SOLEA - [CIN:IT042050B93PMYIVUC]</t>
   </si>
   <si>
     <t>Trecastelli</t>
   </si>
   <si>
-    <t>daniele.pierfederici@tiscali.it</t>
-[...640 lines deleted...]
-  <si>
     <t>info@soleahotel.com</t>
   </si>
   <si>
     <t>www.soleahotel.com</t>
   </si>
   <si>
     <t>via Santa Lucia 6</t>
   </si>
   <si>
-    <t xml:space="preserve">Telefono in camera (Centralino), Noleggio Biciclette, Aria Condizionata con Impianto non Centralizzato, Aria condizionata, Ping Pong, Biblioteca, Palestra, Sala Lettura, Altre attività sportive, Phon, Accesso ad Internet, Telefono in camera, Ristorante, Inglese, Asciugacapelli, Parco e Giardino, Riscaldamento, Supplemento doppia uso Singola, </t>
-[...2 lines deleted...]
-    <t>CASA DEIMAR - [CIN:IT043024B5XPXGHWVH|]</t>
+    <t xml:space="preserve">Telefono in camera (Centralino), Inglese, Aria condizionata, Noleggio Biciclette, Supplemento doppia uso Singola, Ristorante, Ping Pong, Riscaldamento, Palestra, Accesso ad Internet, Aria Condizionata con Impianto non Centralizzato, Altre attività sportive, Biblioteca, Parco e Giardino, Sala Lettura, Phon, Telefono in camera, Asciugacapelli, </t>
+  </si>
+  <si>
+    <t>CASA DEIMAR - [CIN:IT043024B5XPXGHWVH]</t>
   </si>
   <si>
     <t>Matelica</t>
   </si>
   <si>
     <t>info@casadeimar.it</t>
   </si>
   <si>
     <t>www.casadeimar.it</t>
   </si>
   <si>
     <t>vocabolo Cecca 248</t>
   </si>
   <si>
     <t xml:space="preserve">Inglese, </t>
   </si>
   <si>
     <t>CASA VACANZE DA EDOARDO - [ ]</t>
   </si>
   <si>
     <t>Corinaldo</t>
   </si>
   <si>
     <t>rodolfomassi@hotmail.com</t>
   </si>
   <si>
     <t>Viale Raffaello 14</t>
   </si>
   <si>
-    <t>CAMPING VETTORE - [CIN:IT044038B1HM45V6NR|]</t>
+    <t>CAMPING VETTORE - [CIN:IT044038B1HM45V6NR]</t>
   </si>
   <si>
     <t>Montegallo</t>
   </si>
   <si>
     <t>g.tabili@tiscali.it</t>
   </si>
   <si>
     <t>https://www.campingvettore.it</t>
   </si>
   <si>
     <t>Strada per San Nicola 15</t>
   </si>
   <si>
-    <t xml:space="preserve">Bar, Servizio FAX, Estintori, TV Satellitare, Visite Guidate, Rifornimento Benzina, Calcetto, Piscina Scoperta, Pizzeria, Accettazione Animali Domestici, Parcheggio non Custodito, Lavatura e Stiratura Biancheria, Solarium, Sala Giochi, Somministrazione alimenti, Giochi per Bambini, Francese, Inglese, Mountain Bike, Colazione, Atterraggio Elicotteri, Noleggio Biciclette, Accesso ad Internet, Trekking, Somministrazione bevande, Parco e Giardino, Ristorante, </t>
-[...2 lines deleted...]
-    <t>IL FRUTTETO - [CIN:IT044017B1UNACWIYZ|]</t>
+    <t xml:space="preserve">Parco e Giardino, Macchine lavabiancheria, Trasporto Clienti Stazione, Estintori, Angolo cottura, Camere Doppie, Attrezzatura per soggiorno all'aperto, Trekking, Acqua calda e fredda, Mountain Bike, Accesso ad Internet, Calcetto, Mezza Pensione a Persona, Servizio FAX, Pasti, Ristorante, Noleggio articoli sportivi, Sala Giochi, Accettazione Animali Domestici, Somministrazione alimenti, Bar, Giochi per Bambini, Noleggio altri Servizi o Attrez.-Specificare, Solo Pernottamento, Riscaldamento, Pensione Completa a Persona, Piscina Scoperta, Supplemento Cane, Noleggio Biciclette, Lavatura e Stiratura Biancheria, Visite Guidate, Illuminazione Elettrica, Camper Service, Camere Singole, Altre attività sportive, Italiano, Atterraggio Elicotteri, Fitness e Centro Benessere, Accesso Mezzi Pubblici, Servizi igienici, Palestra, Inglese, Caffe, Colazione, TV Satellitare, Accettazione Gruppi, Biciclette, Connessione Internet, Pizzeria, Francese, Solarium, Rifornimento Benzina, Servizi igienici (lavabo WC), Supplementi accesso visitatori, Somministrazione bevande, Pasti non alloggiati, Piazzola (compr.auto / moto, elettricità, pern), Parcheggio non Custodito, Accesso Mezzi Privati, </t>
+  </si>
+  <si>
+    <t>IL FRUTTETO - [CIN:IT044017B1UNACWIYZ]</t>
   </si>
   <si>
     <t>info@campingilfrutteto.it</t>
   </si>
   <si>
     <t>www.campingilfrutteto.it</t>
   </si>
   <si>
     <t>contrada Boccabianca 99</t>
   </si>
   <si>
-    <t xml:space="preserve">Piscina, Cassaforte, Aria Condizionata con Impianto non Centralizzato, Rifornimento Benzina, Ping Pong, Acqua calda e fredda, Accettazione Animali Domestici, Calcetto, Ristorante, Servizi igienici, Piazzole prev. a prato, Piscina Scoperta, Connessione Internet, Noleggio Biciclette, Cucina in vano separato, Bar, Accessibili a persone con disabilità motoria, Accettazione Gruppi, Propria piscina scoperta, Giochi per Bambini, </t>
-[...2 lines deleted...]
-    <t>COLLEVERDE - [CIN:IT041067B9R4Z36WHU|]</t>
+    <t xml:space="preserve">Accettazione Gruppi, Cucina in vano separato, Ristorante, Rifornimento Benzina, Acqua calda e fredda, Piazzole prev. a prato, Cassaforte, Aria Condizionata con Impianto non Centralizzato, Servizi igienici, Ping Pong, Giochi per Bambini, Connessione Internet, Accessibili a persone con disabilità motoria, Piscina, Bar, Calcetto, Piscina Scoperta, Propria piscina scoperta, Accettazione Animali Domestici, Noleggio Biciclette, </t>
+  </si>
+  <si>
+    <t>COLLEVERDE - [CIN:IT041067B9R4Z36WHU]</t>
   </si>
   <si>
     <t>amministrazione@colleverde-urbino.it</t>
   </si>
   <si>
     <t>www.colleverde-urbino.it</t>
   </si>
   <si>
     <t>Via Bocca Trabaria Ovest 96</t>
   </si>
   <si>
-    <t xml:space="preserve">Accesso ad Internet, Accesso Mezzi Privati, Supplemento Cane, Noleggio Biciclette, Accettazione Animali Domestici, Bar, Trekking, TV, Inglese, Insonorizzazione, Collegamento Internet, Parco e Giardino, Telefono , Spagnolo, Giochi per Bambini, Camera con balcone, Bosco, Phon, Accettazione Gruppi, Bus Navetta, Biciclette, Piscina, Cassaforte, Telefono in camera, Aria Condizionata con Impianto non Centralizzato, Riscaldamento Centralizzato, Sala Lettura, Ventilatore, Locale Ricovero, Fitness e Centro Benessere, Lampada esterna, Accessibili a persone con disabilità motoria, Supplemento doppia uso Singola, Percorso Vita, Asciugacapelli, Aria Condizionata con Impianto Centralizzato, Riscaldamento, Aria condizionata, Ping Pong, Parcheggio Custodito, Aria condizionata in Locali Comuni, Marchio di Qualità, Frigo bar, Idromassaggio, Italiano, Connessione Internet, Piscina Coperta, Cassetta sicurezza, Custodia Valori in cassette di sicurezza, Camere Doppie, Mountain Bike, Supplemento letto Aggiunto, Telefono in camera (Centralino), Accesso Mezzi Pubblici, Solarium, Estintori, </t>
+    <t xml:space="preserve">Supplemento doppia uso Singola, Bus Navetta, Noleggio Biciclette, Parcheggio Custodito, Frigo bar, Estintori, Telefono in camera, Locale Ricovero, Asciugacapelli, Aria condizionata, Ventilatore, Telefono in camera (Centralino), Inglese, Piscina, Connessione Internet, Sala Lettura, Giochi per Bambini, Accesso Mezzi Privati, Telefono , Aria Condizionata con Impianto Centralizzato, Ping Pong, Riscaldamento Centralizzato, Aria condizionata in Locali Comuni, Biciclette, Riscaldamento, Custodia Valori in cassette di sicurezza, Bar, Accessibili a persone con disabilità motoria, Phon, Piscina Coperta, Percorso Vita, Idromassaggio, Solarium, Collegamento Internet, Cassetta sicurezza, TV, Italiano, Aria Condizionata con Impianto non Centralizzato, Accesso ad Internet, Supplemento letto Aggiunto, Mountain Bike, Cassaforte, Bosco, Marchio di Qualità, Insonorizzazione, Accettazione Gruppi, Supplemento Cane, Spagnolo, Parco e Giardino, Trekking, Camera con balcone, Accettazione Animali Domestici, Accesso Mezzi Pubblici, Lampada esterna, Fitness e Centro Benessere, Camere Doppie, </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color rgb="FF0000FF" tint="0"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
@@ -2167,90 +2155,90 @@
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="B4:L131">
-  <autoFilter ref="B4:L131"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="B4:L130">
+  <autoFilter ref="B4:L130"/>
   <tableColumns count="11">
     <tableColumn id="1" name="Nome"/>
     <tableColumn id="2" name="Località"/>
     <tableColumn id="3" name="Latitudine"/>
     <tableColumn id="4" name="Longitudine"/>
     <tableColumn id="5" name="Stelle"/>
     <tableColumn id="6" name="Tipologia"/>
     <tableColumn id="7" name="Email"/>
     <tableColumn id="8" name="Website"/>
     <tableColumn id="9" name="Indirizzo"/>
     <tableColumn id="10" name="Servizi"/>
     <tableColumn id="11" name="Disciplinari"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium3" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="B1:N131"/>
+  <dimension ref="B1:N130"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="2" max="2" width="78.3134307861328" customWidth="1"/>
+    <col min="2" max="2" width="77.3200454711914" customWidth="1"/>
     <col min="3" max="3" width="25.5365772247314" customWidth="1"/>
     <col min="4" max="4" width="12.5152816772461" customWidth="1"/>
     <col min="5" max="5" width="14.045786857605" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
-    <col min="7" max="7" width="17.6139602661133" customWidth="1"/>
+    <col min="7" max="7" width="17.2753257751465" customWidth="1"/>
     <col min="8" max="8" width="35.9380836486816" customWidth="1"/>
     <col min="9" max="9" width="38.4384498596191" customWidth="1"/>
     <col min="10" max="10" width="34.4392929077148" customWidth="1"/>
-    <col min="11" max="11" width="1427.0771484375" customWidth="1"/>
+    <col min="11" max="11" width="1426.93395996094" customWidth="1"/>
     <col min="12" max="12" width="22.9666385650635" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
     </row>
     <row r="4">
       <c r="B4" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="0" t="s">
@@ -4545,2197 +4533,2162 @@
       </c>
       <c r="H69" s="0" t="s">
         <v>372</v>
       </c>
       <c r="I69" s="0" t="s">
         <v>373</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>374</v>
       </c>
       <c r="K69" s="0" t="s">
         <v>375</v>
       </c>
       <c r="L69" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="70">
       <c r="B70" s="0" t="s">
         <v>376</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>377</v>
       </c>
       <c r="D70" s="0">
-        <v>43.8481758</v>
+        <v>43.5324915</v>
       </c>
       <c r="E70" s="0">
-        <v>12.5877133</v>
+        <v>13.5256901</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>194</v>
+        <v>14</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>271</v>
+        <v>15</v>
       </c>
       <c r="H70" s="0" t="s">
         <v>378</v>
       </c>
       <c r="I70" s="0" t="s">
         <v>379</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>380</v>
       </c>
       <c r="K70" s="0" t="s">
-        <v>381</v>
+        <v>194</v>
       </c>
       <c r="L70" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
     </row>
     <row r="71">
       <c r="B71" s="0" t="s">
+        <v>381</v>
+      </c>
+      <c r="C71" s="0" t="s">
         <v>382</v>
       </c>
-      <c r="C71" s="0" t="s">
+      <c r="D71" s="0">
+        <v>43.1753804</v>
+      </c>
+      <c r="E71" s="0">
+        <v>13.3673819</v>
+      </c>
+      <c r="F71" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="G71" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="H71" s="0" t="s">
         <v>383</v>
       </c>
-      <c r="D71" s="0">
-[...11 lines deleted...]
-      <c r="H71" s="0" t="s">
+      <c r="I71" s="0" t="s">
         <v>384</v>
       </c>
-      <c r="I71" s="0" t="s">
+      <c r="J71" s="0" t="s">
         <v>385</v>
       </c>
-      <c r="J71" s="0" t="s">
+      <c r="K71" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="K71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L71" s="0" t="s">
-        <v>70</v>
+        <v>20</v>
       </c>
     </row>
     <row r="72">
       <c r="B72" s="0" t="s">
         <v>387</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>388</v>
       </c>
       <c r="D72" s="0">
-        <v>43.1753804</v>
+        <v>43.42202</v>
       </c>
       <c r="E72" s="0">
-        <v>13.3673819</v>
+        <v>12.852406</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>194</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>15</v>
       </c>
       <c r="H72" s="0" t="s">
         <v>389</v>
       </c>
       <c r="I72" s="0" t="s">
         <v>390</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>391</v>
       </c>
       <c r="K72" s="0" t="s">
         <v>392</v>
       </c>
       <c r="L72" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
     </row>
     <row r="73">
       <c r="B73" s="0" t="s">
         <v>393</v>
       </c>
       <c r="C73" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="D73" s="0">
+        <v>43.4150667</v>
+      </c>
+      <c r="E73" s="0">
+        <v>13.2653333</v>
+      </c>
+      <c r="F73" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="G73" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="H73" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="I73" s="0" t="s">
+        <v>231</v>
+      </c>
+      <c r="J73" s="0" t="s">
         <v>394</v>
       </c>
-      <c r="D73" s="0">
-[...11 lines deleted...]
-      <c r="H73" s="0" t="s">
+      <c r="K73" s="0" t="s">
         <v>395</v>
       </c>
-      <c r="I73" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="L73" s="0" t="s">
-        <v>70</v>
+        <v>20</v>
       </c>
     </row>
     <row r="74">
       <c r="B74" s="0" t="s">
+        <v>396</v>
+      </c>
+      <c r="C74" s="0" t="s">
+        <v>397</v>
+      </c>
+      <c r="D74" s="0">
+        <v>43.2899828</v>
+      </c>
+      <c r="E74" s="0">
+        <v>13.4750746</v>
+      </c>
+      <c r="F74" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="G74" s="0" t="s">
+        <v>271</v>
+      </c>
+      <c r="H74" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="I74" s="0" t="s">
         <v>399</v>
-      </c>
-[...19 lines deleted...]
-        <v>231</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>400</v>
       </c>
       <c r="K74" s="0" t="s">
         <v>401</v>
       </c>
       <c r="L74" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="75">
       <c r="B75" s="0" t="s">
         <v>402</v>
       </c>
       <c r="C75" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="D75" s="0">
+        <v>43.965471</v>
+      </c>
+      <c r="E75" s="0">
+        <v>12.7621622</v>
+      </c>
+      <c r="F75" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G75" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="H75" s="0" t="s">
         <v>403</v>
       </c>
-      <c r="D75" s="0">
-[...11 lines deleted...]
-      <c r="H75" s="0" t="s">
+      <c r="I75" s="0" t="s">
         <v>404</v>
       </c>
-      <c r="I75" s="0" t="s">
+      <c r="J75" s="0" t="s">
         <v>405</v>
       </c>
-      <c r="J75" s="0" t="s">
+      <c r="K75" s="0" t="s">
         <v>406</v>
-      </c>
-[...1 lines deleted...]
-        <v>407</v>
       </c>
       <c r="L75" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="76">
       <c r="B76" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="C76" s="0" t="s">
         <v>408</v>
       </c>
-      <c r="C76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D76" s="0">
-        <v>43.965471</v>
+        <v>42.9735895</v>
       </c>
       <c r="E76" s="0">
-        <v>12.7621622</v>
+        <v>13.5906429</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>14</v>
+        <v>194</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>15</v>
       </c>
       <c r="H76" s="0" t="s">
         <v>409</v>
       </c>
       <c r="I76" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="J76" s="0" t="s">
         <v>410</v>
       </c>
-      <c r="J76" s="0" t="s">
+      <c r="K76" s="0" t="s">
         <v>411</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
       <c r="L76" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="77">
       <c r="B77" s="0" t="s">
+        <v>412</v>
+      </c>
+      <c r="C77" s="0" t="s">
         <v>413</v>
       </c>
-      <c r="C77" s="0" t="s">
+      <c r="D77" s="0">
+        <v>43.4793875</v>
+      </c>
+      <c r="E77" s="0">
+        <v>12.6938309</v>
+      </c>
+      <c r="F77" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="G77" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="H77" s="0" t="s">
         <v>414</v>
       </c>
-      <c r="D77" s="0">
-[...11 lines deleted...]
-      <c r="H77" s="0" t="s">
+      <c r="I77" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="J77" s="0" t="s">
         <v>415</v>
       </c>
-      <c r="I77" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K77" s="0" t="s">
-        <v>417</v>
+        <v>194</v>
       </c>
       <c r="L77" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="78">
       <c r="B78" s="0" t="s">
+        <v>416</v>
+      </c>
+      <c r="C78" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="D78" s="0">
+        <v>43.6160036</v>
+      </c>
+      <c r="E78" s="0">
+        <v>13.5066837</v>
+      </c>
+      <c r="F78" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="G78" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="H78" s="0" t="s">
+        <v>417</v>
+      </c>
+      <c r="I78" s="0" t="s">
         <v>418</v>
       </c>
-      <c r="C78" s="0" t="s">
+      <c r="J78" s="0" t="s">
         <v>419</v>
       </c>
-      <c r="D78" s="0">
-[...11 lines deleted...]
-      <c r="H78" s="0" t="s">
+      <c r="K78" s="0" t="s">
         <v>420</v>
-      </c>
-[...7 lines deleted...]
-        <v>194</v>
       </c>
       <c r="L78" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="79">
       <c r="B79" s="0" t="s">
+        <v>421</v>
+      </c>
+      <c r="C79" s="0" t="s">
         <v>422</v>
       </c>
-      <c r="C79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D79" s="0">
-        <v>43.6160036</v>
+        <v>43.781649</v>
       </c>
       <c r="E79" s="0">
-        <v>13.5066837</v>
+        <v>13.1209572</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>39</v>
+        <v>14</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>15</v>
       </c>
       <c r="H79" s="0" t="s">
         <v>423</v>
       </c>
       <c r="I79" s="0" t="s">
         <v>424</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>425</v>
       </c>
       <c r="K79" s="0" t="s">
         <v>426</v>
       </c>
       <c r="L79" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="80">
       <c r="B80" s="0" t="s">
         <v>427</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>428</v>
       </c>
       <c r="D80" s="0">
-        <v>43.781649</v>
+        <v>43.1415427</v>
       </c>
       <c r="E80" s="0">
-        <v>13.1209572</v>
+        <v>13.281047</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>14</v>
+        <v>194</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>15</v>
       </c>
       <c r="H80" s="0" t="s">
         <v>429</v>
       </c>
       <c r="I80" s="0" t="s">
         <v>430</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>431</v>
       </c>
       <c r="K80" s="0" t="s">
         <v>432</v>
       </c>
       <c r="L80" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
     </row>
     <row r="81">
       <c r="B81" s="0" t="s">
         <v>433</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>434</v>
       </c>
       <c r="D81" s="0">
-        <v>43.1415427</v>
+        <v>43.2201773</v>
       </c>
       <c r="E81" s="0">
-        <v>13.281047</v>
+        <v>13.3203103</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>194</v>
+        <v>14</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>15</v>
       </c>
       <c r="H81" s="0" t="s">
         <v>435</v>
       </c>
       <c r="I81" s="0" t="s">
         <v>436</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>437</v>
       </c>
       <c r="K81" s="0" t="s">
         <v>438</v>
       </c>
       <c r="L81" s="0" t="s">
-        <v>70</v>
+        <v>20</v>
       </c>
     </row>
     <row r="82">
       <c r="B82" s="0" t="s">
         <v>439</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>440</v>
       </c>
       <c r="D82" s="0">
-        <v>43.2201773</v>
+        <v>0</v>
       </c>
       <c r="E82" s="0">
-        <v>13.3203103</v>
+        <v>0</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>15</v>
       </c>
       <c r="H82" s="0" t="s">
         <v>441</v>
       </c>
       <c r="I82" s="0" t="s">
         <v>442</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>443</v>
       </c>
       <c r="K82" s="0" t="s">
-        <v>444</v>
+        <v>194</v>
       </c>
       <c r="L82" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="83">
       <c r="B83" s="0" t="s">
+        <v>444</v>
+      </c>
+      <c r="C83" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="D83" s="0">
+        <v>43.7396249</v>
+      </c>
+      <c r="E83" s="0">
+        <v>12.9561768</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="H83" s="0" t="s">
         <v>445</v>
       </c>
-      <c r="C83" s="0" t="s">
+      <c r="I83" s="0" t="s">
         <v>446</v>
       </c>
-      <c r="D83" s="0">
-[...11 lines deleted...]
-      <c r="H83" s="0" t="s">
+      <c r="J83" s="0" t="s">
         <v>447</v>
       </c>
-      <c r="I83" s="0" t="s">
+      <c r="K83" s="0" t="s">
         <v>448</v>
-      </c>
-[...4 lines deleted...]
-        <v>194</v>
       </c>
       <c r="L83" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="84">
       <c r="B84" s="0" t="s">
+        <v>449</v>
+      </c>
+      <c r="C84" s="0" t="s">
         <v>450</v>
       </c>
-      <c r="C84" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D84" s="0">
-        <v>43.7396249</v>
+        <v>43.0997634</v>
       </c>
       <c r="E84" s="0">
-        <v>12.9561768</v>
+        <v>13.5933637</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>194</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>15</v>
       </c>
       <c r="H84" s="0" t="s">
         <v>451</v>
       </c>
       <c r="I84" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>452</v>
       </c>
-      <c r="J84" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K84" s="0" t="s">
-        <v>454</v>
+        <v>194</v>
       </c>
       <c r="L84" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="85">
       <c r="B85" s="0" t="s">
+        <v>453</v>
+      </c>
+      <c r="C85" s="0" t="s">
+        <v>454</v>
+      </c>
+      <c r="D85" s="0">
+        <v>43.5308932</v>
+      </c>
+      <c r="E85" s="0">
+        <v>13.4048233</v>
+      </c>
+      <c r="F85" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="G85" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="H85" s="0" t="s">
         <v>455</v>
       </c>
-      <c r="C85" s="0" t="s">
+      <c r="I85" s="0" t="s">
         <v>456</v>
       </c>
-      <c r="D85" s="0">
-[...11 lines deleted...]
-      <c r="H85" s="0" t="s">
+      <c r="J85" s="0" t="s">
         <v>457</v>
       </c>
-      <c r="I85" s="0" t="s">
+      <c r="K85" s="0" t="s">
         <v>458</v>
-      </c>
-[...4 lines deleted...]
-        <v>460</v>
       </c>
       <c r="L85" s="0" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="86">
       <c r="B86" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="C86" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="D86" s="0">
+        <v>43.698034</v>
+      </c>
+      <c r="E86" s="0">
+        <v>12.8763149</v>
+      </c>
+      <c r="F86" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="G86" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="H86" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="C86" s="0" t="s">
+      <c r="I86" s="0" t="s">
         <v>462</v>
       </c>
-      <c r="D86" s="0">
-[...11 lines deleted...]
-      <c r="H86" s="0" t="s">
+      <c r="J86" s="0" t="s">
         <v>463</v>
-      </c>
-[...4 lines deleted...]
-        <v>464</v>
       </c>
       <c r="K86" s="0" t="s">
         <v>194</v>
       </c>
       <c r="L86" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="87">
       <c r="B87" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="C87" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="D87" s="0">
+        <v>42.9763832</v>
+      </c>
+      <c r="E87" s="0">
+        <v>13.8242966</v>
+      </c>
+      <c r="F87" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="H87" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="C87" s="0" t="s">
+      <c r="I87" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>466</v>
       </c>
-      <c r="D87" s="0">
-[...19 lines deleted...]
-      </c>
       <c r="K87" s="0" t="s">
-        <v>470</v>
+        <v>194</v>
       </c>
       <c r="L87" s="0" t="s">
-        <v>70</v>
+        <v>20</v>
       </c>
     </row>
     <row r="88">
       <c r="B88" s="0" t="s">
-        <v>471</v>
+        <v>467</v>
       </c>
       <c r="C88" s="0" t="s">
-        <v>472</v>
+        <v>206</v>
       </c>
       <c r="D88" s="0">
-        <v>43.698034</v>
+        <v>43.3030013</v>
       </c>
       <c r="E88" s="0">
-        <v>12.8763149</v>
+        <v>13.7354938</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>194</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>15</v>
       </c>
       <c r="H88" s="0" t="s">
-        <v>473</v>
+        <v>468</v>
       </c>
       <c r="I88" s="0" t="s">
-        <v>474</v>
+        <v>194</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>475</v>
+        <v>469</v>
       </c>
       <c r="K88" s="0" t="s">
-        <v>194</v>
+        <v>470</v>
       </c>
       <c r="L88" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="89">
       <c r="B89" s="0" t="s">
-        <v>476</v>
+        <v>471</v>
       </c>
       <c r="C89" s="0" t="s">
-        <v>84</v>
+        <v>472</v>
       </c>
       <c r="D89" s="0">
-        <v>42.9763832</v>
+        <v>43.2380657</v>
       </c>
       <c r="E89" s="0">
-        <v>13.8242966</v>
+        <v>13.7045652</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>194</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>15</v>
+        <v>343</v>
       </c>
       <c r="H89" s="0" t="s">
-        <v>477</v>
+        <v>194</v>
       </c>
       <c r="I89" s="0" t="s">
         <v>194</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>478</v>
+        <v>473</v>
       </c>
       <c r="K89" s="0" t="s">
-        <v>194</v>
+        <v>474</v>
       </c>
       <c r="L89" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="90">
       <c r="B90" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="C90" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="D90" s="0">
+        <v>43.4640316</v>
+      </c>
+      <c r="E90" s="0">
+        <v>13.091696</v>
+      </c>
+      <c r="F90" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="G90" s="0" t="s">
+        <v>271</v>
+      </c>
+      <c r="H90" s="0" t="s">
+        <v>477</v>
+      </c>
+      <c r="I90" s="0" t="s">
+        <v>478</v>
+      </c>
+      <c r="J90" s="0" t="s">
         <v>479</v>
       </c>
-      <c r="C90" s="0" t="s">
-[...14 lines deleted...]
-      <c r="H90" s="0" t="s">
+      <c r="K90" s="0" t="s">
         <v>480</v>
       </c>
-      <c r="I90" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="L90" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
     </row>
     <row r="91">
       <c r="B91" s="0" t="s">
+        <v>481</v>
+      </c>
+      <c r="C91" s="0" t="s">
+        <v>482</v>
+      </c>
+      <c r="D91" s="0">
+        <v>0</v>
+      </c>
+      <c r="E91" s="0">
+        <v>0</v>
+      </c>
+      <c r="F91" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="G91" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="H91" s="0" t="s">
         <v>483</v>
       </c>
-      <c r="C91" s="0" t="s">
+      <c r="I91" s="0" t="s">
         <v>484</v>
-      </c>
-[...16 lines deleted...]
-        <v>194</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>485</v>
       </c>
       <c r="K91" s="0" t="s">
         <v>486</v>
       </c>
       <c r="L91" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
     </row>
     <row r="92">
       <c r="B92" s="0" t="s">
         <v>487</v>
       </c>
       <c r="C92" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="D92" s="0">
+        <v>43.395466</v>
+      </c>
+      <c r="E92" s="0">
+        <v>13.3019638</v>
+      </c>
+      <c r="F92" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G92" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="H92" s="0" t="s">
         <v>488</v>
       </c>
-      <c r="D92" s="0">
-[...11 lines deleted...]
-      <c r="H92" s="0" t="s">
+      <c r="I92" s="0" t="s">
         <v>489</v>
       </c>
-      <c r="I92" s="0" t="s">
+      <c r="J92" s="0" t="s">
         <v>490</v>
       </c>
-      <c r="J92" s="0" t="s">
+      <c r="K92" s="0" t="s">
         <v>491</v>
       </c>
-      <c r="K92" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L92" s="0" t="s">
-        <v>70</v>
+        <v>20</v>
       </c>
     </row>
     <row r="93">
       <c r="B93" s="0" t="s">
+        <v>492</v>
+      </c>
+      <c r="C93" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="D93" s="0">
+        <v>42.91521</v>
+      </c>
+      <c r="E93" s="0">
+        <v>13.31875</v>
+      </c>
+      <c r="F93" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="G93" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="H93" s="0" t="s">
         <v>493</v>
       </c>
-      <c r="C93" s="0" t="s">
+      <c r="I93" s="0" t="s">
         <v>494</v>
       </c>
-      <c r="D93" s="0">
-[...11 lines deleted...]
-      <c r="H93" s="0" t="s">
+      <c r="J93" s="0" t="s">
         <v>495</v>
       </c>
-      <c r="I93" s="0" t="s">
+      <c r="K93" s="0" t="s">
         <v>496</v>
       </c>
-      <c r="J93" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L93" s="0" t="s">
-        <v>70</v>
+        <v>20</v>
       </c>
     </row>
     <row r="94">
       <c r="B94" s="0" t="s">
+        <v>497</v>
+      </c>
+      <c r="C94" s="0" t="s">
+        <v>498</v>
+      </c>
+      <c r="D94" s="0">
+        <v>43.5556393</v>
+      </c>
+      <c r="E94" s="0">
+        <v>12.5190617</v>
+      </c>
+      <c r="F94" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="G94" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="H94" s="0" t="s">
         <v>499</v>
       </c>
-      <c r="C94" s="0" t="s">
-[...14 lines deleted...]
-      <c r="H94" s="0" t="s">
+      <c r="I94" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="I94" s="0" t="s">
+      <c r="J94" s="0" t="s">
         <v>501</v>
       </c>
-      <c r="J94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K94" s="0" t="s">
-        <v>503</v>
+        <v>194</v>
       </c>
       <c r="L94" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="95">
       <c r="B95" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="C95" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="D95" s="0">
+        <v>43.8167495</v>
+      </c>
+      <c r="E95" s="0">
+        <v>13.0696289</v>
+      </c>
+      <c r="F95" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G95" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="H95" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="I95" s="0" t="s">
         <v>504</v>
       </c>
-      <c r="C95" s="0" t="s">
-[...14 lines deleted...]
-      <c r="H95" s="0" t="s">
+      <c r="J95" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="I95" s="0" t="s">
+      <c r="K95" s="0" t="s">
         <v>506</v>
       </c>
-      <c r="J95" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L95" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
     </row>
     <row r="96">
       <c r="B96" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="C96" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="D96" s="0">
+        <v>0</v>
+      </c>
+      <c r="E96" s="0">
+        <v>0</v>
+      </c>
+      <c r="F96" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="H96" s="0" t="s">
+        <v>508</v>
+      </c>
+      <c r="I96" s="0" t="s">
         <v>509</v>
       </c>
-      <c r="C96" s="0" t="s">
+      <c r="J96" s="0" t="s">
         <v>510</v>
       </c>
-      <c r="D96" s="0">
-[...11 lines deleted...]
-      <c r="H96" s="0" t="s">
+      <c r="K96" s="0" t="s">
         <v>511</v>
-      </c>
-[...7 lines deleted...]
-        <v>194</v>
       </c>
       <c r="L96" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="97">
       <c r="B97" s="0" t="s">
+        <v>512</v>
+      </c>
+      <c r="C97" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="D97" s="0">
+        <v>43.6968593</v>
+      </c>
+      <c r="E97" s="0">
+        <v>13.2537096</v>
+      </c>
+      <c r="F97" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="G97" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="H97" s="0" t="s">
         <v>513</v>
       </c>
-      <c r="C97" s="0" t="s">
-[...14 lines deleted...]
-      <c r="H97" s="0" t="s">
+      <c r="I97" s="0" t="s">
         <v>514</v>
       </c>
-      <c r="I97" s="0" t="s">
+      <c r="J97" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="J97" s="0" t="s">
+      <c r="K97" s="0" t="s">
         <v>516</v>
       </c>
-      <c r="K97" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L97" s="0" t="s">
-        <v>70</v>
+        <v>20</v>
       </c>
     </row>
     <row r="98">
       <c r="B98" s="0" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
       <c r="C98" s="0" t="s">
-        <v>114</v>
+        <v>181</v>
       </c>
       <c r="D98" s="0">
-        <v>0</v>
+        <v>43.8046666</v>
       </c>
       <c r="E98" s="0">
-        <v>0</v>
+        <v>13.0853322</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>15</v>
       </c>
       <c r="H98" s="0" t="s">
+        <v>518</v>
+      </c>
+      <c r="I98" s="0" t="s">
         <v>519</v>
       </c>
-      <c r="I98" s="0" t="s">
+      <c r="J98" s="0" t="s">
         <v>520</v>
       </c>
-      <c r="J98" s="0" t="s">
+      <c r="K98" s="0" t="s">
         <v>521</v>
-      </c>
-[...1 lines deleted...]
-        <v>522</v>
       </c>
       <c r="L98" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="99">
       <c r="B99" s="0" t="s">
+        <v>522</v>
+      </c>
+      <c r="C99" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="D99" s="0">
+        <v>43.0415708</v>
+      </c>
+      <c r="E99" s="0">
+        <v>13.8395561</v>
+      </c>
+      <c r="F99" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="G99" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="H99" s="0" t="s">
         <v>523</v>
       </c>
-      <c r="C99" s="0" t="s">
-[...14 lines deleted...]
-      <c r="H99" s="0" t="s">
+      <c r="I99" s="0" t="s">
         <v>524</v>
       </c>
-      <c r="I99" s="0" t="s">
+      <c r="J99" s="0" t="s">
         <v>525</v>
       </c>
-      <c r="J99" s="0" t="s">
+      <c r="K99" s="0" t="s">
         <v>526</v>
-      </c>
-[...1 lines deleted...]
-        <v>527</v>
       </c>
       <c r="L99" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="100">
       <c r="B100" s="0" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
       <c r="C100" s="0" t="s">
         <v>181</v>
       </c>
       <c r="D100" s="0">
-        <v>43.8046666</v>
+        <v>43.8059776</v>
       </c>
       <c r="E100" s="0">
-        <v>13.0853322</v>
+        <v>13.0850321</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>15</v>
       </c>
       <c r="H100" s="0" t="s">
+        <v>528</v>
+      </c>
+      <c r="I100" s="0" t="s">
         <v>529</v>
       </c>
-      <c r="I100" s="0" t="s">
+      <c r="J100" s="0" t="s">
         <v>530</v>
       </c>
-      <c r="J100" s="0" t="s">
+      <c r="K100" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="K100" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L100" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
     </row>
     <row r="101">
       <c r="B101" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="C101" s="0" t="s">
         <v>533</v>
       </c>
-      <c r="C101" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D101" s="0">
-        <v>43.0415708</v>
+        <v>43.0189817</v>
       </c>
       <c r="E101" s="0">
-        <v>13.8395561</v>
+        <v>13.2772719</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>39</v>
+        <v>14</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>15</v>
       </c>
       <c r="H101" s="0" t="s">
         <v>534</v>
       </c>
       <c r="I101" s="0" t="s">
         <v>535</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>536</v>
       </c>
       <c r="K101" s="0" t="s">
         <v>537</v>
       </c>
       <c r="L101" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="102">
       <c r="B102" s="0" t="s">
         <v>538</v>
       </c>
       <c r="C102" s="0" t="s">
-        <v>181</v>
+        <v>539</v>
       </c>
       <c r="D102" s="0">
-        <v>43.8059776</v>
+        <v>43.1601414</v>
       </c>
       <c r="E102" s="0">
-        <v>13.0850321</v>
+        <v>13.8096717</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>39</v>
+        <v>14</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>15</v>
       </c>
       <c r="H102" s="0" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="I102" s="0" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="K102" s="0" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="L102" s="0" t="s">
-        <v>70</v>
+        <v>20</v>
       </c>
     </row>
     <row r="103">
       <c r="B103" s="0" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="C103" s="0" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="D103" s="0">
-        <v>43.0189817</v>
+        <v>43.1957056</v>
       </c>
       <c r="E103" s="0">
-        <v>13.2772719</v>
+        <v>13.4730347</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>15</v>
       </c>
       <c r="H103" s="0" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="I103" s="0" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="K103" s="0" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="L103" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="104">
       <c r="B104" s="0" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="C104" s="0" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="D104" s="0">
-        <v>43.1601414</v>
+        <v>42.8554379</v>
       </c>
       <c r="E104" s="0">
-        <v>13.8096717</v>
+        <v>13.576154</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>14</v>
+        <v>194</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>15</v>
+        <v>552</v>
       </c>
       <c r="H104" s="0" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
       <c r="I104" s="0" t="s">
-        <v>552</v>
+        <v>554</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>553</v>
+        <v>555</v>
       </c>
       <c r="K104" s="0" t="s">
-        <v>554</v>
+        <v>194</v>
       </c>
       <c r="L104" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="105">
       <c r="B105" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="C105" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="D105" s="0">
-        <v>43.1957056</v>
+        <v>42.9702515</v>
       </c>
       <c r="E105" s="0">
-        <v>13.4730347</v>
+        <v>13.4846103</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>39</v>
+        <v>194</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="H105" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="I105" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="K105" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="L105" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
     </row>
     <row r="106">
       <c r="B106" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="C106" s="0" t="s">
-        <v>562</v>
+        <v>317</v>
       </c>
       <c r="D106" s="0">
-        <v>42.8554379</v>
+        <v>43.5471589</v>
       </c>
       <c r="E106" s="0">
-        <v>13.576154</v>
+        <v>13.614635</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>194</v>
+        <v>14</v>
       </c>
       <c r="G106" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="H106" s="0" t="s">
         <v>563</v>
       </c>
-      <c r="H106" s="0" t="s">
+      <c r="I106" s="0" t="s">
         <v>564</v>
       </c>
-      <c r="I106" s="0" t="s">
+      <c r="J106" s="0" t="s">
         <v>565</v>
       </c>
-      <c r="J106" s="0" t="s">
+      <c r="K106" s="0" t="s">
         <v>566</v>
       </c>
-      <c r="K106" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L106" s="0" t="s">
-        <v>20</v>
+        <v>567</v>
       </c>
     </row>
     <row r="107">
       <c r="B107" s="0" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="C107" s="0" t="s">
-        <v>317</v>
+        <v>259</v>
       </c>
       <c r="D107" s="0">
-        <v>43.5471589</v>
+        <v>43.2290992</v>
       </c>
       <c r="E107" s="0">
-        <v>13.614635</v>
+        <v>12.8636909</v>
       </c>
       <c r="F107" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>15</v>
       </c>
       <c r="H107" s="0" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="I107" s="0" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="K107" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="L107" s="0" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
     </row>
     <row r="108">
       <c r="B108" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="C108" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="D108" s="0">
+        <v>43.6108152</v>
+      </c>
+      <c r="E108" s="0">
+        <v>13.5362939</v>
+      </c>
+      <c r="F108" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="H108" s="0" t="s">
+        <v>575</v>
+      </c>
+      <c r="I108" s="0" t="s">
+        <v>576</v>
+      </c>
+      <c r="J108" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="K108" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="L108" s="0" t="s">
         <v>573</v>
-      </c>
-[...28 lines deleted...]
-        <v>578</v>
       </c>
     </row>
     <row r="109">
       <c r="B109" s="0" t="s">
         <v>579</v>
       </c>
       <c r="C109" s="0" t="s">
         <v>97</v>
       </c>
       <c r="D109" s="0">
-        <v>43.6108152</v>
+        <v>43.5627299</v>
       </c>
       <c r="E109" s="0">
-        <v>13.5362939</v>
+        <v>13.582379</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>39</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>15</v>
       </c>
       <c r="H109" s="0" t="s">
         <v>580</v>
       </c>
       <c r="I109" s="0" t="s">
         <v>581</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>582</v>
       </c>
       <c r="K109" s="0" t="s">
         <v>583</v>
       </c>
       <c r="L109" s="0" t="s">
-        <v>578</v>
+        <v>567</v>
       </c>
     </row>
     <row r="110">
       <c r="B110" s="0" t="s">
         <v>584</v>
       </c>
       <c r="C110" s="0" t="s">
-        <v>97</v>
+        <v>114</v>
       </c>
       <c r="D110" s="0">
-        <v>43.5627299</v>
+        <v>43.5118923</v>
       </c>
       <c r="E110" s="0">
-        <v>13.582379</v>
+        <v>13.6214094</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>39</v>
+        <v>14</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>15</v>
       </c>
       <c r="H110" s="0" t="s">
         <v>585</v>
       </c>
       <c r="I110" s="0" t="s">
         <v>586</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>587</v>
       </c>
       <c r="K110" s="0" t="s">
         <v>588</v>
       </c>
       <c r="L110" s="0" t="s">
-        <v>572</v>
+        <v>567</v>
       </c>
     </row>
     <row r="111">
       <c r="B111" s="0" t="s">
         <v>589</v>
       </c>
       <c r="C111" s="0" t="s">
-        <v>114</v>
+        <v>125</v>
       </c>
       <c r="D111" s="0">
-        <v>43.5118923</v>
+        <v>43.9658862</v>
       </c>
       <c r="E111" s="0">
-        <v>13.6214094</v>
+        <v>12.7571946</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>15</v>
       </c>
       <c r="H111" s="0" t="s">
         <v>590</v>
       </c>
       <c r="I111" s="0" t="s">
         <v>591</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>592</v>
       </c>
       <c r="K111" s="0" t="s">
         <v>593</v>
       </c>
       <c r="L111" s="0" t="s">
-        <v>572</v>
+        <v>567</v>
       </c>
     </row>
     <row r="112">
       <c r="B112" s="0" t="s">
         <v>594</v>
       </c>
       <c r="C112" s="0" t="s">
-        <v>125</v>
+        <v>595</v>
       </c>
       <c r="D112" s="0">
-        <v>43.9658862</v>
+        <v>43.8659463</v>
       </c>
       <c r="E112" s="0">
-        <v>12.7571946</v>
+        <v>12.4736367</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>14</v>
+        <v>158</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>15</v>
       </c>
       <c r="H112" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="I112" s="0" t="s">
-        <v>596</v>
+        <v>194</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>597</v>
       </c>
       <c r="K112" s="0" t="s">
         <v>598</v>
       </c>
       <c r="L112" s="0" t="s">
-        <v>572</v>
+        <v>567</v>
       </c>
     </row>
     <row r="113">
       <c r="B113" s="0" t="s">
         <v>599</v>
       </c>
       <c r="C113" s="0" t="s">
         <v>600</v>
       </c>
       <c r="D113" s="0">
-        <v>43.8659463</v>
+        <v>43.0377674</v>
       </c>
       <c r="E113" s="0">
-        <v>12.4736367</v>
+        <v>13.1687518</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>158</v>
+        <v>91</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>15</v>
       </c>
       <c r="H113" s="0" t="s">
         <v>601</v>
       </c>
       <c r="I113" s="0" t="s">
-        <v>194</v>
+        <v>602</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="K113" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="L113" s="0" t="s">
-        <v>572</v>
+        <v>567</v>
       </c>
     </row>
     <row r="114">
       <c r="B114" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="C114" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="D114" s="0">
-        <v>43.0377674</v>
+        <v>43.2374804</v>
       </c>
       <c r="E114" s="0">
-        <v>13.1687518</v>
+        <v>13.5906513</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>91</v>
+        <v>14</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>15</v>
       </c>
       <c r="H114" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="I114" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
       <c r="K114" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="L114" s="0" t="s">
-        <v>572</v>
+        <v>567</v>
       </c>
     </row>
     <row r="115">
       <c r="B115" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="C115" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="D115" s="0">
-        <v>43.2374804</v>
+        <v>43.4346993</v>
       </c>
       <c r="E115" s="0">
-        <v>13.5906513</v>
+        <v>13.6629469</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>15</v>
       </c>
       <c r="H115" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="I115" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="K115" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="L115" s="0" t="s">
-        <v>572</v>
+        <v>567</v>
       </c>
     </row>
     <row r="116">
       <c r="B116" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="C116" s="0" t="s">
-        <v>617</v>
+        <v>181</v>
       </c>
       <c r="D116" s="0">
-        <v>43.4346993</v>
+        <v>43.8473879</v>
       </c>
       <c r="E116" s="0">
-        <v>13.6629469</v>
+        <v>13.0126287</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>39</v>
+        <v>14</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>15</v>
       </c>
       <c r="H116" s="0" t="s">
         <v>618</v>
       </c>
       <c r="I116" s="0" t="s">
         <v>619</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>620</v>
       </c>
       <c r="K116" s="0" t="s">
         <v>621</v>
       </c>
       <c r="L116" s="0" t="s">
-        <v>572</v>
+        <v>567</v>
       </c>
     </row>
     <row r="117">
       <c r="B117" s="0" t="s">
         <v>622</v>
       </c>
       <c r="C117" s="0" t="s">
-        <v>181</v>
+        <v>623</v>
       </c>
       <c r="D117" s="0">
-        <v>43.8473879</v>
+        <v>42.9431906</v>
       </c>
       <c r="E117" s="0">
-        <v>13.0126287</v>
+        <v>13.345104</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>14</v>
+        <v>194</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>15</v>
       </c>
       <c r="H117" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="I117" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="K117" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="L117" s="0" t="s">
-        <v>572</v>
+        <v>567</v>
       </c>
     </row>
     <row r="118">
       <c r="B118" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="C118" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="D118" s="0">
-        <v>42.9431906</v>
+        <v>43.6948977</v>
       </c>
       <c r="E118" s="0">
-        <v>13.345104</v>
+        <v>12.4986519</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>194</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>15</v>
       </c>
       <c r="H118" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="I118" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="K118" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="L118" s="0" t="s">
-        <v>572</v>
+        <v>567</v>
       </c>
     </row>
     <row r="119">
       <c r="B119" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="C119" s="0" t="s">
-        <v>634</v>
+        <v>229</v>
       </c>
       <c r="D119" s="0">
-        <v>43.6948977</v>
+        <v>43.359846</v>
       </c>
       <c r="E119" s="0">
-        <v>12.4986519</v>
+        <v>13.2711475</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>194</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>15</v>
       </c>
       <c r="H119" s="0" t="s">
         <v>635</v>
       </c>
       <c r="I119" s="0" t="s">
         <v>636</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>637</v>
       </c>
       <c r="K119" s="0" t="s">
         <v>638</v>
       </c>
       <c r="L119" s="0" t="s">
-        <v>572</v>
+        <v>567</v>
       </c>
     </row>
     <row r="120">
       <c r="B120" s="0" t="s">
         <v>639</v>
       </c>
       <c r="C120" s="0" t="s">
-        <v>229</v>
+        <v>114</v>
       </c>
       <c r="D120" s="0">
-        <v>43.359846</v>
+        <v>43.4788297</v>
       </c>
       <c r="E120" s="0">
-        <v>13.2711475</v>
+        <v>13.6078722</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>194</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>15</v>
       </c>
       <c r="H120" s="0" t="s">
         <v>640</v>
       </c>
       <c r="I120" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>641</v>
       </c>
-      <c r="J120" s="0" t="s">
+      <c r="K120" s="0" t="s">
         <v>642</v>
       </c>
-      <c r="K120" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L120" s="0" t="s">
-        <v>572</v>
+        <v>567</v>
       </c>
     </row>
     <row r="121">
       <c r="B121" s="0" t="s">
+        <v>643</v>
+      </c>
+      <c r="C121" s="0" t="s">
+        <v>187</v>
+      </c>
+      <c r="D121" s="0">
+        <v>43.4017587</v>
+      </c>
+      <c r="E121" s="0">
+        <v>12.9713953</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="H121" s="0" t="s">
         <v>644</v>
       </c>
-      <c r="C121" s="0" t="s">
-[...14 lines deleted...]
-      <c r="H121" s="0" t="s">
+      <c r="I121" s="0" t="s">
         <v>645</v>
-      </c>
-[...1 lines deleted...]
-        <v>591</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>646</v>
       </c>
       <c r="K121" s="0" t="s">
         <v>647</v>
       </c>
       <c r="L121" s="0" t="s">
-        <v>572</v>
+        <v>567</v>
       </c>
     </row>
     <row r="122">
       <c r="B122" s="0" t="s">
         <v>648</v>
       </c>
       <c r="C122" s="0" t="s">
-        <v>187</v>
+        <v>649</v>
       </c>
       <c r="D122" s="0">
-        <v>43.4017587</v>
+        <v>43.516899</v>
       </c>
       <c r="E122" s="0">
-        <v>12.9713953</v>
+        <v>13.4339785</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>14</v>
+        <v>194</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>15</v>
+        <v>271</v>
       </c>
       <c r="H122" s="0" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="I122" s="0" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
       <c r="K122" s="0" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
       <c r="L122" s="0" t="s">
-        <v>572</v>
+        <v>567</v>
       </c>
     </row>
     <row r="123">
       <c r="B123" s="0" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="C123" s="0" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="D123" s="0">
-        <v>43.516899</v>
+        <v>0</v>
       </c>
       <c r="E123" s="0">
-        <v>13.4339785</v>
+        <v>0</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>194</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>271</v>
       </c>
       <c r="H123" s="0" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="I123" s="0" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="K123" s="0" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="L123" s="0" t="s">
-        <v>572</v>
+        <v>567</v>
       </c>
     </row>
     <row r="124">
       <c r="B124" s="0" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
       <c r="C124" s="0" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="D124" s="0">
-        <v>0</v>
+        <v>42.9311282</v>
       </c>
       <c r="E124" s="0">
-        <v>0</v>
+        <v>13.0864724</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>194</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>271</v>
       </c>
       <c r="H124" s="0" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="I124" s="0" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="K124" s="0" t="s">
-        <v>664</v>
+        <v>194</v>
       </c>
       <c r="L124" s="0" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
     </row>
     <row r="125">
       <c r="B125" s="0" t="s">
         <v>665</v>
       </c>
       <c r="C125" s="0" t="s">
         <v>666</v>
       </c>
       <c r="D125" s="0">
-        <v>42.9311282</v>
+        <v>43.6699514</v>
       </c>
       <c r="E125" s="0">
-        <v>13.0864724</v>
+        <v>13.122208</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>194</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>271</v>
+        <v>15</v>
       </c>
       <c r="H125" s="0" t="s">
         <v>667</v>
       </c>
       <c r="I125" s="0" t="s">
         <v>668</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>669</v>
       </c>
       <c r="K125" s="0" t="s">
-        <v>194</v>
+        <v>670</v>
       </c>
       <c r="L125" s="0" t="s">
-        <v>578</v>
+        <v>567</v>
       </c>
     </row>
     <row r="126">
       <c r="B126" s="0" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="C126" s="0" t="s">
-        <v>456</v>
+        <v>672</v>
       </c>
       <c r="D126" s="0">
-        <v>43.6699514</v>
+        <v>43.2511007</v>
       </c>
       <c r="E126" s="0">
-        <v>13.122208</v>
+        <v>13.0092038</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>194</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>15</v>
       </c>
       <c r="H126" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="I126" s="0" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="K126" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
       <c r="L126" s="0" t="s">
-        <v>572</v>
+        <v>567</v>
       </c>
     </row>
     <row r="127">
       <c r="B127" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="C127" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="D127" s="0">
-        <v>43.2511007</v>
+        <v>43.6581809</v>
       </c>
       <c r="E127" s="0">
-        <v>13.0092038</v>
+        <v>13.0411249</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>194</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>15</v>
       </c>
       <c r="H127" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
       <c r="I127" s="0" t="s">
-        <v>678</v>
+        <v>194</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="K127" s="0" t="s">
-        <v>680</v>
+        <v>194</v>
       </c>
       <c r="L127" s="0" t="s">
-        <v>572</v>
+        <v>567</v>
       </c>
     </row>
     <row r="128">
       <c r="B128" s="0" t="s">
         <v>681</v>
       </c>
       <c r="C128" s="0" t="s">
         <v>682</v>
       </c>
       <c r="D128" s="0">
-        <v>43.6581809</v>
+        <v>42.8400355</v>
       </c>
       <c r="E128" s="0">
-        <v>13.0411249</v>
+        <v>13.3318396</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>194</v>
+        <v>14</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>15</v>
       </c>
       <c r="H128" s="0" t="s">
         <v>683</v>
       </c>
       <c r="I128" s="0" t="s">
-        <v>194</v>
+        <v>684</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="K128" s="0" t="s">
-        <v>194</v>
+        <v>686</v>
       </c>
       <c r="L128" s="0" t="s">
-        <v>572</v>
+        <v>567</v>
       </c>
     </row>
     <row r="129">
       <c r="B129" s="0" t="s">
-        <v>685</v>
+        <v>687</v>
       </c>
       <c r="C129" s="0" t="s">
-        <v>686</v>
+        <v>217</v>
       </c>
       <c r="D129" s="0">
-        <v>42.8400355</v>
+        <v>43.0401188</v>
       </c>
       <c r="E129" s="0">
-        <v>13.3318396</v>
+        <v>13.8514188</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>14</v>
+        <v>158</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>15</v>
       </c>
       <c r="H129" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="I129" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="K129" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="L129" s="0" t="s">
-        <v>572</v>
+        <v>567</v>
       </c>
     </row>
     <row r="130">
       <c r="B130" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="C130" s="0" t="s">
-        <v>217</v>
+        <v>302</v>
       </c>
       <c r="D130" s="0">
-        <v>43.0401188</v>
+        <v>43.7056701</v>
       </c>
       <c r="E130" s="0">
-        <v>13.8514188</v>
+        <v>12.6052399</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>158</v>
+        <v>194</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="H130" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="I130" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="K130" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="L130" s="0" t="s">
-        <v>572</v>
-[...34 lines deleted...]
-        <v>578</v>
+        <v>573</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B1:N1"/>
   </mergeCells>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>