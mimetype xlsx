--- v2 (2026-04-12)
+++ v3 (2026-04-12)
@@ -7,96 +7,96 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="697" uniqueCount="697">
   <si>
-    <t>Lista strutture aggiornata al 12.04.2026 12:32:56</t>
+    <t>Lista strutture aggiornata al 12/04/2026 14:14:22</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>Indirizzo</t>
   </si>
   <si>
     <t>Servizi</t>
   </si>
   <si>
     <t>Disciplinari</t>
   </si>
   <si>
     <t>VILLA ANIANA - [CIN:IT044029A15SKRIGAC]</t>
   </si>
   <si>
     <t>Massignano</t>
   </si>
   <si>
     <t>3 Stelle</t>
   </si>
   <si>
-    <t>Unterkunft</t>
+    <t>Albergo</t>
   </si>
   <si>
     <t>info@hotelvillaniana.it</t>
   </si>
   <si>
     <t>www.hotelvillaniana.it</t>
   </si>
   <si>
     <t>Contrada San Pietro 23</t>
   </si>
   <si>
     <t xml:space="preserve">Locale TV, Accesso ad Internet, Cassaforte, Telefono , Ristorante, Parcheggio non Custodito, Mezza Pensione a Persona, Aria condizionata, Idromassaggio, Radio, Accettazione Gruppi, TV Satellitare, Servizio FAX, Bar, TV, Servizio Fotocopie, Parco e Giardino, Propria piscina scoperta, Telefono in camera, Posta, Solarium, Pensione Completa a Persona, Giochi per Bambini, Aria Condizionata con Impianto non Centralizzato, Colazione, Camera con balcone, Ascensore, Bus Navetta, Solo Pernottamento, Sala TV, Aria condizionata in Locali Comuni, Trasporto Clienti Stazione, Riscaldamento, </t>
   </si>
   <si>
     <t>FAMIGLIE,CAMMINI</t>
   </si>
   <si>
     <t>HOTEL LA PACE - [CIN:IT044066A1RUNW4ZLU]</t>
   </si>
   <si>
     <t>San Benedetto del Tronto</t>
   </si>
   <si>
     <t>info@lapacehotel.it</t>
   </si>
@@ -1036,51 +1036,51 @@
   <si>
     <t>jacopo.falappa@gmail.com</t>
   </si>
   <si>
     <t>via Sparaceto snc</t>
   </si>
   <si>
     <t xml:space="preserve">Accettazione Animali Domestici, Camper Service, Spaccio alimentari, Accettazione Gruppi, </t>
   </si>
   <si>
     <t>AGRITURISMO DIMENSIONE NATURA - [CIN:IT109002B5O4NAKT3V]</t>
   </si>
   <si>
     <t>Amandola</t>
   </si>
   <si>
     <t>maurizi@studioannessi.it</t>
   </si>
   <si>
     <t>C.da San Lorenzo 16</t>
   </si>
   <si>
     <t>VILLA GIGLI - [CIN:IT042048B4TNLKJJAO]</t>
   </si>
   <si>
-    <t>Gästehaus</t>
+    <t>Affittacamere</t>
   </si>
   <si>
     <t>villagigli@giglihotels.com</t>
   </si>
   <si>
     <t>via San Francesco 2</t>
   </si>
   <si>
     <t xml:space="preserve">Asciugacapelli, Sala Lettura, Parco e Giardino, Cassaforte, </t>
   </si>
   <si>
     <t>CORNIO DELLE FRONDE - [CIN:IT041034B9R93XXO8C]</t>
   </si>
   <si>
     <t>Montefelcino</t>
   </si>
   <si>
     <t>corniodellefronde@gmail.com</t>
   </si>
   <si>
     <t>www.corniodellefronde.com</t>
   </si>
   <si>
     <t>Via Costa della Figura 24</t>
   </si>
@@ -1663,51 +1663,51 @@
   <si>
     <t>HOTEL RISTORANTE VILLA CASTELLANI - [CIN:IT043025A1HHETCCGP]</t>
   </si>
   <si>
     <t>Mogliano</t>
   </si>
   <si>
     <t>info@villacastellani.it</t>
   </si>
   <si>
     <t>www.villacastellani.it</t>
   </si>
   <si>
     <t>contrada Acquevive 16</t>
   </si>
   <si>
     <t xml:space="preserve">Salotto in vano separato, Telefono in camera, Riscaldamento, Cassetta sicurezza, Frigo bar, Accettazione Gruppi, Bar, TV, Cucina, Baby Sitting, Collegamento Internet, Sala TV, Aria Condizionata con Impianto non Centralizzato, Trekking, Lavatura e Stiratura Biancheria, Mezza Pensione a Persona, Asciugacapelli, Phon, Piscina Coperta, Servizio Congressi, Pensione Completa a Persona, Camera con balcone, Parco e Giardino, Aria condizionata, Propria piscina scoperta, Ristorante, Aria condizionata in Locali Comuni, Giochi per Bambini, Sala Lettura, Accesso ad Internet, Atterraggio Elicotteri, Cassaforte, </t>
   </si>
   <si>
     <t>PALAZZO DEI MERCANTI - [CIN:IT044007B9GDP8N6VV]</t>
   </si>
   <si>
     <t>Ascoli Piceno</t>
   </si>
   <si>
-    <t>Historische Hotels</t>
+    <t>Residenza d'epoca</t>
   </si>
   <si>
     <t>dsbimmobiliare@pec.it</t>
   </si>
   <si>
     <t>www.palazzodeimercanti.it</t>
   </si>
   <si>
     <t>corso Trento e Trieste 35</t>
   </si>
   <si>
     <t>SAECULA NATURAL VILLAGE EXPERIENCE - [CIN:IT044021B5SLP3SPPT]</t>
   </si>
   <si>
     <t>Force</t>
   </si>
   <si>
     <t>giampaolopiciotti@gmail.com</t>
   </si>
   <si>
     <t>www.saecula.eu</t>
   </si>
   <si>
     <t>Contrada Ripacorvara 1</t>
   </si>
@@ -2190,51 +2190,51 @@
     <tableColumn id="8" name="Website"/>
     <tableColumn id="9" name="Indirizzo"/>
     <tableColumn id="10" name="Servizi"/>
     <tableColumn id="11" name="Disciplinari"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium3" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="B1:N130"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="2" max="2" width="77.3200454711914" customWidth="1"/>
     <col min="3" max="3" width="25.5365772247314" customWidth="1"/>
     <col min="4" max="4" width="12.5152816772461" customWidth="1"/>
     <col min="5" max="5" width="14.045786857605" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
-    <col min="7" max="7" width="17.2753257751465" customWidth="1"/>
+    <col min="7" max="7" width="17.6139602661133" customWidth="1"/>
     <col min="8" max="8" width="35.9380836486816" customWidth="1"/>
     <col min="9" max="9" width="38.4384498596191" customWidth="1"/>
     <col min="10" max="10" width="34.4392929077148" customWidth="1"/>
     <col min="11" max="11" width="1426.93395996094" customWidth="1"/>
     <col min="12" max="12" width="22.9666385650635" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
     </row>
     <row r="4">