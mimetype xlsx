--- v3 (2026-04-12)
+++ v4 (2026-05-30)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="697" uniqueCount="697">
   <si>
-    <t>Lista strutture aggiornata al 12/04/2026 14:14:22</t>
+    <t>Lista strutture aggiornata al 30/05/2026 19:16:33</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>