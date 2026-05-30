--- v4 (2026-05-30)
+++ v5 (2026-05-30)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="697" uniqueCount="697">
   <si>
-    <t>Lista strutture aggiornata al 30/05/2026 19:16:33</t>
+    <t>Lista strutture aggiornata al 30/05/2026 20:47:47</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>