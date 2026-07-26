--- v5 (2026-05-30)
+++ v6 (2026-07-26)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="697" uniqueCount="697">
   <si>
-    <t>Lista strutture aggiornata al 30/05/2026 20:47:47</t>
+    <t>Lista strutture aggiornata al 26/07/2026 19:38:41</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>