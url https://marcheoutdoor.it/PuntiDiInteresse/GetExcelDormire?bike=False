--- v6 (2026-07-26)
+++ v7 (2026-09-13)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="697" uniqueCount="697">
   <si>
-    <t>Lista strutture aggiornata al 26/07/2026 19:38:41</t>
+    <t>Lista strutture aggiornata al 13/09/2026 09:36:03</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>