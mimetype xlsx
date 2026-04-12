--- v1 (2026-02-07)
+++ v2 (2026-04-12)
@@ -7,108 +7,108 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
-    <t>Lista strutture aggiornata al 07/02/2026 04:28:39</t>
+    <t>Lista strutture aggiornata al 12/04/2026 14:26:59</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>Indirizzo</t>
   </si>
   <si>
     <t>Servizi</t>
   </si>
   <si>
     <t>Disciplinari</t>
   </si>
   <si>
-    <t>LA SALUTE - [CIN:IT041035A165BQ6ZXJ|]</t>
+    <t>LA SALUTE - [CIN:IT041035A165BQ6ZXJ]</t>
   </si>
   <si>
     <t>Monte Grimano Terme</t>
   </si>
   <si>
     <t>2 Stelle</t>
   </si>
   <si>
     <t>Albergo</t>
   </si>
   <si>
     <t>hoteldellasalute@gruppoatena.it</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Via Dante Alighieri 20</t>
   </si>
   <si>
-    <t xml:space="preserve">Telefono in camera, Ascensore, Asciugacapelli, Accettazione Animali Domestici, Accettazione Gruppi, Riscaldamento, Bar, Accessibili a persone con disabilità motoria, TV, Custodia Valori in cassette di sicurezza, Ristorante, Cassaforte, Aria Condizionata con Impianto non Centralizzato, </t>
+    <t xml:space="preserve">Accessibili a persone con disabilità motoria, Ristorante, Aria Condizionata con Impianto non Centralizzato, Asciugacapelli, Custodia Valori in cassette di sicurezza, Bar, TV, Cassaforte, Ascensore, Telefono in camera, Riscaldamento, Accettazione Animali Domestici, Accettazione Gruppi, </t>
   </si>
   <si>
     <t>CAMMINI</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color rgb="FF0000FF" tint="0"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -157,51 +157,51 @@
     <tableColumn id="3" name="Latitudine"/>
     <tableColumn id="4" name="Longitudine"/>
     <tableColumn id="5" name="Stelle"/>
     <tableColumn id="6" name="Tipologia"/>
     <tableColumn id="7" name="Email"/>
     <tableColumn id="8" name="Website"/>
     <tableColumn id="9" name="Indirizzo"/>
     <tableColumn id="10" name="Servizi"/>
     <tableColumn id="11" name="Disciplinari"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium3" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="B1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="2" max="2" width="37.5391807556152" customWidth="1"/>
+    <col min="2" max="2" width="36.545783996582" customWidth="1"/>
     <col min="3" max="3" width="21.6161918640137" customWidth="1"/>
     <col min="4" max="4" width="12.5152816772461" customWidth="1"/>
     <col min="5" max="5" width="14.045786857605" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="11.6579532623291" customWidth="1"/>
     <col min="8" max="8" width="30.5086765289307" customWidth="1"/>
     <col min="9" max="9" width="10.9274845123291" customWidth="1"/>
     <col min="10" max="10" width="20.3148517608643" customWidth="1"/>
     <col min="11" max="11" width="249.170440673828" customWidth="1"/>
     <col min="12" max="12" width="13.2754201889038" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>