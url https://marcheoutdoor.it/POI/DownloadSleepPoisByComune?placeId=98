--- v2 (2026-04-12)
+++ v3 (2026-06-18)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
-    <t>Lista strutture aggiornata al 12/04/2026 14:26:59</t>
+    <t>Lista strutture aggiornata al 18/06/2026 12:03:23</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>