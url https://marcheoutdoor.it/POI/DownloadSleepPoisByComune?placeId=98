--- v3 (2026-06-18)
+++ v4 (2026-08-24)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
-    <t>Lista strutture aggiornata al 18/06/2026 12:03:23</t>
+    <t>Lista strutture aggiornata al 24/08/2026 05:49:04</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>