--- v2 (2026-02-07)
+++ v3 (2026-04-12)
@@ -7,183 +7,183 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="45">
   <si>
-    <t>Lista strutture aggiornata al 07/02/2026 02:42:30</t>
+    <t>Lista strutture aggiornata al 12/04/2026 14:25:49</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>Indirizzo</t>
   </si>
   <si>
     <t>Servizi</t>
   </si>
   <si>
     <t>Disciplinari</t>
   </si>
   <si>
-    <t>HOTEL AMBASSADOR - [CIN:IT041029A1XD5HB3SC|]</t>
+    <t>HOTEL AMBASSADOR - [CIN:IT041029A1XD5HB3SC]</t>
   </si>
   <si>
     <t>Mondolfo</t>
   </si>
   <si>
     <t>3 Stelle</t>
   </si>
   <si>
     <t>Albergo</t>
   </si>
   <si>
     <t>info@hotelambassadormarotta.it</t>
   </si>
   <si>
     <t>www.hotelambassadormarotta.it</t>
   </si>
   <si>
     <t>Lungomare Cristoforo Colombo 127</t>
   </si>
   <si>
-    <t xml:space="preserve">Riscaldamento, Accessibili a persone con disabilità motoria, Accettazione Gruppi, Sala Lettura, Parcheggio non Custodito, Frigo bar, Attrezzi Pronto Soccorso, Somministrazione bevande, Italiano, Servizio FAX, Mezza Pensione a Persona, Telefono in camera, Noleggio Pedalò, Supplemento doppia uso Singola, Noleggio Moscone, Cucina, Estintori, Telefono , Camera con balcone, Accessibilità all'Ascensore, Servizio Fotocopie, Ristorante, Ascensore, Camere Singole, Piano Bar, Cassaforte, Colazione, Pensione Completa a Persona, Spiaggia Riservata, Aria condizionata in Locali Comuni, Aria Condizionata con Impianto non Centralizzato, Somministrazione alcolici, Somministrazione alimenti, Trasporto Clienti Stazione, Giochi per Bambini, Inglese, Aria condizionata, Posta, Camera con balcone vista mare., Spiaggia Convenzionata, Bar, Phon, Parcheggio Custodito, Collegamento Internet, Altri Servizi e Impianti, Noleggio Biciclette, Sala TV, Accettazione Animali Domestici, Asciugacapelli, TV, Accesso ad Internet, </t>
+    <t xml:space="preserve">Accessibili a persone con disabilità motoria, Colazione, Ascensore, Pensione Completa a Persona, Accettazione Gruppi, Noleggio Pedalò, Cucina, Accessibilità all'Ascensore, Piano Bar, Servizio Fotocopie, Noleggio Biciclette, Phon, Camere Singole, Camera con balcone, TV, Servizio FAX, Frigo bar, Bar, Accesso ad Internet, Sala Lettura, Cassaforte, Telefono , Spiaggia Riservata, Riscaldamento, Parcheggio Custodito, Spiaggia Convenzionata, Noleggio Moscone, Telefono in camera, Collegamento Internet, Aria condizionata in Locali Comuni, Accettazione Animali Domestici, Sala TV, Trasporto Clienti Stazione, Estintori, Supplemento doppia uso Singola, Inglese, Aria Condizionata con Impianto non Centralizzato, Ristorante, Aria condizionata, Altri Servizi e Impianti, Italiano, Posta, Giochi per Bambini, Somministrazione bevande, Camera con balcone vista mare., Mezza Pensione a Persona, Parcheggio non Custodito, Somministrazione alcolici, Somministrazione alimenti, Attrezzi Pronto Soccorso, Asciugacapelli, </t>
   </si>
   <si>
     <t>FAMIGLIE</t>
   </si>
   <si>
-    <t>PERBACCO COUNTRY HOUSE LOCANDA - [CIN:IT041029B9H25EGOQW|]</t>
+    <t>PERBACCO COUNTRY HOUSE LOCANDA - [CIN:IT041029B9H25EGOQW]</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>INFO@COUNTRYHOUSEPERBACCO.IT</t>
   </si>
   <si>
     <t>WWW.COUNTRYHOUSEPERBACCO.IT</t>
   </si>
   <si>
     <t>Viale dell' Artigianato 26</t>
   </si>
   <si>
-    <t xml:space="preserve">Servizio Congressi, Servizio Fotocopie, Ristorante, Supplemento letto Aggiunto, Lavatura e Stiratura Biancheria, TV, Collegamento Internet, Somministrazione alimenti, Ristorante Vegetariano, Somministrazione bevande, Aria condizionata, Calcetto, Altri Servizi e Impianti, Accettazione Gruppi, Smaltimento Rifiuti, Negozio Enoteca, Colazione, Phon, Estintori, Radio, Somministrazione alcolici, Aria Condizionata con Impianto Centralizzato, Asciugacapelli, Servizio FAX, Riscaldamento, Beach Volley, Accesso ad Internet, Bar, Accettazione Animali Domestici, Insonorizzazione, Riscaldamento Centralizzato, </t>
-[...2 lines deleted...]
-    <t>HOTEL FLORENCE - [CIN:IT041029A1AYVSR2PQ|]</t>
+    <t xml:space="preserve">Radio, Bar, Smaltimento Rifiuti, Phon, Aria condizionata, Accettazione Gruppi, Servizio Fotocopie, Insonorizzazione, Beach Volley, Calcetto, Somministrazione alimenti, Accettazione Animali Domestici, Servizio FAX, Colazione, Servizio Congressi, Riscaldamento Centralizzato, Aria Condizionata con Impianto Centralizzato, Negozio Enoteca, Ristorante, Riscaldamento, TV, Somministrazione bevande, Collegamento Internet, Altri Servizi e Impianti, Somministrazione alcolici, Asciugacapelli, Lavatura e Stiratura Biancheria, Estintori, Accesso ad Internet, Supplemento letto Aggiunto, Ristorante Vegetariano, </t>
+  </si>
+  <si>
+    <t>HOTEL FLORENCE - [CIN:IT041029A1AYVSR2PQ]</t>
   </si>
   <si>
     <t>info@hotelflorencemarotta.it</t>
   </si>
   <si>
     <t>www.hotelflorencemarotta.it</t>
   </si>
   <si>
     <t>via Faa' di Bruno 15</t>
   </si>
   <si>
-    <t xml:space="preserve">Bar, Lavatura e Stiratura Biancheria, Parcheggio Custodito, Pizzeria, Animazione, Pesca Sportiva, Ascensore, Camera con balcone vista mare., Pensione Completa a Persona, Ristorante, Visite Guidate, Beach Volley, Noleggio altri Servizi o Attrez.-Specificare, Spiaggia Riservata, Supplemento doppia uso Singola, Telefono in camera, Telefono in camera (Centralino), Mezza Pensione a Persona, Collegamento Internet, Cucina, Noleggio Moscone, Solo Pernottamento, Trasporto Clienti Stazione, Somministrazione alcolici, Locale TV, Phon, Altri Servizi e Impianti, Sala Pranzo, Pulizia Calzature, Ventilatore, TV Satellitare, Servizio Fotocopie, Pasti non alloggiati, Giochi per Bambini, Pallacanestro, Windsurf, Vela, Noleggio Biciclette, Accettazione Gruppi, Ping Pong, Parcheggio non Custodito, Sala Lettura, Equitazione, Asciugacapelli, Baby Sitting, Riscaldamento, Parco e Giardino, Cassaforte, Mini Club, Aria Condizionata con Impianto Centralizzato, Colazione, Aria Condizionata con Impianto non Centralizzato, Sala TV, Cassetta sicurezza, Tavernetta o Tavola Calda, Noleggio Pedalò, Accesso ad Internet, Mountain Bike, Sala Giochi, Servizio FAX, TV, Pallavolo, Aria condizionata, Ristorante Vegetariano, Tennis, Calcetto, Camera con balcone, Solarium, Bocce, </t>
+    <t xml:space="preserve">Noleggio Biciclette, Sala Pranzo, Pallavolo, Equitazione, Asciugacapelli, Lavatura e Stiratura Biancheria, Somministrazione alcolici, Mountain Bike, Aria Condizionata con Impianto non Centralizzato, Supplemento doppia uso Singola, Telefono in camera (Centralino), Visite Guidate, Locale TV, Mini Club, Sala Lettura, Cassaforte, Accesso ad Internet, Noleggio Pedalò, Cucina, Aria Condizionata con Impianto Centralizzato, Camera con balcone, Colazione, Pensione Completa a Persona, Ventilatore, Ascensore, Animazione, Windsurf, Beach Volley, Phon, Noleggio altri Servizi o Attrez.-Specificare, Vela, Tavernetta o Tavola Calda, Spiaggia Riservata, TV Satellitare, Cassetta sicurezza, Solo Pernottamento, Trasporto Clienti Stazione, Pallacanestro, Tennis, Ristorante Vegetariano, Sala TV, Calcetto, Pulizia Calzature, Baby Sitting, Pizzeria, Servizio FAX, Bar, Servizio Fotocopie, Pesca Sportiva, TV, Accettazione Gruppi, Telefono in camera, Parcheggio Custodito, Bocce, Noleggio Moscone, Collegamento Internet, Sala Giochi, Riscaldamento, Aria condizionata, Ristorante, Parco e Giardino, Parcheggio non Custodito, Altri Servizi e Impianti, Pasti non alloggiati, Mezza Pensione a Persona, Ping Pong, Solarium, Giochi per Bambini, Camera con balcone vista mare., </t>
   </si>
   <si>
     <t>FAMIGLIE,CAMMINI</t>
   </si>
   <si>
-    <t>DEL GABBIANO - [CIN:IT041029B1A4EQGOUE|]</t>
+    <t>DEL GABBIANO - [CIN:IT041029B1A4EQGOUE]</t>
   </si>
   <si>
     <t>cdelg.marotta@gmail.com</t>
   </si>
   <si>
     <t>www.campingdelgabbiano.it</t>
   </si>
   <si>
     <t>Via Faa' di Bruno 95</t>
   </si>
   <si>
-    <t xml:space="preserve">Locale TV, Beach Volley, Servizio Fotocopie, Lavatura e Stiratura Biancheria, Estintori, Spaccio alimentari, Bar, Cucina in vano separato, Officina riparazioni, Servizio FAX, Accesso ad Internet, Noleggio Biciclette, Servizi igienici (lavabo WC), Bocce, Attrezzatura per soggiorno all'aperto, Piazzole prev. a prato, Cinema, TV, Pizzeria, Asciugacapelli, Animazione, Acqua calda e fredda, Ristorante, Giochi per Bambini, Inglese, Italiano, Ping Pong, Rifornimento Benzina, Custodia Valori in cassette di sicurezza, Accessibili a persone con disabilità motoria, Parcheggio non Custodito, Pista da Ballo, Telefono , Cassaforte, Mini Club, Piscina Coperta, </t>
+    <t xml:space="preserve">Servizi igienici (lavabo WC), Accessibili a persone con disabilità motoria, Lavatura e Stiratura Biancheria, Ping Pong, Giochi per Bambini, Animazione, Custodia Valori in cassette di sicurezza, Locale TV, Accesso ad Internet, Bar, Rifornimento Benzina, Parcheggio non Custodito, Piscina Coperta, Cucina in vano separato, Acqua calda e fredda, Cassaforte, Inglese, Piazzole prev. a prato, Bocce, Ristorante, Asciugacapelli, Estintori, Italiano, Beach Volley, Spaccio alimentari, Cinema, Mini Club, Noleggio Biciclette, Telefono , Pista da Ballo, Pizzeria, TV, Officina riparazioni, Servizio Fotocopie, Servizio FAX, Attrezzatura per soggiorno all'aperto, </t>
   </si>
   <si>
     <t>FAMIGLIE,BICI</t>
   </si>
   <si>
-    <t>HOTEL SPIAGGIA D'ORO - [CIN:IT041029A19FT5TV6J|]</t>
+    <t>HOTEL SPIAGGIA D'ORO - [CIN:IT041029A19FT5TV6J]</t>
   </si>
   <si>
     <t>2 Stelle</t>
   </si>
   <si>
     <t>info@hotelspiaggiadoro.it</t>
   </si>
   <si>
     <t>www.hotelspiaggiadoro.it</t>
   </si>
   <si>
     <t>Via Faa' di Bruno 54</t>
   </si>
   <si>
-    <t xml:space="preserve">Bar, Riscaldamento, Pulizia Calzature, Tennis, Aria condizionata, Ascensore, Accettazione Animali Domestici, Telefono in camera, Aria Condizionata con Impianto non Centralizzato, Cassaforte, Trasporto Clienti Stazione, Ristorante, TV, Baby Sitting, Accettazione Gruppi, </t>
+    <t xml:space="preserve">Tennis, Trasporto Clienti Stazione, Aria condizionata, Ristorante, Riscaldamento, Telefono in camera, Baby Sitting, Pulizia Calzature, Ascensore, Accettazione Gruppi, Accettazione Animali Domestici, Bar, TV, Cassaforte, Aria Condizionata con Impianto non Centralizzato, </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color rgb="FF0000FF" tint="0"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
@@ -229,51 +229,51 @@
     <tableColumn id="3" name="Latitudine"/>
     <tableColumn id="4" name="Longitudine"/>
     <tableColumn id="5" name="Stelle"/>
     <tableColumn id="6" name="Tipologia"/>
     <tableColumn id="7" name="Email"/>
     <tableColumn id="8" name="Website"/>
     <tableColumn id="9" name="Indirizzo"/>
     <tableColumn id="10" name="Servizi"/>
     <tableColumn id="11" name="Disciplinari"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium3" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="B1:N9"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="2" max="2" width="64.7046279907227" customWidth="1"/>
+    <col min="2" max="2" width="63.7112350463867" customWidth="1"/>
     <col min="3" max="3" width="10.4006061553955" customWidth="1"/>
     <col min="4" max="4" width="12.5152816772461" customWidth="1"/>
     <col min="5" max="5" width="14.045786857605" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="11.6579532623291" customWidth="1"/>
     <col min="8" max="8" width="34.1692047119141" customWidth="1"/>
     <col min="9" max="9" width="34.1886405944824" customWidth="1"/>
     <col min="10" max="10" width="32.7747650146484" customWidth="1"/>
     <col min="11" max="11" width="1093.90222167969" customWidth="1"/>
     <col min="12" max="12" width="19.0176067352295" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>