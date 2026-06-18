--- v3 (2026-04-12)
+++ v4 (2026-06-18)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="45">
   <si>
-    <t>Lista strutture aggiornata al 12/04/2026 14:25:49</t>
+    <t>Lista strutture aggiornata al 18/06/2026 12:02:42</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>