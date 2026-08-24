--- v4 (2026-06-18)
+++ v5 (2026-08-24)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="45">
   <si>
-    <t>Lista strutture aggiornata al 18/06/2026 12:02:42</t>
+    <t>Lista strutture aggiornata al 24/08/2026 05:48:38</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>