--- v1 (2026-02-07)
+++ v2 (2026-04-12)
@@ -7,135 +7,135 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="33">
   <si>
-    <t>Lista strutture aggiornata al 07/02/2026 02:41:59</t>
+    <t>Lista strutture aggiornata al 12/04/2026 14:15:03</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>Indirizzo</t>
   </si>
   <si>
     <t>Servizi</t>
   </si>
   <si>
     <t>Disciplinari</t>
   </si>
   <si>
-    <t>ALBERGO LA PALOMBA - [CIN:IT041028A18T764WQB|]</t>
+    <t>ALBERGO LA PALOMBA - [CIN:IT041028A18T764WQB]</t>
   </si>
   <si>
     <t>Mondavio</t>
   </si>
   <si>
     <t>3 Stelle</t>
   </si>
   <si>
     <t>Albergo</t>
   </si>
   <si>
     <t>info@lapalomba.it</t>
   </si>
   <si>
     <t>www.lapalomba.it</t>
   </si>
   <si>
     <t>borgo Gramsci 13</t>
   </si>
   <si>
-    <t xml:space="preserve">Supplemento letto Aggiunto, Accesso ad Internet, Noleggio Biciclette, Fitness e Centro Benessere, Accesso Mezzi Privati, Asciugacapelli, Accettazione Animali Domestici, Piscina, Accettazione Gruppi, Sala TV, Caffe, TV, Giochi per Bambini, TV Satellitare, Citofono in camera, Somministrazione alimenti, Piscina Scoperta, Trasporto Clienti Stazione, Inglese, Somministrazione alcolici, Self/service-Tavola calda, Solo Pernottamento, Idromassaggio, Camera con balcone, Telefono , Sala Pranzo, Ristorante Vegetariano, Riscaldamento Centralizzato, Aria condizionata, Estintori, Parcheggio non Custodito, Accessibili a persone con disabilità motoria, Biciclette, Frigo bar, Custodia Valori in cassette di sicurezza, Accesso Mezzi Pubblici, Riscaldamento, Servizio Congressi, Salotto in vano separato, Italiano, Tavernetta o Tavola Calda, Propria piscina scoperta, Telefono in camera, Cucina, Telefono in camera (Centralino), Cassetta sicurezza, Mezza Pensione a Persona, Solo Pernottamento a persona, Lampada esterna, Camere Singole, Solarium, Supplemento doppia uso Singola, Ascensore, Ventilatore, Accessibilità all'Ascensore, Visite Guidate, Servizio Fotocopie, Pasti non alloggiati, Negozio Enoteca, Ristorante, Connessione Internet, Francese, Camere Doppie, Colazione, Pensione Completa a Persona, Aria Condizionata con Impianto Centralizzato, Cassaforte, Aria condizionata in Locali Comuni, Parco e Giardino, Supplemento Cane, Collegamento Internet, Pasti, Piscina Scoperta con Idromassaggio, Phon, Pizzeria, Bar, Illuminazione Elettrica, </t>
+    <t xml:space="preserve">Estintori, Riscaldamento Centralizzato, Illuminazione Elettrica, Accesso Mezzi Pubblici, Citofono in camera, Inglese, Bar, Accessibilità all'Ascensore, Servizio Fotocopie, Accettazione Gruppi, Self/service-Tavola calda, Pizzeria, TV, Italiano, Propria piscina scoperta, Aria condizionata, Ristorante, Parco e Giardino, Pasti non alloggiati, Negozio Enoteca, Camere Singole, Phon, Noleggio Biciclette, Sala Pranzo, Servizio Congressi, Camera con balcone, Ventilatore, Accessibili a persone con disabilità motoria, Pensione Completa a Persona, Piscina, Ascensore, Colazione, Tavernetta o Tavola Calda, TV Satellitare, Caffe, Supplemento Cane, Piscina Scoperta, Connessione Internet, Cassetta sicurezza, Accettazione Animali Domestici, Frigo bar, Mezza Pensione a Persona, Telefono in camera (Centralino), Asciugacapelli, Parcheggio non Custodito, Somministrazione alcolici, Supplemento doppia uso Singola, Somministrazione alimenti, Custodia Valori in cassette di sicurezza, Piscina Scoperta con Idromassaggio, Collegamento Internet, Camere Doppie, Supplemento letto Aggiunto, Telefono in camera, Riscaldamento, Biciclette, Salotto in vano separato, Francese, Ristorante Vegetariano, Lampada esterna, Cassaforte, Aria Condizionata con Impianto Centralizzato, Accesso Mezzi Privati, Fitness e Centro Benessere, Telefono , Accesso ad Internet, Visite Guidate, Cucina, Sala TV, Solo Pernottamento, Trasporto Clienti Stazione, Aria condizionata in Locali Comuni, Pasti, Giochi per Bambini, Solarium, Solo Pernottamento a persona, Idromassaggio, </t>
   </si>
   <si>
     <t>FAMIGLIE,BICI,CAMMINI</t>
   </si>
   <si>
-    <t>AGRITURISMO VILLA BEATRICE - [CIN:IT041028B5KQWAI32T|]</t>
+    <t>AGRITURISMO VILLA BEATRICE - [CIN:IT041028B5KQWAI32T]</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>info@villabeatrice.eu</t>
   </si>
   <si>
     <t>www.villabeatrice.eu</t>
   </si>
   <si>
     <t>contrada piano san michele al fiume 4</t>
   </si>
   <si>
-    <t xml:space="preserve">Ping Pong, Bosco, Acqua calda e fredda, TV, Parco e Giardino, TV Satellitare, olivicolo, Giochi per Bambini, Asciugacapelli, Accesso ad Internet, Riscaldamento, Mountain Bike, Servizi igienici (lavabo WC), Piscina, Servizi igienici, Biciclette, Solarium, Accesso Mezzi Privati, Noleggio Biciclette, Accessibili a persone con disabilità motoria, Angolo cottura, Aria Condizionata con Impianto non Centralizzato, Attrezzatura per soggiorno all'aperto, Aria condizionata, Accettazione Gruppi, </t>
+    <t xml:space="preserve">Bosco, Noleggio Biciclette, TV, Aria Condizionata con Impianto non Centralizzato, Aria condizionata, Servizi igienici (lavabo WC), Asciugacapelli, Giochi per Bambini, Ping Pong, Biciclette, Piscina, Servizi igienici, Mountain Bike, Accettazione Gruppi, Riscaldamento, olivicolo, Accesso Mezzi Privati, Accesso ad Internet, Parco e Giardino, Accessibili a persone con disabilità motoria, Solarium, TV Satellitare, Attrezzatura per soggiorno all'aperto, Angolo cottura, Acqua calda e fredda, </t>
   </si>
   <si>
     <t>FAMIGLIE</t>
   </si>
   <si>
-    <t>AGRITURISMO LA LIMONAIA - [CIN:IT041028B5TGIX78XB|]</t>
+    <t>AGRITURISMO LA LIMONAIA - [CIN:IT041028B5TGIX78XB]</t>
   </si>
   <si>
     <t>info@agriturismolalimonaia.it</t>
   </si>
   <si>
     <t>www.agriturismolalimonaia.it</t>
   </si>
   <si>
     <t>Via Mondaviese 150</t>
   </si>
   <si>
     <t>BICI</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -193,51 +193,51 @@
     <tableColumn id="3" name="Latitudine"/>
     <tableColumn id="4" name="Longitudine"/>
     <tableColumn id="5" name="Stelle"/>
     <tableColumn id="6" name="Tipologia"/>
     <tableColumn id="7" name="Email"/>
     <tableColumn id="8" name="Website"/>
     <tableColumn id="9" name="Indirizzo"/>
     <tableColumn id="10" name="Servizi"/>
     <tableColumn id="11" name="Disciplinari"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium3" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="B1:N7"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="2" max="2" width="55.9778823852539" customWidth="1"/>
+    <col min="2" max="2" width="54.984489440918" customWidth="1"/>
     <col min="3" max="3" width="10.4006061553955" customWidth="1"/>
     <col min="4" max="4" width="12.5152816772461" customWidth="1"/>
     <col min="5" max="5" width="14.045786857605" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="11.6579532623291" customWidth="1"/>
     <col min="8" max="8" width="27.7126369476318" customWidth="1"/>
     <col min="9" max="9" width="27.5315551757813" customWidth="1"/>
     <col min="10" max="10" width="34.7605361938477" customWidth="1"/>
     <col min="11" max="11" width="1342.97863769531" customWidth="1"/>
     <col min="12" max="12" width="22.9666385650635" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>