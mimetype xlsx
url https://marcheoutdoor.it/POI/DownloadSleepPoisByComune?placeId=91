--- v2 (2026-04-12)
+++ v3 (2026-04-12)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="33">
   <si>
-    <t>Lista strutture aggiornata al 12/04/2026 14:15:03</t>
+    <t>Lista strutture aggiornata al 12/04/2026 15:59:50</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>