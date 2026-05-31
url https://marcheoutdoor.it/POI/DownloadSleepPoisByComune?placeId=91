--- v3 (2026-04-12)
+++ v4 (2026-05-31)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="33">
   <si>
-    <t>Lista strutture aggiornata al 12/04/2026 15:59:50</t>
+    <t>Lista strutture aggiornata al 31/05/2026 05:46:32</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>