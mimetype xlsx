--- v4 (2026-05-31)
+++ v5 (2026-08-24)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="33">
   <si>
-    <t>Lista strutture aggiornata al 31/05/2026 05:46:32</t>
+    <t>Lista strutture aggiornata al 24/08/2026 05:48:08</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>