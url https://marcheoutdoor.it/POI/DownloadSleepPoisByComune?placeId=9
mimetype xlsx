--- v1 (2026-02-07)
+++ v2 (2026-04-04)
@@ -7,105 +7,105 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="20" uniqueCount="20">
   <si>
-    <t>Lista strutture aggiornata al 07/02/2026 04:28:39</t>
+    <t>Lista strutture aggiornata al 04/04/2026 07:23:38</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>Indirizzo</t>
   </si>
   <si>
     <t>Servizi</t>
   </si>
   <si>
     <t>Disciplinari</t>
   </si>
   <si>
-    <t>LA CASETTA AL SOLE di Prosperi Maria - [CIN:IT044034B9H6ZC5K7V|]</t>
+    <t>LA CASETTA AL SOLE di Prosperi Maria - [CIN:IT044034B9H6ZC5K7V]</t>
   </si>
   <si>
     <t>Montedinove</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Albergo</t>
   </si>
   <si>
     <t>studioadrianomecozzi@libero.it</t>
   </si>
   <si>
     <t>via Franile snc</t>
   </si>
   <si>
-    <t xml:space="preserve">Estintori, Camere Singole, Giochi per Bambini, Locale TV, Connessione Internet, Rifiuti , Accettazione Animali Domestici, Macchine lavabiancheria, Accesso Mezzi Privati, Salotto in vano separato, Asciugacapelli, Sala Pranzo, Accesso ad Internet, Autorimessa, Sala TV, Parcheggio non Custodito, Italiano, Smaltimento Rifiuti, Illuminazione Elettrica, Lampada esterna, Accessibili a persone con disabilità motoria, </t>
+    <t xml:space="preserve">Estintori, Sala Pranzo, Parcheggio non Custodito, Connessione Internet, Macchine lavabiancheria, Salotto in vano separato, Accessibili a persone con disabilità motoria, Smaltimento Rifiuti, Camere Singole, Asciugacapelli, Italiano, Lampada esterna, Autorimessa, Illuminazione Elettrica, Accesso ad Internet, Rifiuti , Accesso Mezzi Privati, Locale TV, Giochi per Bambini, Sala TV, Accettazione Animali Domestici, </t>
   </si>
   <si>
     <t>FAMIGLIE,CAMMINI</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color rgb="FF0000FF" tint="0"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -154,51 +154,51 @@
     <tableColumn id="3" name="Latitudine"/>
     <tableColumn id="4" name="Longitudine"/>
     <tableColumn id="5" name="Stelle"/>
     <tableColumn id="6" name="Tipologia"/>
     <tableColumn id="7" name="Email"/>
     <tableColumn id="8" name="Website"/>
     <tableColumn id="9" name="Indirizzo"/>
     <tableColumn id="10" name="Servizi"/>
     <tableColumn id="11" name="Disciplinari"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium3" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="B1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="2" max="2" width="62.1009292602539" customWidth="1"/>
+    <col min="2" max="2" width="61.1075325012207" customWidth="1"/>
     <col min="3" max="3" width="13.2761631011963" customWidth="1"/>
     <col min="4" max="4" width="12.5152816772461" customWidth="1"/>
     <col min="5" max="5" width="14.045786857605" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="11.6579532623291" customWidth="1"/>
     <col min="8" max="8" width="29.4272956848145" customWidth="1"/>
     <col min="9" max="9" width="10.9274845123291" customWidth="1"/>
     <col min="10" max="10" width="13.7570037841797" customWidth="1"/>
     <col min="11" max="11" width="357.646057128906" customWidth="1"/>
     <col min="12" max="12" width="19.0176067352295" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>