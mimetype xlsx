--- v2 (2026-04-04)
+++ v3 (2026-04-04)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="20" uniqueCount="20">
   <si>
-    <t>Lista strutture aggiornata al 04/04/2026 07:23:38</t>
+    <t>Lista strutture aggiornata al 04/04/2026 09:06:16</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>