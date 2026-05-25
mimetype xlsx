--- v3 (2026-04-04)
+++ v4 (2026-05-25)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="20" uniqueCount="20">
   <si>
-    <t>Lista strutture aggiornata al 04/04/2026 09:06:16</t>
+    <t>Lista strutture aggiornata al 26/05/2026 01:23:51</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>