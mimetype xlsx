--- v4 (2026-05-25)
+++ v5 (2026-07-10)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="20" uniqueCount="20">
   <si>
-    <t>Lista strutture aggiornata al 26/05/2026 01:23:51</t>
+    <t>Lista strutture aggiornata al 10/07/2026 07:11:12</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>