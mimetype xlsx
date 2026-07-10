--- v5 (2026-07-10)
+++ v6 (2026-07-10)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="20" uniqueCount="20">
   <si>
-    <t>Lista strutture aggiornata al 10/07/2026 07:11:12</t>
+    <t>Lista strutture aggiornata al 10/07/2026 08:40:58</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>