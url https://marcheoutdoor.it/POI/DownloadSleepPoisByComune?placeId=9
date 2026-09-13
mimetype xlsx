--- v6 (2026-07-10)
+++ v7 (2026-09-13)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="20" uniqueCount="20">
   <si>
-    <t>Lista strutture aggiornata al 10/07/2026 08:40:58</t>
+    <t>Lista strutture aggiornata al 13/09/2026 12:14:16</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>