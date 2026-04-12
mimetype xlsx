--- v2 (2026-02-07)
+++ v3 (2026-04-12)
@@ -5,362 +5,347 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="105">
-[...1 lines deleted...]
-    <t>Lista strutture aggiornata al 07/02/2026 02:41:59</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="100" uniqueCount="100">
+  <si>
+    <t>Lista strutture aggiornata al 12/04/2026 14:15:03</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>Indirizzo</t>
   </si>
   <si>
     <t>Servizi</t>
   </si>
   <si>
     <t>Disciplinari</t>
   </si>
   <si>
-    <t>ALEXANDER - [CIN:IT041019A19HYNPFFN|]</t>
+    <t>ALEXANDER - [CIN:IT041019A19HYNPFFN]</t>
   </si>
   <si>
     <t>Gabicce Mare</t>
   </si>
   <si>
     <t>4 Stelle</t>
   </si>
   <si>
     <t>Albergo</t>
   </si>
   <si>
     <t>info@alexanderhotel.it</t>
   </si>
   <si>
     <t>www.alexanderhotel.it</t>
   </si>
   <si>
     <t>via Panoramica 35</t>
   </si>
   <si>
-    <t xml:space="preserve">Cassaforte, Camere Doppie, Connessione Internet, Francese, Colazione, Parco e Giardino, Aria Condizionata con Impianto Centralizzato, Aria condizionata in Locali Comuni, Sauna Privata, Salotto in vano separato, Somministrazione bevande, Baby Sitting, Riscaldamento, Noleggio Biciclette, Servizio Congressi, Biciclette, Parcheggio non Custodito, Asciugacapelli, Trekking, Sala Lettura, Accettazione Gruppi, Piscina, Fitness e Centro Benessere, TV Satellitare, Windsurf, Idromassaggio, Estintori, Giochi per Bambini, Piscina Scoperta, Ristorante Vegetariano, Aria condizionata, Golf, Riscaldamento Centralizzato, TV, Accesso ad Internet, Cassetta sicurezza, Pay TV, Supplemento letto Aggiunto, Sala TV, Servizio FAX, Accettazione Animali Domestici, Accesso Mezzi Privati, Sala Giochi, Mountain Bike, Propria piscina scoperta, altre attività ricreative e culturali, Pasti solo alloggiati, Telefono in camera, Solarium, Calcetto, Biliardo, Idromassaggio riscaldato, Ascensore, Supplemento doppia uso Singola, Piano Bar, Camere Singole, Camera con balcone, Telefono , Tennis, Telefono in camera (Centralino), Italiano, Minigolf, Sala Pranzo, Mezza Pensione a Persona, Palestra, Piscina riscaldata, Piscina Scoperta con Idromassaggio, Custodia Valori in cassette di sicurezza, Spiaggia Convenzionata, Marchio di Qualità, Attrezzi Pronto Soccorso, Inglese, Trasporto Clienti Stazione, Somministrazione alcolici, Frigo bar, Locale TV, Phon, Animazione, Bar, Collegamento Internet, Illuminazione Elettrica, Bus Navetta, Cinema, Camera con balcone vista mare., Visite Guidate, Beach Volley, Ristorante, Custodia e Sistemazione Attrezzature Private, Vela, Ventilatore, Radio, Supplemento Cane, Accessibilità all'Ascensore, Biblioteca, Tedesco, </t>
+    <t xml:space="preserve">Minigolf, Vela, Propria piscina scoperta, Italiano, Aria condizionata, Parco e Giardino, Mezza Pensione a Persona, Attrezzi Pronto Soccorso, Mountain Bike, Parcheggio non Custodito, Custodia Valori in cassette di sicurezza, Somministrazione alcolici, Cinema, Piscina riscaldata, Trekking, Telefono in camera (Centralino), Giochi per Bambini, Asciugacapelli, Somministrazione bevande, Camera con balcone vista mare., Idromassaggio, Radio, Solarium, Ristorante Vegetariano, altre attività ricreative e culturali, Marchio di Qualità, Tedesco, Biciclette, Baby Sitting, Salotto in vano separato, Calcetto, Francese, Piano Bar, Accessibilità all'Ascensore, Accettazione Gruppi, Visite Guidate, Piscina, Noleggio Biciclette, Sala Pranzo, Ventilatore, Pasti solo alloggiati, Camere Singole, Servizio Congressi, Phon, Camera con balcone, Windsurf, Animazione, Riscaldamento Centralizzato, Inglese, Illuminazione Elettrica, Pay TV, Idromassaggio riscaldato, Supplemento doppia uso Singola, Estintori, Beach Volley, Bus Navetta, Colazione, Ascensore, Fitness e Centro Benessere, Telefono , Accesso ad Internet, Cassaforte, Locale TV, Accesso Mezzi Privati, Aria Condizionata con Impianto Centralizzato, Sala Lettura, TV Satellitare, Connessione Internet, Cassetta sicurezza, Frigo bar, Accettazione Animali Domestici, Supplemento Cane, Palestra, Piscina Scoperta, Servizio FAX, Biblioteca, Custodia e Sistemazione Attrezzature Private, TV, Bar, Sala Giochi, Camere Doppie, Riscaldamento, Piscina Scoperta con Idromassaggio, Collegamento Internet, Telefono in camera, Biliardo, Spiaggia Convenzionata, Supplemento letto Aggiunto, Trasporto Clienti Stazione, Golf, Ristorante, Tennis, Aria condizionata in Locali Comuni, Sauna Privata, Sala TV, </t>
   </si>
   <si>
     <t>FAMIGLIE,BICI,CAMMINI</t>
   </si>
   <si>
-    <t>BELLEVUE - [CIN:IT041019A1WSYAREMP|]</t>
+    <t>BELLEVUE - [CIN:IT041019A1WSYAREMP]</t>
   </si>
   <si>
     <t>2 Stelle</t>
   </si>
   <si>
     <t>info@bellevueresidence.it</t>
   </si>
   <si>
     <t>www.bellevueresidence.it</t>
   </si>
   <si>
     <t>via redipuglia 22</t>
   </si>
   <si>
-    <t xml:space="preserve">TV, Accettazione Animali Domestici, Ventilatore, Aria condizionata, Riscaldamento, Frigo bar, TV Satellitare, Colazione, Citofono in camera, Accesso ad Internet, Sala TV, Telefono in camera (Centralino), Sala Lettura, Bar, Accettazione Gruppi, Cassaforte, Solarium, Parcheggio non Custodito, Accessibili a persone con disabilità motoria, Ascensore, Solo Pernottamento, </t>
+    <t xml:space="preserve">Sala Lettura, Parcheggio non Custodito, Ascensore, Colazione, Riscaldamento, TV, Frigo bar, Citofono in camera, Ventilatore, Sala TV, Telefono in camera (Centralino), Solarium, Accettazione Gruppi, Cassaforte, Aria condizionata, Accettazione Animali Domestici, Accesso ad Internet, TV Satellitare, Bar, Accessibili a persone con disabilità motoria, Solo Pernottamento, </t>
   </si>
   <si>
     <t>FAMIGLIE</t>
   </si>
   <si>
-    <t>EDEN - [CIN:IT041019A1HJCVBQ6B|]</t>
+    <t>EDEN - [CIN:IT041019A1HJCVBQ6B]</t>
   </si>
   <si>
     <t>3 Stelle</t>
   </si>
   <si>
     <t>eden@residenceeden.it</t>
   </si>
   <si>
     <t>www.residenceeden.it</t>
   </si>
   <si>
     <t>viale della Vittoria 57</t>
   </si>
   <si>
-    <t xml:space="preserve">Parcheggio Custodito, Accessibili a persone con disabilità motoria, Riscaldamento Centralizzato, TV, Sala TV, Accesso ad Internet, Telefono in camera, TV Satellitare, Aria condizionata in Locali Comuni, Supplemento Cane, Altri Servizi e Impianti, Insonorizzazione, Biciclette, Accettazione Animali Domestici, Noleggio Biciclette, Aria condizionata, Salotto in vano separato, Propria piscina scoperta, Aria Condizionata con Impianto non Centralizzato, Piscina Coperta, Autorimessa, Idromassaggio, Citofono in camera, Cassaforte, Sala Lettura, Ascensore, Collegamento Internet, Servizio Fotocopie, Phon, Cassetta sicurezza, Sauna Privata, Frigo bar, Riscaldamento, Giochi per Bambini, </t>
-[...2 lines deleted...]
-    <t>HOTEL MARINELLA - [CIN:IT041019A1W74AMQIE|]</t>
+    <t xml:space="preserve">Accessibili a persone con disabilità motoria, Giochi per Bambini, Cassetta sicurezza, Propria piscina scoperta, Phon, Accettazione Animali Domestici, Salotto in vano separato, Insonorizzazione, Accesso ad Internet, Idromassaggio, Frigo bar, Aria condizionata in Locali Comuni, Biciclette, Citofono in camera, Telefono in camera, Sauna Privata, Aria condizionata, Altri Servizi e Impianti, Parcheggio Custodito, TV Satellitare, Supplemento Cane, Autorimessa, Servizio Fotocopie, Sala Lettura, Noleggio Biciclette, Piscina Coperta, Aria Condizionata con Impianto non Centralizzato, Cassaforte, Riscaldamento, Ascensore, Sala TV, Riscaldamento Centralizzato, TV, Collegamento Internet, </t>
+  </si>
+  <si>
+    <t>HOTEL MARINELLA - [CIN:IT041019A1W74AMQIE]</t>
   </si>
   <si>
     <t>info@hotel-marinella.it</t>
   </si>
   <si>
     <t>www.hotel-marinella.it</t>
   </si>
   <si>
     <t>via Vittorio Veneto 127</t>
   </si>
   <si>
-    <t xml:space="preserve">Phon, Pulizia Calzature, Accesso ad Internet, TV, Accettazione Animali Domestici, Cassetta sicurezza, Sala TV, Tavernetta o Tavola Calda, Aria condizionata, Ristorante Vegetariano, Insonorizzazione, Solarium, Collegamento Internet, Telefono in camera (Centralino), Parcheggio Custodito, Bar, Telefono in camera, Parco e Giardino, Cassaforte, Aria Condizionata con Impianto Centralizzato, Sauna Privata, Baby Sitting, Riscaldamento, Sala Lettura, Biciclette, Lavatura e Stiratura Biancheria, Fitness e Centro Benessere, Asciugacapelli, Accettazione Gruppi, Ascensore, Autorimessa, Noleggio Biciclette, Ventilatore, Frigo bar, Ristorante, Giochi per Bambini, TV Satellitare, </t>
-[...2 lines deleted...]
-    <t>HOTEL MIRAMARE - [CIN:IT041019A1GXMOHQIA|]</t>
+    <t xml:space="preserve">Parcheggio Custodito, Telefono in camera, Riscaldamento, Collegamento Internet, Solarium, Giochi per Bambini, Asciugacapelli, Telefono in camera (Centralino), Lavatura e Stiratura Biancheria, Biciclette, Insonorizzazione, Pulizia Calzature, Aria condizionata, Parco e Giardino, Ristorante, Ventilatore, Phon, Ascensore, Baby Sitting, Sala TV, Ristorante Vegetariano, Sauna Privata, Noleggio Biciclette, Cassetta sicurezza, Frigo bar, TV Satellitare, Tavernetta o Tavola Calda, Accettazione Animali Domestici, Fitness e Centro Benessere, TV, Bar, Autorimessa, Accettazione Gruppi, Aria Condizionata con Impianto Centralizzato, Cassaforte, Accesso ad Internet, Sala Lettura, </t>
+  </si>
+  <si>
+    <t>HOTEL MIRAMARE - [CIN:IT041019A1GXMOHQIA]</t>
   </si>
   <si>
     <t>info@miramarehtl.com</t>
   </si>
   <si>
     <t>www.miramarehtl.com</t>
   </si>
   <si>
     <t>via Vittorio Veneto 163</t>
   </si>
   <si>
-    <t xml:space="preserve">Colazione, Aria condizionata, Insonorizzazione, Telefono , Tennis, Ristorante Vegetariano, Cassaforte, Bar, Parcheggio Custodito, Ascensore, Noleggio Biciclette, Vela, Servizio Fotocopie, Ventilatore, Trekking, Fitness e Centro Benessere, Autorimessa, Propria piscina scoperta, Cassetta sicurezza, Salotto in vano separato, Sala TV, Accettazione Animali Domestici, Accesso ad Internet, Mountain Bike, TV, Idromassaggio, Riscaldamento Centralizzato, Bocce, Phon, TV Satellitare, Giochi per Bambini, Animazione, Locale TV, Accettazione Gruppi, Servizio Congressi, Biciclette, Servizio FAX, Riscaldamento, Baby Sitting, Accessibili a persone con disabilità motoria, Sala Lettura, Ping Pong, Solarium, Piano Bar, Idromassaggio riscaldato, Telefono in camera, Palestra, Aria Condizionata con Impianto Centralizzato, Parco e Giardino, Mini Club, Aria condizionata in Locali Comuni, Sauna Privata, Frigo bar, Piscina riscaldata, Ristorante, </t>
-[...2 lines deleted...]
-    <t>OLYMPIA - [CIN:IT041019A1YYWIP8IQ|]</t>
+    <t xml:space="preserve">Mountain Bike, Aria condizionata, Ristorante, Bar, Accettazione Gruppi, Autorimessa, TV Satellitare, Piano Bar, Frigo bar, TV, Cassetta sicurezza, Servizio Fotocopie, Servizio FAX, Bocce, Telefono in camera, Riscaldamento, Salotto in vano separato, Piscina riscaldata, Giochi per Bambini, Solarium, Vela, Parco e Giardino, Insonorizzazione, Propria piscina scoperta, Ping Pong, Idromassaggio riscaldato, Palestra, Aria Condizionata con Impianto Centralizzato, Accettazione Animali Domestici, Fitness e Centro Benessere, Parcheggio Custodito, Phon, Servizio Congressi, Accessibili a persone con disabilità motoria, Colazione, Ascensore, Animazione, Ventilatore, Idromassaggio, Noleggio Biciclette, Sala Lettura, Accesso ad Internet, Cassaforte, Telefono , Locale TV, Mini Club, Baby Sitting, Ristorante Vegetariano, Sala TV, Biciclette, Aria condizionata in Locali Comuni, Tennis, Sauna Privata, Riscaldamento Centralizzato, Trekking, </t>
+  </si>
+  <si>
+    <t>OLYMPIA - [CIN:IT041019A1YYWIP8IQ]</t>
   </si>
   <si>
     <t>info@olimpiagabicce.com</t>
   </si>
   <si>
     <t>www.olimpiagabicce.com</t>
   </si>
   <si>
     <t>via del porto 41</t>
   </si>
   <si>
-    <t xml:space="preserve">Ascensore, Phon, Altri Servizi e Impianti, Aria condizionata in Locali Comuni, Aria Condizionata con Impianto Centralizzato, Bar, Parcheggio Custodito, Accettazione Animali Domestici, Cassetta sicurezza, Servizio FAX, Sala TV, Aria condizionata, Supplemento doppia uso Singola, Telefono in camera, Noleggio Biciclette, Asciugacapelli, Accesso ad Internet, TV, Accettazione Gruppi, Biciclette, Servizio Fotocopie, Ristorante, Ventilatore, Frigo bar, </t>
+    <t xml:space="preserve">Asciugacapelli, Supplemento doppia uso Singola, Accettazione Gruppi, Servizio Fotocopie, Parcheggio Custodito, Telefono in camera, Aria condizionata, Ristorante, Altri Servizi e Impianti, Sala TV, Biciclette, Bar, Accettazione Animali Domestici, Cassetta sicurezza, Frigo bar, Servizio FAX, TV, Ascensore, Phon, Noleggio Biciclette, Accesso ad Internet, Aria Condizionata con Impianto Centralizzato, Aria condizionata in Locali Comuni, Ventilatore, </t>
   </si>
   <si>
     <t>FAMIGLIE,CAMMINI</t>
   </si>
   <si>
-    <t>TRE STELLE - [CIN:IT041019A1YKWUCDG6|]</t>
+    <t>TRE STELLE - [CIN:IT041019A1YKWUCDG6]</t>
   </si>
   <si>
     <t>info@trestellehotel.net</t>
   </si>
   <si>
     <t>www.trestellehotel.net</t>
   </si>
   <si>
     <t>via Gabriele D'Annunzio 12</t>
   </si>
   <si>
-    <t xml:space="preserve">Aria condizionata in Locali Comuni, Ascensore, Phon, TV Satellitare, Parcheggio Custodito, Bar, Ventilatore, Connessione Internet, Colazione, Ristorante, Sala Lettura, Biciclette, TV, Servizio FAX, Sala TV, Cassetta sicurezza, Telefono in camera (Centralino), Accettazione Gruppi, Noleggio Biciclette, </t>
-[...2 lines deleted...]
-    <t>ALBA - [CIN:IT041019A1DGY4N9NS|]</t>
+    <t xml:space="preserve">Telefono in camera (Centralino), TV Satellitare, Cassetta sicurezza, Servizio FAX, Accettazione Gruppi, Connessione Internet, Noleggio Biciclette, Parcheggio Custodito, TV, Bar, Biciclette, Aria condizionata in Locali Comuni, Sala TV, Sala Lettura, Phon, Ascensore, Colazione, Ventilatore, Ristorante, </t>
+  </si>
+  <si>
+    <t>ALBA - [CIN:IT041019A1DGY4N9NS]</t>
   </si>
   <si>
     <t>info@hotel-alba.it</t>
   </si>
   <si>
     <t>www.hotel-alba.it</t>
   </si>
   <si>
     <t>via Vittorio Veneto 15</t>
   </si>
   <si>
-    <t xml:space="preserve">Riscaldamento Centralizzato, Telefono , Aria condizionata, Cassaforte, Tedesco, TV, Italiano, Telefono in camera, Aria condizionata in Locali Comuni, Frigo bar, Aria Condizionata con Impianto Centralizzato, Ristorante, Cassetta sicurezza, Sala TV, Accettazione Animali Domestici, Accesso Mezzi Privati, Riscaldamento, Servizio FAX, Phon, Altri Servizi e Impianti, Asciugacapelli, Accettazione Gruppi, Autorimessa, Giochi per Bambini, TV Satellitare, Ascensore, Bar, Parcheggio Custodito, </t>
-[...17 lines deleted...]
-    <t>HOTEL SANS SOUCI - [CIN:IT041019A1IR3LI7TA|]</t>
+    <t xml:space="preserve">Riscaldamento Centralizzato, Giochi per Bambini, Parcheggio Custodito, Aria condizionata in Locali Comuni, Tedesco, Accettazione Animali Domestici, Telefono , Cassaforte, Sala TV, Asciugacapelli, Ristorante, Italiano, Aria condizionata, Altri Servizi e Impianti, Telefono in camera, Riscaldamento, Accesso Mezzi Privati, Aria Condizionata con Impianto Centralizzato, Frigo bar, Servizio FAX, TV, Accettazione Gruppi, Autorimessa, Bar, Cassetta sicurezza, TV Satellitare, Connessione Internet, Ascensore, Phon, </t>
+  </si>
+  <si>
+    <t>HOTEL SANS SOUCI - [CIN:IT041019A1IR3LI7TA]</t>
   </si>
   <si>
     <t>sanssouci@parkhotels.it</t>
   </si>
   <si>
     <t>www.parkhotels.it/sanssouci</t>
   </si>
   <si>
     <t>viale Mare 9</t>
   </si>
   <si>
-    <t xml:space="preserve">Italiano, Solarium, Supplemento doppia uso Singola, Parco e Giardino, Ristorante, Sauna Privata, Mini Club, Ping Pong, Sala Lettura, Parcheggio non Custodito, Propria piscina scoperta, Pay TV, Accessibili a persone con disabilità motoria, Noleggio Biciclette, Riscaldamento, Servizio Congressi, Biciclette, Asciugacapelli, Piscina, Servizio Fotocopie, Baby Sitting, Frigo bar, Piscina riscaldata, Custodia Valori in cassette di sicurezza, Accettazione Gruppi, Pasti, Ascensore, Animazione, Bar, Lavatura e Stiratura Biancheria, Idromassaggio riscaldato, Telefono in camera, Collegamento Internet, TV, Supplemento letto Aggiunto, Accesso ad Internet, Accettazione Animali Domestici, Cassetta sicurezza, Sala TV, Somministrazione bevande, Spiaggia Convenzionata, TV Satellitare, Giochi per Bambini, Camera con balcone vista mare., Phon, Telefono , Tennis, Francese, Piscina Coperta, Camere Doppie, Tedesco, Connessione Internet, Ristorante Vegetariano, Cassaforte, Aria Condizionata con Impianto non Centralizzato, Idromassaggio, Supplemento Cane, Estintori, Colazione, Golf, Somministrazione alcolici, Inglese, Locale TV, Solo Pernottamento, Sala Pranzo, Camera con balcone, Aria condizionata, </t>
-[...2 lines deleted...]
-    <t>HOTEL VIENNA - [CIN:IT041019A1G7ROS2TB|]</t>
+    <t xml:space="preserve">Accessibili a persone con disabilità motoria, Solarium, Idromassaggio, Camera con balcone vista mare., Piscina Coperta, Sala Pranzo, Giochi per Bambini, Piscina riscaldata, Somministrazione bevande, Noleggio Biciclette, Parcheggio non Custodito, Supplemento doppia uso Singola, Pay TV, Aria Condizionata con Impianto non Centralizzato, Estintori, Ristorante, Golf, Idromassaggio riscaldato, Inglese, Accesso ad Internet, Locale TV, Mini Club, Sala Lettura, Telefono , Cassaforte, TV Satellitare, Frigo bar, Connessione Internet, Cassetta sicurezza, Phon, Camera con balcone, Piscina, Servizio Congressi, Ascensore, Colazione, Animazione, Sauna Privata, Baby Sitting, Biciclette, Tennis, Sala TV, Ristorante Vegetariano, Solo Pernottamento, Italiano, Somministrazione alcolici, Ping Pong, Parco e Giardino, Asciugacapelli, Lavatura e Stiratura Biancheria, Aria condizionata, Propria piscina scoperta, Custodia Valori in cassette di sicurezza, Servizio Fotocopie, Supplemento Cane, Bar, Accettazione Gruppi, TV, Accettazione Animali Domestici, Telefono in camera, Camere Doppie, Pasti, Supplemento letto Aggiunto, Spiaggia Convenzionata, Riscaldamento, Francese, Tedesco, Collegamento Internet, </t>
+  </si>
+  <si>
+    <t>HOTEL VIENNA - [CIN:IT041019A1G7ROS2TB]</t>
   </si>
   <si>
     <t>micaelamazzali74@gmail.com</t>
   </si>
   <si>
     <t>www.hotelviennagabicce.com</t>
   </si>
   <si>
     <t>Viale della Repubblica 7</t>
   </si>
   <si>
-    <t xml:space="preserve">Pale, Accettazione Gruppi, Phon, Citofono in camera, Inglese, Telefono , Camera con balcone, Ventilatore, Ristorante, Supplemento doppia uso Singola, Italiano, Collegamento Internet, Bar, Telefono in camera (Centralino), Parcheggio Custodito, Aria condizionata in Locali Comuni, Tedesco, Aria Condizionata con Impianto non Centralizzato, Camere Doppie, Cassaforte, Connessione Internet, Aria Condizionata con Impianto Centralizzato, Aria condizionata, Telefono in camera, Camere Singole, Ascensore, Asciugacapelli, Accesso ad Internet, Supplemento letto Aggiunto, Cassetta sicurezza, Sala TV, Pasti solo alloggiati, Spagnolo, TV, </t>
-[...2 lines deleted...]
-    <t>VILLE E APPARTAMENTI ARCOBALENO - [CIN:IT041019B4P46YAP4X|]</t>
+    <t xml:space="preserve">Phon, Camera con balcone, Pasti solo alloggiati, Camere Singole, Ascensore, Ventilatore, Tedesco, Collegamento Internet, Telefono in camera, Bar, Cassetta sicurezza, Connessione Internet, Accettazione Gruppi, TV, Supplemento letto Aggiunto, Camere Doppie, Parcheggio Custodito, Pasti, Aria condizionata in Locali Comuni, Sala TV, Italiano, Aria condizionata, Ristorante, Inglese, Aria Condizionata con Impianto Centralizzato, Cassaforte, Telefono , Accessibilità all'Ascensore, Accesso ad Internet, Caffe, Spagnolo, Somministrazione bevande, Citofono in camera, Aria Condizionata con Impianto non Centralizzato, Asciugacapelli, Telefono in camera (Centralino), Pale, Supplemento doppia uso Singola, Somministrazione alcolici, </t>
+  </si>
+  <si>
+    <t>VILLE E APPARTAMENTI ARCOBALENO - [CIN:IT041019B4P46YAP4X]</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>info@villeappartamentigabicce.com</t>
   </si>
   <si>
     <t>www.villeappartamentigabicce.com</t>
   </si>
   <si>
     <t>via Giovanni Pascoli 33, 20 A, 22</t>
   </si>
   <si>
-    <t xml:space="preserve">Parcheggio non Custodito, Parco e Giardino, Italiano, Autorimessa, TV Satellitare, Sala TV, Accettazione Animali Domestici, Cassaforte, Asciugacapelli, Riscaldamento Centralizzato, Spagnolo, Aria Condizionata con Impianto non Centralizzato, Spiaggia Convenzionata, Accettazione Gruppi, Inglese, </t>
-[...2 lines deleted...]
-    <t>HOTEL LIDIA - [CIN:IT041019A129JDFLNZ|]</t>
+    <t xml:space="preserve">TV Satellitare, Sala TV, Inglese, Accettazione Gruppi, Autorimessa, Parco e Giardino, Asciugacapelli, Spagnolo, Accettazione Animali Domestici, Spiaggia Convenzionata, Parcheggio non Custodito, Cassaforte, Aria Condizionata con Impianto non Centralizzato, Italiano, Riscaldamento Centralizzato, </t>
+  </si>
+  <si>
+    <t>HOTEL LIDIA - [CIN:IT041019A129JDFLNZ]</t>
   </si>
   <si>
     <t>info@hotellidiagabiccemare.com</t>
   </si>
   <si>
     <t>www.hotellidiagabiccemare.com</t>
   </si>
   <si>
     <t>via Edmondo De Amicis 28</t>
   </si>
   <si>
-    <t xml:space="preserve">TV Satellitare, Locale TV, Bar, Telefono in camera (Centralino), Telefono in camera, Ventilatore, Ristorante, Animazione, Camera con balcone vista mare., Autorimessa, Lavatura e Stiratura Biancheria, Accettazione Gruppi, Ascensore, Asciugacapelli, Accettazione Animali Domestici, Sala TV, TV, Sala Lettura, Accessibili a persone con disabilità motoria, Salotto in vano separato, Servizio FAX, Parcheggio non Custodito, Solo Pernottamento a persona, Aria Condizionata con Impianto non Centralizzato, Parco e Giardino, Cassaforte, Telefono , Camera con balcone, Sala Pranzo, </t>
-[...2 lines deleted...]
-    <t>HOTEL VENUS - [CIN:IT041019A1H3T5S5LV|]</t>
+    <t xml:space="preserve">Animazione, Accessibili a persone con disabilità motoria, Ascensore, Ventilatore, Camera con balcone, Parco e Giardino, Ristorante, Parcheggio non Custodito, Sala TV, Autorimessa, Servizio FAX, TV, Bar, Accettazione Gruppi, Salotto in vano separato, Camera con balcone vista mare., Cassaforte, Telefono , Sala Lettura, Locale TV, Telefono in camera (Centralino), Lavatura e Stiratura Biancheria, Aria Condizionata con Impianto non Centralizzato, Asciugacapelli, Solo Pernottamento a persona, Sala Pranzo, Telefono in camera, Accettazione Animali Domestici, TV Satellitare, </t>
+  </si>
+  <si>
+    <t>HOTEL VENUS - [CIN:IT041019A1H3T5S5LV]</t>
   </si>
   <si>
     <t>info@hotelvenus.it</t>
   </si>
   <si>
     <t>www.hotelvenus.it</t>
   </si>
   <si>
     <t>via Panoramica 29</t>
   </si>
   <si>
-    <t xml:space="preserve">Aria condizionata, Golf, Telefono in camera, Palestra, Ristorante, Altri Servizi e Impianti, Phon, Frigo bar, Custodia Valori in cassette di sicurezza, Ascensore, Animazione, Collegamento Internet, Bar, Parcheggio Custodito, Parco e Giardino, Sauna Privata, Aria Condizionata con Impianto Centralizzato, Aria condizionata in Locali Comuni, Propria piscina scoperta, Accettazione Animali Domestici, Sala Giochi, Accesso ad Internet, Cassetta sicurezza, Accettazione Gruppi, Sala TV, TV, Baby Sitting, Accessibili a persone con disabilità motoria, Biciclette, Noleggio Biciclette, Sala Lettura, Fitness e Centro Benessere, Ping Pong, Riscaldamento, Servizio Congressi, Tennis, TV Satellitare, Giochi per Bambini, Idromassaggio, Ristorante Vegetariano, Cassaforte, Piscina Coperta, Vela, Ventilatore, </t>
-[...2 lines deleted...]
-    <t>VENUS DIPENDENZA - [CIN:IT041019A1JL9EE2CU|]</t>
+    <t xml:space="preserve">Vela, TV, Bar, Cassetta sicurezza, Frigo bar, TV Satellitare, Accettazione Gruppi, Palestra, Accettazione Animali Domestici, Aria Condizionata con Impianto Centralizzato, Fitness e Centro Benessere, Accesso ad Internet, Cassaforte, Sala Lettura, Accessibili a persone con disabilità motoria, Piscina Coperta, Phon, Servizio Congressi, Aria condizionata in Locali Comuni, Altri Servizi e Impianti, Parco e Giardino, Ping Pong, Ristorante Vegetariano, Telefono in camera, Riscaldamento, Parcheggio Custodito, Ascensore, Animazione, Ventilatore, Custodia Valori in cassette di sicurezza, Giochi per Bambini, Idromassaggio, Noleggio Biciclette, Sauna Privata, Sala TV, Tennis, Baby Sitting, Collegamento Internet, Biciclette, Sala Giochi, Ristorante, Aria condizionata, Golf, Propria piscina scoperta, </t>
+  </si>
+  <si>
+    <t>VENUS DIPENDENZA - [CIN:IT041019A1JL9EE2CU]</t>
   </si>
   <si>
     <t>viale Mare 26/28</t>
   </si>
   <si>
-    <t xml:space="preserve">Piscina Coperta, Custodia Valori in cassette di sicurezza, Sauna Privata, Parco e Giardino, Cassaforte, Frigo bar, Vela, Fitness e Centro Benessere, Ventilatore, Tennis, Golf, Parcheggio Custodito, Giochi per Bambini, Animazione, Solarium, Calcetto, Telefono in camera, Phon, Altri Servizi e Impianti, Ping Pong, Accettazione Gruppi, Baby Sitting, Accettazione Animali Domestici, TV, Accesso ad Internet, Cassetta sicurezza, Sala Giochi, Propria piscina scoperta, </t>
-[...2 lines deleted...]
-    <t>CLUB HOTEL - [CIN:IT041019A14TSP8HDL|]</t>
+    <t xml:space="preserve">Sala Giochi, Telefono in camera, Cassaforte, Accesso ad Internet, Golf, Custodia Valori in cassette di sicurezza, Fitness e Centro Benessere, Accettazione Animali Domestici, Frigo bar, Cassetta sicurezza, TV, Accettazione Gruppi, Parcheggio Custodito, Vela, Ping Pong, Altri Servizi e Impianti, Parco e Giardino, Propria piscina scoperta, Sauna Privata, Tennis, Baby Sitting, Calcetto, Giochi per Bambini, Piscina Coperta, Solarium, Animazione, Ventilatore, Phon, </t>
+  </si>
+  <si>
+    <t>CLUB HOTEL - [CIN:IT041019A14TSP8HDL]</t>
   </si>
   <si>
     <t>clubhotel@kmdimare.com</t>
   </si>
   <si>
     <t>www.clubhotel.kmdimare.com</t>
   </si>
   <si>
     <t>via Panoramica 33</t>
   </si>
   <si>
-    <t xml:space="preserve">Aria condizionata, Camera con balcone, Telefono in camera, Camera con balcone vista mare., Ascensore, Ristorante, TV, Cassetta sicurezza, Bar, </t>
-[...2 lines deleted...]
-    <t>HOTEL SIRENA - [CIN:IT041019A1TQXQXXEE|]</t>
+    <t xml:space="preserve">Ascensore, Camera con balcone, Telefono in camera, Aria condizionata, Ristorante, Cassetta sicurezza, Camera con balcone vista mare., TV, Bar, </t>
+  </si>
+  <si>
+    <t>HOTEL SIRENA - [CIN:IT041019A1TQXQXXEE]</t>
   </si>
   <si>
     <t>info@sirenahotel.com</t>
   </si>
   <si>
     <t>www.sirenahotel.com</t>
   </si>
   <si>
     <t>via Gabriele d' Annunzio 14</t>
   </si>
   <si>
-    <t xml:space="preserve">Ventilatore, Noleggio Biciclette, Accettazione Gruppi, Biciclette, Sala Lettura, Fitness e Centro Benessere, Cassaforte, Sauna Privata, Aria condizionata in Locali Comuni, Colazione, Phon, Ristorante, Solarium, Animazione, Idromassaggio riscaldato, Telefono in camera, TV, Cassetta sicurezza, Accettazione Animali Domestici, Sala TV, Ascensore, Bar, Parcheggio Custodito, Aria condizionata, Ristorante Vegetariano, Giochi per Bambini, TV Satellitare, </t>
+    <t xml:space="preserve">Cassaforte, Fitness e Centro Benessere, Sala Lettura, Solarium, Giochi per Bambini, Noleggio Biciclette, Phon, Parcheggio Custodito, Telefono in camera, Accettazione Animali Domestici, Cassetta sicurezza, TV Satellitare, Aria condizionata, Ristorante, Idromassaggio riscaldato, Bar, Accettazione Gruppi, TV, Biciclette, Ristorante Vegetariano, Sauna Privata, Aria condizionata in Locali Comuni, Sala TV, Ascensore, Ventilatore, Animazione, Colazione, </t>
   </si>
   <si>
     <t>CAMMINI</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color rgb="FF0000FF" tint="0"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -379,90 +364,90 @@
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="B4:L21">
-  <autoFilter ref="B4:L21"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="B4:L20">
+  <autoFilter ref="B4:L20"/>
   <tableColumns count="11">
     <tableColumn id="1" name="Nome"/>
     <tableColumn id="2" name="Località"/>
     <tableColumn id="3" name="Latitudine"/>
     <tableColumn id="4" name="Longitudine"/>
     <tableColumn id="5" name="Stelle"/>
     <tableColumn id="6" name="Tipologia"/>
     <tableColumn id="7" name="Email"/>
     <tableColumn id="8" name="Website"/>
     <tableColumn id="9" name="Indirizzo"/>
     <tableColumn id="10" name="Servizi"/>
     <tableColumn id="11" name="Disciplinari"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium3" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="B1:N21"/>
+  <dimension ref="B1:N20"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="2" max="2" width="61.8380012512207" customWidth="1"/>
+    <col min="2" max="2" width="60.8446044921875" customWidth="1"/>
     <col min="3" max="3" width="13.5288610458374" customWidth="1"/>
     <col min="4" max="4" width="12.5152816772461" customWidth="1"/>
     <col min="5" max="5" width="14.045786857605" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="11.6579532623291" customWidth="1"/>
     <col min="8" max="8" width="33.1911544799805" customWidth="1"/>
     <col min="9" max="9" width="33.0100708007813" customWidth="1"/>
     <col min="10" max="10" width="29.5296020507813" customWidth="1"/>
-    <col min="11" max="11" width="1424.85717773438" customWidth="1"/>
+    <col min="11" max="11" width="1422.15112304688" customWidth="1"/>
     <col min="12" max="12" width="22.9666385650635" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
     </row>
     <row r="4">
       <c r="B4" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="0" t="s">
@@ -762,342 +747,307 @@
       </c>
       <c r="H12" s="0" t="s">
         <v>56</v>
       </c>
       <c r="I12" s="0" t="s">
         <v>57</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>58</v>
       </c>
       <c r="K12" s="0" t="s">
         <v>59</v>
       </c>
       <c r="L12" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="13">
       <c r="B13" s="0" t="s">
         <v>60</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>13</v>
       </c>
       <c r="D13" s="0">
-        <v>43.966517</v>
+        <v>43.9657796</v>
       </c>
       <c r="E13" s="0">
-        <v>12.7548597</v>
+        <v>12.7626729</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>15</v>
       </c>
       <c r="H13" s="0" t="s">
         <v>61</v>
       </c>
       <c r="I13" s="0" t="s">
         <v>62</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>63</v>
       </c>
       <c r="K13" s="0" t="s">
         <v>64</v>
       </c>
       <c r="L13" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
     </row>
     <row r="14">
       <c r="B14" s="0" t="s">
         <v>65</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>13</v>
       </c>
       <c r="D14" s="0">
-        <v>43.9657796</v>
+        <v>43.9665125</v>
       </c>
       <c r="E14" s="0">
-        <v>12.7626729</v>
+        <v>12.7561326</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>15</v>
       </c>
       <c r="H14" s="0" t="s">
         <v>66</v>
       </c>
       <c r="I14" s="0" t="s">
         <v>67</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>68</v>
       </c>
       <c r="K14" s="0" t="s">
         <v>69</v>
       </c>
       <c r="L14" s="0" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
     </row>
     <row r="15">
       <c r="B15" s="0" t="s">
         <v>70</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>13</v>
       </c>
       <c r="D15" s="0">
-        <v>43.9665125</v>
+        <v>0</v>
       </c>
       <c r="E15" s="0">
-        <v>12.7561326</v>
+        <v>0</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>22</v>
+        <v>71</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>15</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="K15" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="L15" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="16">
       <c r="B16" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>13</v>
       </c>
       <c r="D16" s="0">
-        <v>0</v>
+        <v>43.9674247</v>
       </c>
       <c r="E16" s="0">
-        <v>0</v>
+        <v>12.7523506</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>76</v>
+        <v>29</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>15</v>
       </c>
       <c r="H16" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I16" s="0" t="s">
         <v>78</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>79</v>
       </c>
       <c r="K16" s="0" t="s">
         <v>80</v>
       </c>
       <c r="L16" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="17">
       <c r="B17" s="0" t="s">
         <v>81</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>13</v>
       </c>
       <c r="D17" s="0">
-        <v>43.9674247</v>
+        <v>43.965671</v>
       </c>
       <c r="E17" s="0">
-        <v>12.7523506</v>
+        <v>12.761685</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>15</v>
       </c>
       <c r="H17" s="0" t="s">
         <v>82</v>
       </c>
       <c r="I17" s="0" t="s">
         <v>83</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>84</v>
       </c>
       <c r="K17" s="0" t="s">
         <v>85</v>
       </c>
       <c r="L17" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="18">
       <c r="B18" s="0" t="s">
         <v>86</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>13</v>
       </c>
       <c r="D18" s="0">
-        <v>43.965671</v>
+        <v>43.9659677</v>
       </c>
       <c r="E18" s="0">
-        <v>12.761685</v>
+        <v>12.7614985</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>15</v>
       </c>
       <c r="H18" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="I18" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="I18" s="0" t="s">
+      <c r="K18" s="0" t="s">
         <v>88</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
       <c r="L18" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="19">
       <c r="B19" s="0" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>13</v>
       </c>
       <c r="D19" s="0">
-        <v>43.9659677</v>
+        <v>43.965471</v>
       </c>
       <c r="E19" s="0">
-        <v>12.7614985</v>
+        <v>12.7621622</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>15</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="I19" s="0" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>92</v>
       </c>
       <c r="K19" s="0" t="s">
         <v>93</v>
       </c>
       <c r="L19" s="0" t="s">
-        <v>27</v>
+        <v>49</v>
       </c>
     </row>
     <row r="20">
       <c r="B20" s="0" t="s">
         <v>94</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>13</v>
       </c>
       <c r="D20" s="0">
-        <v>43.965471</v>
+        <v>43.9658862</v>
       </c>
       <c r="E20" s="0">
-        <v>12.7621622</v>
+        <v>12.7571946</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>15</v>
       </c>
       <c r="H20" s="0" t="s">
         <v>95</v>
       </c>
       <c r="I20" s="0" t="s">
         <v>96</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>97</v>
       </c>
       <c r="K20" s="0" t="s">
         <v>98</v>
       </c>
       <c r="L20" s="0" t="s">
-        <v>49</v>
-[...3 lines deleted...]
-      <c r="B21" s="0" t="s">
         <v>99</v>
-      </c>
-[...28 lines deleted...]
-        <v>104</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B1:N1"/>
   </mergeCells>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>