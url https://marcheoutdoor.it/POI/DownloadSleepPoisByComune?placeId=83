--- v3 (2026-04-12)
+++ v4 (2026-04-12)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="100" uniqueCount="100">
   <si>
-    <t>Lista strutture aggiornata al 12/04/2026 14:15:03</t>
+    <t>Lista strutture aggiornata al 12/04/2026 15:59:50</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>