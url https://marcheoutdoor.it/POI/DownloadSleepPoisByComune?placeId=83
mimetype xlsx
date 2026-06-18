--- v4 (2026-04-12)
+++ v5 (2026-06-18)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="100" uniqueCount="100">
   <si>
-    <t>Lista strutture aggiornata al 12/04/2026 15:59:50</t>
+    <t>Lista strutture aggiornata al 18/06/2026 12:01:55</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>