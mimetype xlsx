--- v5 (2026-06-18)
+++ v6 (2026-08-24)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="100" uniqueCount="100">
   <si>
-    <t>Lista strutture aggiornata al 18/06/2026 12:01:55</t>
+    <t>Lista strutture aggiornata al 24/08/2026 05:48:08</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>