--- v1 (2026-02-07)
+++ v2 (2026-04-12)
@@ -7,105 +7,105 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="20" uniqueCount="20">
   <si>
-    <t>Lista strutture aggiornata al 07/02/2026 02:41:58</t>
+    <t>Lista strutture aggiornata al 12/04/2026 14:25:49</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>Indirizzo</t>
   </si>
   <si>
     <t>Servizi</t>
   </si>
   <si>
     <t>Disciplinari</t>
   </si>
   <si>
-    <t>BOUTIQUE COUNTRY HOUSE SERENDIPITY - [CIN:IT041008B9IWW37WX4|]</t>
+    <t>BOUTIQUE COUNTRY HOUSE SERENDIPITY - [CIN:IT041008B9IWW37WX4]</t>
   </si>
   <si>
     <t>Cantiano</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Albergo</t>
   </si>
   <si>
     <t>eligonzalezmadrid@gmail.com</t>
   </si>
   <si>
     <t>Località San Rocco 11</t>
   </si>
   <si>
-    <t xml:space="preserve">Sala Lettura, Frigo bar, Ristorante, Custodia Valori in cassette di sicurezza, Idromassaggio, Pensione Completa a Persona, Piscina, Trekking, Piscina Scoperta con Idromassaggio, Inglese, Accesso ad Internet, Parcheggio non Custodito, Bar, Colazione, Spagnolo, Supplemento letto Aggiunto, Camere Doppie, Noleggio Biciclette, Connessione Internet, Accettazione Animali Domestici, Accesso Mezzi Privati, Aria Condizionata con Impianto Centralizzato, Riscaldamento, Sala Pranzo, Asciugacapelli, Accettazione Gruppi, Phon, Caffe, Mezza Pensione a Persona, Pasti non alloggiati, Parco e Giardino, Francese, Supplemento Cane, Solarium, Somministrazione bevande, Accessibili a persone con disabilità motoria, Pasti, Ristorante Vegetariano, Aria condizionata, Supplemento doppia uso Singola, Italiano, </t>
+    <t xml:space="preserve">Inglese, Piscina, Pensione Completa a Persona, Asciugacapelli, Piscina Scoperta con Idromassaggio, Accessibili a persone con disabilità motoria, Spagnolo, Trekking, Sala Lettura, Accesso Mezzi Privati, Accettazione Animali Domestici, Parco e Giardino, Francese, Accesso ad Internet, Italiano, Supplemento letto Aggiunto, Ristorante Vegetariano, Mezza Pensione a Persona, Supplemento Cane, Noleggio Biciclette, Pasti, Supplemento doppia uso Singola, Connessione Internet, Aria condizionata, Phon, Parcheggio non Custodito, Bar, Caffe, Pasti non alloggiati, Custodia Valori in cassette di sicurezza, Camere Doppie, Riscaldamento, Accettazione Gruppi, Idromassaggio, Solarium, Somministrazione bevande, Sala Pranzo, Frigo bar, Colazione, Aria Condizionata con Impianto Centralizzato, Ristorante, </t>
   </si>
   <si>
     <t>BICI</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color rgb="FF0000FF" tint="0"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -154,51 +154,51 @@
     <tableColumn id="3" name="Latitudine"/>
     <tableColumn id="4" name="Longitudine"/>
     <tableColumn id="5" name="Stelle"/>
     <tableColumn id="6" name="Tipologia"/>
     <tableColumn id="7" name="Email"/>
     <tableColumn id="8" name="Website"/>
     <tableColumn id="9" name="Indirizzo"/>
     <tableColumn id="10" name="Servizi"/>
     <tableColumn id="11" name="Disciplinari"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium3" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="B1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="2" max="2" width="67.2285308837891" customWidth="1"/>
+    <col min="2" max="2" width="66.2351379394531" customWidth="1"/>
     <col min="3" max="3" width="10.4006061553955" customWidth="1"/>
     <col min="4" max="4" width="12.5152816772461" customWidth="1"/>
     <col min="5" max="5" width="14.045786857605" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="11.6579532623291" customWidth="1"/>
     <col min="8" max="8" width="28.3551216125488" customWidth="1"/>
     <col min="9" max="9" width="10.9274845123291" customWidth="1"/>
     <col min="10" max="10" width="20.2319831848145" customWidth="1"/>
     <col min="11" max="11" width="697.463317871094" customWidth="1"/>
     <col min="12" max="12" width="13.2754201889038" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>