--- v2 (2026-04-12)
+++ v3 (2026-06-18)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="20" uniqueCount="20">
   <si>
-    <t>Lista strutture aggiornata al 12/04/2026 14:25:49</t>
+    <t>Lista strutture aggiornata al 18/06/2026 12:02:32</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>