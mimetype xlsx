--- v3 (2026-06-18)
+++ v4 (2026-06-18)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="20" uniqueCount="20">
   <si>
-    <t>Lista strutture aggiornata al 18/06/2026 12:02:32</t>
+    <t>Lista strutture aggiornata al 18/06/2026 13:39:35</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>