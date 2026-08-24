--- v4 (2026-06-18)
+++ v5 (2026-08-24)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="20" uniqueCount="20">
   <si>
-    <t>Lista strutture aggiornata al 18/06/2026 13:39:35</t>
+    <t>Lista strutture aggiornata al 24/08/2026 05:48:38</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>