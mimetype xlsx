--- v0 (2026-02-07)
+++ v1 (2026-04-03)
@@ -7,108 +7,108 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
-    <t>Lista strutture aggiornata al 07/02/2026 04:14:46</t>
+    <t>Lista strutture aggiornata al 03/04/2026 07:14:49</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>Indirizzo</t>
   </si>
   <si>
     <t>Servizi</t>
   </si>
   <si>
     <t>Disciplinari</t>
   </si>
   <si>
-    <t>TETA - [CIN:IT044012A1ZWA8KD2Y|]</t>
+    <t>TETA - [CIN:IT044012A1ZWA8KD2Y]</t>
   </si>
   <si>
     <t>Castignano</t>
   </si>
   <si>
     <t>3 Stelle</t>
   </si>
   <si>
     <t>Albergo</t>
   </si>
   <si>
     <t>info@hotelteta.it</t>
   </si>
   <si>
     <t>www.hotelteta.it</t>
   </si>
   <si>
     <t>Via Borgo Garibaldi 122</t>
   </si>
   <si>
-    <t xml:space="preserve">Ristorante Vegetariano, Aria condizionata, Camera con balcone, Giochi per Bambini, Trasporto Clienti Stazione, Somministrazione alimenti, Phon, Piscina Scoperta, Supplemento letto Aggiunto, Autorimessa, TV, Accettazione Gruppi, Sala TV, Bar, Parcheggio Custodito, Ascensore, Lavatura e Stiratura Biancheria, Ristorante, Riscaldamento, Sala Lettura, Parcheggio non Custodito, Somministrazione bevande, Telefono in camera, Cassaforte, Parco e Giardino, Francese, </t>
+    <t xml:space="preserve">Telefono in camera, Francese, Parcheggio Custodito, Supplemento letto Aggiunto, Riscaldamento, Parco e Giardino, Aria condizionata, Ristorante, Sala Lettura, Cassaforte, Sala TV, Ristorante Vegetariano, Piscina Scoperta, Camera con balcone, Ascensore, Somministrazione bevande, Phon, Somministrazione alimenti, Parcheggio non Custodito, Lavatura e Stiratura Biancheria, Trasporto Clienti Stazione, Autorimessa, Accettazione Gruppi, TV, Bar, Giochi per Bambini, </t>
   </si>
   <si>
     <t>FAMIGLIE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color rgb="FF0000FF" tint="0"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -157,51 +157,51 @@
     <tableColumn id="3" name="Latitudine"/>
     <tableColumn id="4" name="Longitudine"/>
     <tableColumn id="5" name="Stelle"/>
     <tableColumn id="6" name="Tipologia"/>
     <tableColumn id="7" name="Email"/>
     <tableColumn id="8" name="Website"/>
     <tableColumn id="9" name="Indirizzo"/>
     <tableColumn id="10" name="Servizi"/>
     <tableColumn id="11" name="Disciplinari"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium3" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="B1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="2" max="2" width="33.8060150146484" customWidth="1"/>
+    <col min="2" max="2" width="32.8126182556152" customWidth="1"/>
     <col min="3" max="3" width="11.1134033203125" customWidth="1"/>
     <col min="4" max="4" width="12.5152816772461" customWidth="1"/>
     <col min="5" max="5" width="14.045786857605" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="11.6579532623291" customWidth="1"/>
     <col min="8" max="8" width="16.6492099761963" customWidth="1"/>
     <col min="9" max="9" width="16.4681282043457" customWidth="1"/>
     <col min="10" max="10" width="22.0602016448975" customWidth="1"/>
     <col min="11" max="11" width="409.451019287109" customWidth="1"/>
     <col min="12" max="12" width="13.2754201889038" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>