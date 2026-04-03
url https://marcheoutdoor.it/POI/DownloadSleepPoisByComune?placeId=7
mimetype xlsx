--- v1 (2026-04-03)
+++ v2 (2026-04-03)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
-    <t>Lista strutture aggiornata al 03/04/2026 07:14:49</t>
+    <t>Lista strutture aggiornata al 03/04/2026 08:56:42</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>