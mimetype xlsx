--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
-    <t>Lista strutture aggiornata al 03/04/2026 08:56:42</t>
+    <t>Lista strutture aggiornata al 24/05/2026 22:47:49</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>