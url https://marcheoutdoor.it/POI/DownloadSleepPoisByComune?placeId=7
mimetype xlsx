--- v3 (2026-05-24)
+++ v4 (2026-07-10)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
-    <t>Lista strutture aggiornata al 24/05/2026 22:47:49</t>
+    <t>Lista strutture aggiornata al 10/07/2026 06:35:14</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>