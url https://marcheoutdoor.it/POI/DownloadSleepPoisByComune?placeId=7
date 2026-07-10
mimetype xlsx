--- v4 (2026-07-10)
+++ v5 (2026-07-10)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
-    <t>Lista strutture aggiornata al 10/07/2026 06:35:14</t>
+    <t>Lista strutture aggiornata al 10/07/2026 08:19:29</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>