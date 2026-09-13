--- v5 (2026-07-10)
+++ v6 (2026-09-13)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
-    <t>Lista strutture aggiornata al 10/07/2026 08:19:29</t>
+    <t>Lista strutture aggiornata al 13/09/2026 10:42:01</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>