--- v0 (2026-03-20)
+++ v1 (2026-05-25)
@@ -5,110 +5,113 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="20" uniqueCount="20">
-[...1 lines deleted...]
-    <t>Lista strutture aggiornata al 20/03/2026 11:49:39</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
+  <si>
+    <t>Lista strutture aggiornata al 25/05/2026 02:14:32</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>Indirizzo</t>
   </si>
   <si>
     <t>Servizi</t>
   </si>
   <si>
     <t>Disciplinari</t>
   </si>
   <si>
     <t>SAECULA NATURAL VILLAGE EXPERIENCE - [CIN:IT044021B5SLP3SPPT]</t>
   </si>
   <si>
     <t>Force</t>
   </si>
   <si>
-    <t>Agriturismo con alloggi</t>
-[...14 lines deleted...]
-    <t>BICI</t>
+    <t/>
+  </si>
+  <si>
+    <t>Albergo</t>
+  </si>
+  <si>
+    <t>giampaolopiciotti@gmail.com</t>
+  </si>
+  <si>
+    <t>www.saecula.eu</t>
+  </si>
+  <si>
+    <t>Contrada Ripacorvara 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Telefono abilitato alla chiamata diretta, Bosco, Caffe, Noleggio Biciclette, TV, Piazzola ragazzi , Estintori, Cucina in vano separato, Servizi igienici, Trekking, Biblioteca, Collegamento Internet, Accesso ad Internet, Rifiuti , Accesso Mezzi Privati, altre attività ricreative e culturali, Piazzola (compr.auto / moto, elettricità, pern), Solarium, altre colture arboree, Accessibili a persone con disabilità motoria, Attrezzatura per soggiorno all'aperto, Pronto Soccorso, Pallacanestro, Angolo cottura, TV Satellitare, Ping Pong, Giochi per Bambini, Biciclette, Servizi igienici (lavabo WC), Italiano, Asciugacapelli, Francese, Telefono, Riscaldamento, Parcheggio non Custodito, Lampada esterna, Accettazione Gruppi, Mountain Bike, Macchine lavabiancheria, Phon, Percorso Vita, Propria piscina scoperta, Connessione Internet, Acqua calda e fredda, Piscina, Attrezzi Pronto Soccorso, Camere Doppie, Illuminazione Elettrica, Aria Condizionata con Impianto non Centralizzato, Altre attività sportive, Biliardo, Accettazione Animali Domestici, altre colture erbacee, Smaltimento Rifiuti, Telefono , Inglese, Parco e Giardino, Piazzola adulti, Bocce, altri ordinamenti colturali, Aria condizionata, </t>
+  </si>
+  <si>
+    <t>FAMIGLIE,BICI,CAMMINI</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color rgb="FF0000FF" tint="0"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
@@ -159,56 +162,56 @@
     <tableColumn id="8" name="Website"/>
     <tableColumn id="9" name="Indirizzo"/>
     <tableColumn id="10" name="Servizi"/>
     <tableColumn id="11" name="Disciplinari"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium3" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="B1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="2" max="2" width="62.6564559936523" customWidth="1"/>
     <col min="3" max="3" width="10.4006061553955" customWidth="1"/>
     <col min="4" max="4" width="12.5152816772461" customWidth="1"/>
     <col min="5" max="5" width="14.045786857605" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
-    <col min="7" max="7" width="21.5824298858643" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="12" max="12" width="13.2754201889038" customWidth="1"/>
+    <col min="7" max="7" width="11.6579532623291" customWidth="1"/>
+    <col min="8" max="8" width="27.7463989257813" customWidth="1"/>
+    <col min="9" max="9" width="15.8655414581299" customWidth="1"/>
+    <col min="10" max="10" width="22.0090484619141" customWidth="1"/>
+    <col min="11" max="11" width="1019.41174316406" customWidth="1"/>
+    <col min="12" max="12" width="22.9666385650635" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
     </row>
     <row r="4">
       <c r="B4" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>2</v>
@@ -227,59 +230,62 @@
       </c>
       <c r="H4" s="0" t="s">
         <v>7</v>
       </c>
       <c r="I4" s="0" t="s">
         <v>8</v>
       </c>
       <c r="J4" s="0" t="s">
         <v>9</v>
       </c>
       <c r="K4" s="0" t="s">
         <v>10</v>
       </c>
       <c r="L4" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5">
       <c r="B5" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="0">
-        <v>42.9701467</v>
+        <v>42.9702515</v>
       </c>
       <c r="E5" s="0">
-        <v>13.481898</v>
+        <v>13.4846103</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>14</v>
       </c>
       <c r="G5" s="0" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H5" s="0" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I5" s="0" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K5" s="0" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="L5" s="0" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B1:N1"/>
   </mergeCells>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>