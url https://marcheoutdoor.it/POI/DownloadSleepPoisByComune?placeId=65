--- v1 (2026-05-25)
+++ v2 (2026-07-10)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
-    <t>Lista strutture aggiornata al 25/05/2026 02:14:32</t>
+    <t>Lista strutture aggiornata al 10/07/2026 04:46:53</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>