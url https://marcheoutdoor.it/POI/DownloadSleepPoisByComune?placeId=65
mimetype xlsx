--- v2 (2026-07-10)
+++ v3 (2026-09-13)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
-    <t>Lista strutture aggiornata al 10/07/2026 04:46:53</t>
+    <t>Lista strutture aggiornata al 13/09/2026 09:36:44</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>