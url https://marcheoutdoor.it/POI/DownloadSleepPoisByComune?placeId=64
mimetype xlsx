--- v0 (2026-02-07)
+++ v1 (2026-04-12)
@@ -7,144 +7,144 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="33">
   <si>
-    <t>Lista strutture aggiornata al 07/02/2026 02:41:58</t>
+    <t>Lista strutture aggiornata al 12/04/2026 12:20:47</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>Indirizzo</t>
   </si>
   <si>
     <t>Servizi</t>
   </si>
   <si>
     <t>Disciplinari</t>
   </si>
   <si>
-    <t>ANTICA DIMORA - [CIN:IT043049B9BRU9KBQS|]</t>
+    <t>ANTICA DIMORA - [CIN:IT043049B9BRU9KBQS]</t>
   </si>
   <si>
     <t>Sarnano</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Albergo</t>
   </si>
   <si>
     <t>anticadimora@gmail.com</t>
   </si>
   <si>
     <t>www.anticadimorasarnano.it</t>
   </si>
   <si>
     <t xml:space="preserve">c.da callarella </t>
   </si>
   <si>
-    <t xml:space="preserve">Italiano, Accettazione Animali Domestici, Inglese, Accettazione Gruppi, </t>
+    <t xml:space="preserve">Italiano, Accettazione Gruppi, Inglese, Accettazione Animali Domestici, </t>
   </si>
   <si>
     <t>FAMIGLIE,BICI</t>
   </si>
   <si>
     <t>RESIDENCE TERME SAN GIACOMO - [ ]</t>
   </si>
   <si>
     <t>info@termedisarnano.it</t>
   </si>
   <si>
     <t>www.termedisarnano.it</t>
   </si>
   <si>
     <t>Via De Gasperi 28</t>
   </si>
   <si>
     <t>FAMIGLIE</t>
   </si>
   <si>
-    <t>4 STAGIONI - [CIN:IT043049B1XM5EPDER|]</t>
+    <t>4 STAGIONI - [CIN:IT043049B1XM5EPDER]</t>
   </si>
   <si>
     <t>3 Stelle</t>
   </si>
   <si>
     <t>quattrostagioni@camping.it</t>
   </si>
   <si>
     <t>www.camping4stagioni.it</t>
   </si>
   <si>
     <t>contrada Brilli 1</t>
   </si>
   <si>
-    <t xml:space="preserve">Pallavolo, Piano Bar, Italiano, Tennis, Trekking, Maneggio, Ping Pong, Sci Montano, Angolo cottura, Riscaldamento, Inglese, Francese, Giochi per Bambini, Mountain Bike, Cucina in vano separato, Equitazione, Servizi igienici (lavabo WC), Mini Club, Bar, Accesso ad Internet, Noleggio Biciclette, Parcheggio non Custodito, Pista da Ballo, Solarium, Accessibili a persone con disabilità motoria, Lavatura e Stiratura Biancheria, Pallacanestro, Piscina Coperta, Beach Volley, Accettazione Gruppi, Locale TV, Visite Guidate, Animazione, Percorso Vita, Acqua calda e fredda, Pizzeria, Servizi igienici, Ristorante, TV, Bocce, Accettazione Animali Domestici, Piazzole prev. a prato, Attrezzatura per soggiorno all'aperto, Piscina Scoperta, Calcetto, </t>
+    <t xml:space="preserve">Visite Guidate, Accettazione Animali Domestici, Inglese, Ristorante, Pallacanestro, Parcheggio non Custodito, Tennis, Solarium, Bocce, Servizi igienici (lavabo WC), Noleggio Biciclette, Accessibili a persone con disabilità motoria, Lavatura e Stiratura Biancheria, Pista da Ballo, Beach Volley, Servizi igienici, Piscina Scoperta, Acqua calda e fredda, Piazzole prev. a prato, Maneggio, Trekking, Riscaldamento, Italiano, Francese, Piano Bar, Pizzeria, TV, Sci Montano, Accesso ad Internet, Pallavolo, Calcetto, Locale TV, Bar, Ping Pong, Giochi per Bambini, Accettazione Gruppi, Mountain Bike, Mini Club, Equitazione, Cucina in vano separato, Piscina Coperta, Attrezzatura per soggiorno all'aperto, Animazione, Angolo cottura, Percorso Vita, </t>
   </si>
   <si>
     <t>FAMIGLIE,CAMMINI</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color rgb="FF0000FF" tint="0"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -193,51 +193,51 @@
     <tableColumn id="3" name="Latitudine"/>
     <tableColumn id="4" name="Longitudine"/>
     <tableColumn id="5" name="Stelle"/>
     <tableColumn id="6" name="Tipologia"/>
     <tableColumn id="7" name="Email"/>
     <tableColumn id="8" name="Website"/>
     <tableColumn id="9" name="Indirizzo"/>
     <tableColumn id="10" name="Servizi"/>
     <tableColumn id="11" name="Disciplinari"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium3" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="B1:N7"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="2" max="2" width="43.7082595825195" customWidth="1"/>
+    <col min="2" max="2" width="42.7148628234863" customWidth="1"/>
     <col min="3" max="3" width="10.4006061553955" customWidth="1"/>
     <col min="4" max="4" width="12.5152816772461" customWidth="1"/>
     <col min="5" max="5" width="14.045786857605" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="11.6579532623291" customWidth="1"/>
     <col min="8" max="8" width="26.0685729980469" customWidth="1"/>
     <col min="9" max="9" width="27.0241146087646" customWidth="1"/>
     <col min="10" max="10" width="16.9131603240967" customWidth="1"/>
     <col min="11" max="11" width="638.524536132813" customWidth="1"/>
     <col min="12" max="12" width="19.0176067352295" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>