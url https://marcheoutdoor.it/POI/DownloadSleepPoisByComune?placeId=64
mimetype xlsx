--- v1 (2026-04-12)
+++ v2 (2026-04-12)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="33">
   <si>
-    <t>Lista strutture aggiornata al 12/04/2026 12:20:47</t>
+    <t>Lista strutture aggiornata al 12/04/2026 14:15:03</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>