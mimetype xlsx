--- v2 (2026-04-12)
+++ v3 (2026-06-18)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="33">
   <si>
-    <t>Lista strutture aggiornata al 12/04/2026 14:15:03</t>
+    <t>Lista strutture aggiornata al 18/06/2026 12:02:33</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>