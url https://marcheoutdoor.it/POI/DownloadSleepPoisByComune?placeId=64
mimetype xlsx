--- v3 (2026-06-18)
+++ v4 (2026-08-24)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="33">
   <si>
-    <t>Lista strutture aggiornata al 18/06/2026 12:02:33</t>
+    <t>Lista strutture aggiornata al 24/08/2026 05:48:38</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>