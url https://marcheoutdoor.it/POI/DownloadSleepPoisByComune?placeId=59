--- v1 (2026-02-07)
+++ v2 (2026-04-12)
@@ -7,108 +7,108 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
-    <t>Lista strutture aggiornata al 07/02/2026 02:42:30</t>
+    <t>Lista strutture aggiornata al 12/04/2026 14:27:06</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>Indirizzo</t>
   </si>
   <si>
     <t>Servizi</t>
   </si>
   <si>
     <t>Disciplinari</t>
   </si>
   <si>
-    <t>AL RESPIRO NEL BOSCO - [CIN:IT043008B5JDVFBXN5|]</t>
+    <t>AL RESPIRO NEL BOSCO - [CIN:IT043008B5JDVFBXN5]</t>
   </si>
   <si>
     <t>Camporotondo di Fiastrone</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Albergo</t>
   </si>
   <si>
     <t>lucaematilde@alrespironelbosco.it</t>
   </si>
   <si>
     <t>www.alrespironelbosco.it</t>
   </si>
   <si>
     <t>Contrada Colvenale 10</t>
   </si>
   <si>
-    <t xml:space="preserve">Acqua calda e fredda, Trekking, Visite Guidate, Ventilatore, Connessione Internet, Inglese, Servizi igienici, Fattoria didattica/biologica, Aria condizionata, Accettazione Gruppi, Collegamento Internet, Accesso ad Internet, Partecipazione Attività Agricole, Asciugacapelli, Sala Lettura, Angolo cottura, Cucina in vano separato, Aria Condizionata con Impianto non Centralizzato, TV, TV Satellitare, Mountain Bike, Riscaldamento, Italiano, </t>
+    <t xml:space="preserve">Fattoria didattica/biologica, Aria Condizionata con Impianto non Centralizzato, Accesso ad Internet, Servizi igienici, Cucina in vano separato, Collegamento Internet, Trekking, Aria condizionata, Inglese, Acqua calda e fredda, Mountain Bike, TV, Partecipazione Attività Agricole, Sala Lettura, Connessione Internet, Angolo cottura, Asciugacapelli, TV Satellitare, Italiano, Ventilatore, Visite Guidate, Accettazione Gruppi, Riscaldamento, </t>
   </si>
   <si>
     <t>FAMIGLIE,BICI,CAMMINI</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color rgb="FF0000FF" tint="0"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -157,51 +157,51 @@
     <tableColumn id="3" name="Latitudine"/>
     <tableColumn id="4" name="Longitudine"/>
     <tableColumn id="5" name="Stelle"/>
     <tableColumn id="6" name="Tipologia"/>
     <tableColumn id="7" name="Email"/>
     <tableColumn id="8" name="Website"/>
     <tableColumn id="9" name="Indirizzo"/>
     <tableColumn id="10" name="Servizi"/>
     <tableColumn id="11" name="Disciplinari"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium3" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="B1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="2" max="2" width="49.093677520752" customWidth="1"/>
+    <col min="2" max="2" width="48.1002807617188" customWidth="1"/>
     <col min="3" max="3" width="25.5365772247314" customWidth="1"/>
     <col min="4" max="4" width="12.5152816772461" customWidth="1"/>
     <col min="5" max="5" width="14.045786857605" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="11.6579532623291" customWidth="1"/>
     <col min="8" max="8" width="32.0187187194824" customWidth="1"/>
     <col min="9" max="9" width="23.9354820251465" customWidth="1"/>
     <col min="10" max="10" width="21.2427730560303" customWidth="1"/>
     <col min="11" max="11" width="377.6357421875" customWidth="1"/>
     <col min="12" max="12" width="22.9666385650635" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>