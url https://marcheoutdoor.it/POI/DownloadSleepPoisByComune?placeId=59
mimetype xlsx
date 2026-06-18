--- v2 (2026-04-12)
+++ v3 (2026-06-18)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
-    <t>Lista strutture aggiornata al 12/04/2026 14:27:06</t>
+    <t>Lista strutture aggiornata al 18/06/2026 12:03:41</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>