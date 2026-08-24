--- v3 (2026-06-18)
+++ v4 (2026-08-24)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
-    <t>Lista strutture aggiornata al 18/06/2026 12:03:41</t>
+    <t>Lista strutture aggiornata al 24/08/2026 05:50:01</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>