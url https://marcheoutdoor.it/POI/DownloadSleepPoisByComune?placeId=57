--- v0 (2026-02-07)
+++ v1 (2026-04-12)
@@ -7,108 +7,108 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
-    <t>Lista strutture aggiornata al 07/02/2026 02:42:29</t>
+    <t>Lista strutture aggiornata al 12/04/2026 14:15:57</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>Indirizzo</t>
   </si>
   <si>
     <t>Servizi</t>
   </si>
   <si>
     <t>Disciplinari</t>
   </si>
   <si>
-    <t>SAPORI DI CAMPAGNA - [CIN:IT043058B58FHUCCHW|]</t>
+    <t>SAPORI DI CAMPAGNA - [CIN:IT043058B58FHUCCHW]</t>
   </si>
   <si>
     <t>Valfornace</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Albergo</t>
   </si>
   <si>
     <t>saporidicampagna2003@libero.it</t>
   </si>
   <si>
     <t>www.agriturismosaporidicampagna.it</t>
   </si>
   <si>
     <t>via rancia 42</t>
   </si>
   <si>
-    <t xml:space="preserve">Mountain Bike, Pasti non alloggiati, Italiano, altre colture arboree, Locale TV, ortoflorovivaistico, altre attività ricreative e culturali, suinicolo, Pasti, avi-cunicolo, Phon, Caffe, Altri Servizi e Impianti, Somministrazione alimenti, Marchio di Qualità, Accettazione Animali Domestici, Supplemento letto Aggiunto, pascolo, Supplemento Cane, Connessione Internet, Mezza Pensione a Persona, Colazione, viticolo, Macchine lavabiancheria, Accesso ad Internet, Pesca, Inglese, Accesso Mezzi Privati, Spazio attruzzature spazi propri, Francese, Partecipazione Attività Agricole, foraggero, Altre attività sportive, Bovini, Accessibili a persone con disabilità motoria, ovino-caprino, Sala TV, Supplemento doppia uso Singola, Locale Ricovero, cerealicolo, Maneggio, Parco e Giardino, Custodia e Sistemazione Attrezzature Private, Trekking, Pensione Completa a Persona, Attrezzi Pronto Soccorso, Camere Doppie, Giochi per Bambini, Bosco, Camere Singole, altri ordinamenti colturali, altri allevamenti praticati, Somministrazione alcolici, Asciugacapelli, Bar, Parcheggio non Custodito, Somministrazione bevande, Aria Condizionata con Impianto non Centralizzato, Piazzola (compr.auto / moto, elettricità, pern), Sala Pranzo, Aria condizionata, Noleggio altri Servizi o Attrez.-Specificare, Visite Guidate, Accettazione Gruppi, Spaccio alimentari, Ristorante Vegetariano, Estintori, Illuminazione Elettrica, Ristorante, </t>
+    <t xml:space="preserve">Sala TV, cerealicolo, Pesca, Pensione Completa a Persona, Sala Pranzo, Colazione, Accessibili a persone con disabilità motoria, Accettazione Animali Domestici, ortoflorovivaistico, Piazzola (compr.auto / moto, elettricità, pern), pascolo, altre colture arboree, Somministrazione alimenti, Locale Ricovero, Altri Servizi e Impianti, Altre attività sportive, Somministrazione bevande, Maneggio, Custodia e Sistemazione Attrezzature Private, Bovini, Trekking, Estintori, Ristorante Vegetariano, Somministrazione alcolici, Connessione Internet, Spaccio alimentari, Phon, Bar, Illuminazione Elettrica, Attrezzi Pronto Soccorso, Mezza Pensione a Persona, Ristorante, Aria Condizionata con Impianto non Centralizzato, Locale TV, Camere Doppie, Parco e Giardino, Inglese, altri ordinamenti colturali, Aria condizionata, Camere Singole, altri allevamenti praticati, ovino-caprino, Supplemento doppia uso Singola, altre attività ricreative e culturali, Accesso Mezzi Privati, Accesso ad Internet, Visite Guidate, Spazio attruzzature spazi propri, Pasti non alloggiati, foraggero, Giochi per Bambini, Italiano, Asciugacapelli, Supplemento letto Aggiunto, suinicolo, Pasti, Bosco, Caffe, Partecipazione Attività Agricole, Noleggio altri Servizi o Attrez.-Specificare, Marchio di Qualità, Parcheggio non Custodito, Accettazione Gruppi, Mountain Bike, avi-cunicolo, Supplemento Cane, viticolo, Francese, Macchine lavabiancheria, </t>
   </si>
   <si>
     <t>BICI</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color rgb="FF0000FF" tint="0"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -157,51 +157,51 @@
     <tableColumn id="3" name="Latitudine"/>
     <tableColumn id="4" name="Longitudine"/>
     <tableColumn id="5" name="Stelle"/>
     <tableColumn id="6" name="Tipologia"/>
     <tableColumn id="7" name="Email"/>
     <tableColumn id="8" name="Website"/>
     <tableColumn id="9" name="Indirizzo"/>
     <tableColumn id="10" name="Servizi"/>
     <tableColumn id="11" name="Disciplinari"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium3" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="B1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="2" max="2" width="49.7965202331543" customWidth="1"/>
+    <col min="2" max="2" width="48.8031272888184" customWidth="1"/>
     <col min="3" max="3" width="10.8678674697876" customWidth="1"/>
     <col min="4" max="4" width="12.5152816772461" customWidth="1"/>
     <col min="5" max="5" width="14.045786857605" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="11.6579532623291" customWidth="1"/>
     <col min="8" max="8" width="30.6120052337646" customWidth="1"/>
     <col min="9" max="9" width="34.4996528625488" customWidth="1"/>
     <col min="10" max="10" width="12.4392957687378" customWidth="1"/>
     <col min="11" max="11" width="1217.27355957031" customWidth="1"/>
     <col min="12" max="12" width="13.2754201889038" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>