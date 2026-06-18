--- v1 (2026-04-12)
+++ v2 (2026-06-18)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
-    <t>Lista strutture aggiornata al 12/04/2026 14:15:57</t>
+    <t>Lista strutture aggiornata al 18/06/2026 12:05:42</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>