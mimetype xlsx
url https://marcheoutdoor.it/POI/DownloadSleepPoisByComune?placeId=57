--- v2 (2026-06-18)
+++ v3 (2026-08-24)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
-    <t>Lista strutture aggiornata al 18/06/2026 12:05:42</t>
+    <t>Lista strutture aggiornata al 24/08/2026 05:50:00</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>