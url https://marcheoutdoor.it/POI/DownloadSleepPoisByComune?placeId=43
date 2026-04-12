--- v1 (2026-02-07)
+++ v2 (2026-04-12)
@@ -7,192 +7,192 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="49" uniqueCount="49">
   <si>
-    <t>Lista strutture aggiornata al 07/02/2026 02:42:30</t>
+    <t>Lista strutture aggiornata al 12/04/2026 14:27:06</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>Indirizzo</t>
   </si>
   <si>
     <t>Servizi</t>
   </si>
   <si>
     <t>Disciplinari</t>
   </si>
   <si>
-    <t>LA LOCANDA DEI CAVALIERI - [CIN:IT043013B9SZBX26Q2|]</t>
+    <t>LA LOCANDA DEI CAVALIERI - [CIN:IT043013B9SZBX26Q2]</t>
   </si>
   <si>
     <t>Civitanova Marche</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Albergo</t>
   </si>
   <si>
     <t>gianluca.bindelli@gmail.com</t>
   </si>
   <si>
     <t>locandadeicavalieri.com</t>
   </si>
   <si>
     <t>Via Gastone Corti 48</t>
   </si>
   <si>
     <t>FAMIGLIE,CAMMINI</t>
   </si>
   <si>
-    <t>MORETTI COUNTRY HOUSE - [CIN:IT043013B9WX38IQ2Y|]</t>
+    <t>MORETTI COUNTRY HOUSE - [CIN:IT043013B9WX38IQ2Y]</t>
   </si>
   <si>
     <t>info@morettivillage.com</t>
   </si>
   <si>
     <t>www.moretticountryhouse.com</t>
   </si>
   <si>
     <t>contrada Piane Chienti 257</t>
   </si>
   <si>
     <t>FAMIGLIE</t>
   </si>
   <si>
-    <t>B&amp;B LE MAGNOLIE - [CIN:IT043013B4ZQGQU6A5|]</t>
+    <t>B&amp;B LE MAGNOLIE - [CIN:IT043013B4ZQGQU6A5]</t>
   </si>
   <si>
     <t>B&amp;B</t>
   </si>
   <si>
     <t>info@lemagnolie-bb.it</t>
   </si>
   <si>
     <t>lemagnolie.bb.it</t>
   </si>
   <si>
     <t>Via Gentile 1</t>
   </si>
   <si>
-    <t xml:space="preserve">Phon, Italiano, Ventilatore, TV, Collegamento Internet, Frigo bar, Colazione, Caffe, Riscaldamento, Accettazione Animali Domestici, Supplemento letto Aggiunto, Accesso ad Internet, </t>
-[...2 lines deleted...]
-    <t>DIMORAE - [CIN:IT043013A1TDTV7628|]</t>
+    <t xml:space="preserve">Accesso ad Internet, Ventilatore, Phon, Accettazione Animali Domestici, Caffe, Colazione, Collegamento Internet, TV, Italiano, Supplemento letto Aggiunto, Riscaldamento, Frigo bar, </t>
+  </si>
+  <si>
+    <t>DIMORAE - [CIN:IT043013A1TDTV7628]</t>
   </si>
   <si>
     <t>3 Stelle</t>
   </si>
   <si>
     <t>info@hoteldimorae.it</t>
   </si>
   <si>
     <t>www.hoteldimorae.it</t>
   </si>
   <si>
     <t>Santorre di Santarosa 29</t>
   </si>
   <si>
-    <t xml:space="preserve">Accettazione Gruppi, Sala Lettura, Noleggio Biciclette, Servizio Congressi, Biciclette, Accessibili a persone con disabilità motoria, Italiano, Spiaggia Convenzionata, Inglese, Ascensore, Lavatura e Stiratura Biancheria, Visite Guidate, Accessibilità all'Ascensore, Marchio di Qualità, Servizio Fotocopie, Asciugacapelli, Servizio FAX, Accesso ad Internet, Caffe, Aria condizionata in Locali Comuni, Cassaforte, Frigo bar, Palestra, Telefono , Francese, Supplemento Cane, Aria Condizionata con Impianto non Centralizzato, Connessione Internet, Tedesco, </t>
+    <t xml:space="preserve">Biciclette, Marchio di Qualità, Aria condizionata in Locali Comuni, Ascensore, Servizio Congressi, Accessibili a persone con disabilità motoria, Asciugacapelli, Aria Condizionata con Impianto non Centralizzato, Lavatura e Stiratura Biancheria, Noleggio Biciclette, Servizio FAX, Caffe, Servizio Fotocopie, Accettazione Gruppi, Inglese, Italiano, Spiaggia Convenzionata, Sala Lettura, Telefono , Cassaforte, Accessibilità all'Ascensore, Accesso ad Internet, Visite Guidate, Frigo bar, Supplemento Cane, Palestra, Connessione Internet, Francese, Tedesco, </t>
   </si>
   <si>
     <t>FAMIGLIE,BICI</t>
   </si>
   <si>
-    <t>RESIDENCE ROBIN - [CIN:IT043013B4OV6WRTMT|]</t>
+    <t>RESIDENCE ROBIN - [CIN:IT043013B4OV6WRTMT]</t>
   </si>
   <si>
     <t>raffaella@sgm.com</t>
   </si>
   <si>
     <t>VIALE VITTORIO VENETO 130/A</t>
   </si>
   <si>
-    <t xml:space="preserve">Camere Doppie, Sci Nautico, Francese, Aria condizionata, TV, Parcheggio non Custodito, Ascensore, Attrezzi Pronto Soccorso, Acqua calda e fredda, Connessione Internet, Accettazione Animali Domestici, Riscaldamento, Custodia e Sistemazione Attrezzature Private, Rifiuti , Camera con balcone vista mare., Cucina, Accessibilità all'Ascensore, Piazzole prev. a prato, TV Satellitare, Custodia Valori in cassette di sicurezza, Servizi igienici (lavabo WC), Camere Singole, Ristorante, Posta, Accessibili a persone con disabilità motoria, Aria Condizionata con Impianto non Centralizzato, Accettazione Gruppi, Angolo cottura, Noleggio altri Servizi o Attrez.-Specificare, Macchine lavabiancheria, Cassaforte, Asciugacapelli, Accesso ad Internet, Ristorante Vegetariano, Illuminazione Elettrica, Beach Volley, Inglese, Pallavolo, Salotto in vano separato, Lampada esterna, Accesso Mezzi Privati, Solo Pernottamento, Pallacanestro, Attrezzatura per soggiorno all'aperto, Somministrazione alimenti, Servizio Fotocopie, Servizi igienici, Altri Servizi e Impianti, Pizzeria, Percorso Vita, Lavatura e Stiratura Biancheria, Bar, Servizio FAX, Italiano, Vela, Camera con balcone, Cucina in vano separato, </t>
-[...2 lines deleted...]
-    <t>Invento - [CIN:IT043013B43RQCMJ9W|]</t>
+    <t xml:space="preserve">Accesso ad Internet, Attrezzatura per soggiorno all'aperto, Asciugacapelli, Custodia Valori in cassette di sicurezza, Accettazione Animali Domestici, Parcheggio non Custodito, Pallacanestro, Camera con balcone, Custodia e Sistemazione Attrezzature Private, Ascensore, Lavatura e Stiratura Biancheria, Sci Nautico, Vela, Macchine lavabiancheria, Aria Condizionata con Impianto non Centralizzato, Ristorante Vegetariano, TV, Cassaforte, Piazzole prev. a prato, Camere Doppie, Italiano, Angolo cottura, Connessione Internet, Beach Volley, Servizio Fotocopie, Cucina in vano separato, Solo Pernottamento, Acqua calda e fredda, Attrezzi Pronto Soccorso, Servizio FAX, Accettazione Gruppi, Riscaldamento, Ristorante, Lampada esterna, Posta, TV Satellitare, Accessibili a persone con disabilità motoria, Salotto in vano separato, Camere Singole, Accessibilità all'Ascensore, Percorso Vita, Camera con balcone vista mare., Pallavolo, Illuminazione Elettrica, Rifiuti , Bar, Pizzeria, Servizi igienici (lavabo WC), Altri Servizi e Impianti, Noleggio altri Servizi o Attrez.-Specificare, Servizi igienici, Cucina, Inglese, Somministrazione alimenti, Aria condizionata, Accesso Mezzi Privati, Francese, </t>
+  </si>
+  <si>
+    <t>Invento - [CIN:IT043013B43RQCMJ9W]</t>
   </si>
   <si>
     <t>Affittacamere</t>
   </si>
   <si>
     <t>info@inventobnb.it</t>
   </si>
   <si>
     <t>inventobnb.it</t>
   </si>
   <si>
     <t>Via Colombo 72</t>
   </si>
   <si>
-    <t xml:space="preserve">Parcheggio non Custodito, Aria condizionata in Locali Comuni, </t>
+    <t xml:space="preserve">Aria condizionata in Locali Comuni, Parcheggio non Custodito, </t>
   </si>
   <si>
     <t>BICI</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color rgb="FF0000FF" tint="0"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -241,51 +241,51 @@
     <tableColumn id="3" name="Latitudine"/>
     <tableColumn id="4" name="Longitudine"/>
     <tableColumn id="5" name="Stelle"/>
     <tableColumn id="6" name="Tipologia"/>
     <tableColumn id="7" name="Email"/>
     <tableColumn id="8" name="Website"/>
     <tableColumn id="9" name="Indirizzo"/>
     <tableColumn id="10" name="Servizi"/>
     <tableColumn id="11" name="Disciplinari"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium3" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="B1:N10"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="2" max="2" width="52.8299140930176" customWidth="1"/>
+    <col min="2" max="2" width="51.8365135192871" customWidth="1"/>
     <col min="3" max="3" width="17.8042507171631" customWidth="1"/>
     <col min="4" max="4" width="12.5152816772461" customWidth="1"/>
     <col min="5" max="5" width="14.045786857605" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="13.5247678756714" customWidth="1"/>
     <col min="8" max="8" width="26.6783180236816" customWidth="1"/>
     <col min="9" max="9" width="29.6278171539307" customWidth="1"/>
     <col min="10" max="10" width="28.8697242736816" customWidth="1"/>
     <col min="11" max="11" width="1025.37219238281" customWidth="1"/>
     <col min="12" max="12" width="19.0176067352295" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>