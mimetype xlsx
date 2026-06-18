--- v2 (2026-04-12)
+++ v3 (2026-06-18)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="49" uniqueCount="49">
   <si>
-    <t>Lista strutture aggiornata al 12/04/2026 14:27:06</t>
+    <t>Lista strutture aggiornata al 18/06/2026 12:05:25</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>