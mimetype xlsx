--- v3 (2026-06-18)
+++ v4 (2026-08-24)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="49" uniqueCount="49">
   <si>
-    <t>Lista strutture aggiornata al 18/06/2026 12:05:25</t>
+    <t>Lista strutture aggiornata al 24/08/2026 05:50:01</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>