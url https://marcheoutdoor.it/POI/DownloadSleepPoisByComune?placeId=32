--- v1 (2026-02-07)
+++ v2 (2026-04-12)
@@ -7,108 +7,108 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
-    <t>Lista strutture aggiornata al 07/02/2026 04:37:12</t>
+    <t>Lista strutture aggiornata al 12/04/2026 14:15:03</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>Indirizzo</t>
   </si>
   <si>
     <t>Servizi</t>
   </si>
   <si>
     <t>Disciplinari</t>
   </si>
   <si>
-    <t>VILLA FUNARI COUNTRY HOUSE - [CIN:IT109038B96ZL6I8F9|]</t>
+    <t>VILLA FUNARI COUNTRY HOUSE - [CIN:IT109038B96ZL6I8F9]</t>
   </si>
   <si>
     <t xml:space="preserve">Servigliano </t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Albergo</t>
   </si>
   <si>
     <t>info@villafunari.it</t>
   </si>
   <si>
     <t>www.villafunari.it</t>
   </si>
   <si>
     <t>VIA DELLA REPUBBLICA 18</t>
   </si>
   <si>
-    <t xml:space="preserve">Collegamento Internet, TV, Accesso Mezzi Privati, Asciugacapelli, Parcheggio non Custodito, Inglese, Aria condizionata, Colazione, Italiano, Phon, Caffe, Frigo bar, Riscaldamento, Marchio di Qualità, Ristorante, Supplemento letto Aggiunto, Connessione Internet, Cassetta sicurezza, </t>
+    <t xml:space="preserve">Frigo bar, Colazione, Asciugacapelli, Cassetta sicurezza, TV, Italiano, Collegamento Internet, Inglese, Aria condizionata, Phon, Parcheggio non Custodito, Caffe, Connessione Internet, Ristorante, Riscaldamento, Marchio di Qualità, Supplemento letto Aggiunto, Accesso Mezzi Privati, </t>
   </si>
   <si>
     <t>FAMIGLIE,CAMMINI</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color rgb="FF0000FF" tint="0"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -157,51 +157,51 @@
     <tableColumn id="3" name="Latitudine"/>
     <tableColumn id="4" name="Longitudine"/>
     <tableColumn id="5" name="Stelle"/>
     <tableColumn id="6" name="Tipologia"/>
     <tableColumn id="7" name="Email"/>
     <tableColumn id="8" name="Website"/>
     <tableColumn id="9" name="Indirizzo"/>
     <tableColumn id="10" name="Servizi"/>
     <tableColumn id="11" name="Disciplinari"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium3" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="B1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="2" max="2" width="55.1471519470215" customWidth="1"/>
+    <col min="2" max="2" width="54.1537551879883" customWidth="1"/>
     <col min="3" max="3" width="11.0110960006714" customWidth="1"/>
     <col min="4" max="4" width="12.5152816772461" customWidth="1"/>
     <col min="5" max="5" width="14.045786857605" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="11.6579532623291" customWidth="1"/>
     <col min="8" max="8" width="17.2313346862793" customWidth="1"/>
     <col min="9" max="9" width="17.0502510070801" customWidth="1"/>
     <col min="10" max="10" width="24.4490604400635" customWidth="1"/>
     <col min="11" max="11" width="246.191284179688" customWidth="1"/>
     <col min="12" max="12" width="19.0176067352295" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>