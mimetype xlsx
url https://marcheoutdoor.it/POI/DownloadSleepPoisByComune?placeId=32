--- v2 (2026-04-12)
+++ v3 (2026-04-12)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
-    <t>Lista strutture aggiornata al 12/04/2026 14:15:03</t>
+    <t>Lista strutture aggiornata al 12/04/2026 15:47:22</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>