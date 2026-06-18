--- v3 (2026-04-12)
+++ v4 (2026-06-18)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
-    <t>Lista strutture aggiornata al 12/04/2026 15:47:22</t>
+    <t>Lista strutture aggiornata al 18/06/2026 12:02:32</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>