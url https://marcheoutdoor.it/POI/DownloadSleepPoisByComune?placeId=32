--- v4 (2026-06-18)
+++ v5 (2026-08-24)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
-    <t>Lista strutture aggiornata al 18/06/2026 12:02:32</t>
+    <t>Lista strutture aggiornata al 24/08/2026 05:48:38</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>