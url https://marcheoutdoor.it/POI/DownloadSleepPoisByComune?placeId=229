--- v1 (2026-02-07)
+++ v2 (2026-04-12)
@@ -7,147 +7,147 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="34">
   <si>
-    <t>Lista strutture aggiornata al 07/02/2026 02:42:29</t>
+    <t>Lista strutture aggiornata al 12/04/2026 14:27:05</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>Indirizzo</t>
   </si>
   <si>
     <t>Servizi</t>
   </si>
   <si>
     <t>Disciplinari</t>
   </si>
   <si>
-    <t>ALBERGO BELVEDERE - [CIN:IT109034A1DGZ6TV2V|]</t>
+    <t>ALBERGO BELVEDERE - [CIN:IT109034A1DGZ6TV2V]</t>
   </si>
   <si>
     <t>Porto Sant'Elpidio</t>
   </si>
   <si>
     <t>3 Stelle</t>
   </si>
   <si>
     <t>Albergo</t>
   </si>
   <si>
     <t>info@hotelbelvederepse.it</t>
   </si>
   <si>
     <t>www.hotelbelvederepse.it</t>
   </si>
   <si>
     <t>via belvedere 1</t>
   </si>
   <si>
-    <t xml:space="preserve">Estintori, TV Satellitare, Aria condizionata, Telefono , Asciugacapelli, Biciclette, Sala Lettura, Noleggio Biciclette, Accesso Mezzi Pubblici, Riscaldamento, Parcheggio non Custodito, Supplemento letto Aggiunto, Caffe, Accettazione Gruppi, Servizio Fotocopie, Aria condizionata in Locali Comuni, Supplemento Cane, Colazione, Aria Condizionata con Impianto non Centralizzato, Connessione Internet, Cassaforte, Camere Doppie, Accettazione Animali Domestici, Sala TV, Accesso Mezzi Privati, Cassetta sicurezza, Servizio FAX, Accesso ad Internet, TV, Pensione Completa a Persona, Camera con balcone, Accessibili a persone con disabilità motoria, Ristorante, Accessibilità all'Ascensore, Phon, Trasporto Clienti Stazione, Spiaggia Convenzionata, Giochi per Bambini, Lampada esterna, Camera con balcone vista mare., Bar, Illuminazione Elettrica, Camere Singole, Ascensore, Telefono in camera, Mezza Pensione a Persona, Supplemento doppia uso Singola, </t>
+    <t xml:space="preserve">Giochi per Bambini, Camera con balcone vista mare., Accesso Mezzi Pubblici, Illuminazione Elettrica, Aria Condizionata con Impianto non Centralizzato, Estintori, Supplemento doppia uso Singola, Parcheggio non Custodito, Asciugacapelli, Camere Doppie, Telefono in camera, Supplemento letto Aggiunto, Spiaggia Convenzionata, Mezza Pensione a Persona, Riscaldamento, Ascensore, Pensione Completa a Persona, Colazione, Accessibili a persone con disabilità motoria, TV, Accessibilità all'Ascensore, Accettazione Gruppi, Bar, Servizio Fotocopie, Supplemento Cane, Accettazione Animali Domestici, Connessione Internet, TV Satellitare, Cassetta sicurezza, Servizio FAX, Caffe, Sala TV, Trasporto Clienti Stazione, Aria condizionata in Locali Comuni, Accesso Mezzi Privati, Cassaforte, Telefono , Accesso ad Internet, Sala Lettura, Phon, Camera con balcone, Noleggio Biciclette, Camere Singole, Lampada esterna, Biciclette, Aria condizionata, Ristorante, </t>
   </si>
   <si>
     <t>FAMIGLIE,BICI,CAMMINI</t>
   </si>
   <si>
-    <t>CENTRO VACANZE LA RISACCA - [CIN:IT109034B155IAJ9VQ|]</t>
+    <t>CENTRO VACANZE LA RISACCA - [CIN:IT109034B155IAJ9VQ]</t>
   </si>
   <si>
     <t>4 Stelle</t>
   </si>
   <si>
     <t>direzione.larisacca@clubdelsole.com</t>
   </si>
   <si>
     <t>www.larisaccacampingvillage.com</t>
   </si>
   <si>
     <t>via Europa 100</t>
   </si>
   <si>
-    <t xml:space="preserve">Propria piscina scoperta, Discoteca, Self/service-Tavola calda, Sala Giochi, Giochi per Bambini, Inglese, Mini Club, Noleggio Pedalò, Cassaforte, Somministrazione alcolici, Colazione, Tennis, Somministrazione bevande, Smaltimento Rifiuti, Telefono , Noleggio Biciclette, Servizio FAX, Solo Pernottamento, Servizi igienici (lavabo WC), Cucina in vano separato, Accesso ad Internet, Spaccio alimentari, Bar, Attrezzatura per soggiorno all'aperto, Animazione, Ristorante, Piazzole prev. a prato, Bocce, Camper Service, Mezza Pensione a Persona, Acqua calda e fredda, Calcetto, TV, Servizi igienici, Pizzeria, Spiaggia Riservata, Pista da Ballo, Pensione Completa a Persona, Accessibili a persone con disabilità motoria, Parcheggio non Custodito, Angolo cottura, Ping Pong, Aria condizionata in Locali Comuni, Estintori, Idromassaggio, Pallacanestro, Camere Doppie, Somministrazione alimenti, Macchine lavabiancheria, Riscaldamento, Tedesco, Altre attività sportive, Accettazione Gruppi, Visite Guidate, Acqua Park, Locale TV, Canoe, Windsurf, Attrezzi Pronto Soccorso, Italiano, Posta, Pallavolo, </t>
+    <t xml:space="preserve">Servizi igienici, Italiano, Idromassaggio, Mezza Pensione a Persona, Calcetto, Giochi per Bambini, Somministrazione alimenti, Ping Pong, Accesso ad Internet, Locale TV, Parcheggio non Custodito, Telefono , Windsurf, Tennis, Pallacanestro, Piazzole prev. a prato, Cassaforte, Mini Club, Altre attività sportive, Riscaldamento, Acqua calda e fredda, Noleggio Biciclette, Attrezzatura per soggiorno all'aperto, Camere Doppie, Animazione, Attrezzi Pronto Soccorso, Angolo cottura, Pizzeria, TV, Macchine lavabiancheria, Bocce, Acqua Park, Colazione, Aria condizionata in Locali Comuni, Somministrazione alcolici, Inglese, Cucina in vano separato, Pensione Completa a Persona, Accettazione Gruppi, Spaccio alimentari, Propria piscina scoperta, Smaltimento Rifiuti, Estintori, Posta, Pista da Ballo, Noleggio Pedalò, Camper Service, Visite Guidate, Spiaggia Riservata, Self/service-Tavola calda, Servizi igienici (lavabo WC), Canoe, Bar, Discoteca, Pallavolo, Solo Pernottamento, Servizio FAX, Tedesco, Sala Giochi, Ristorante, Somministrazione bevande, Accessibili a persone con disabilità motoria, </t>
   </si>
   <si>
     <t>FAMIGLIE</t>
   </si>
   <si>
-    <t>HOTEL RISTORANTE IL GAMBERO - [CIN:IT109034A1MWSKEKIK|]</t>
+    <t>HOTEL RISTORANTE IL GAMBERO - [CIN:IT109034A1MWSKEKIK]</t>
   </si>
   <si>
     <t>info@ristoranteilgambero.net</t>
   </si>
   <si>
     <t>www.ristoranteilgambero.eu</t>
   </si>
   <si>
     <t>via Mazzini 1</t>
   </si>
   <si>
-    <t xml:space="preserve">Somministrazione bevande, Riscaldamento, Parcheggio non Custodito, Cassetta sicurezza, Aria Condizionata con Impianto non Centralizzato, Cassaforte, Aria condizionata in Locali Comuni, Attrezzi Pronto Soccorso, Frigo bar, Radio, Parco e Giardino, Estintori, Aria condizionata, Insonorizzazione, Telefono , Supplemento letto Aggiunto, Accesso ad Internet, TV, Asciugacapelli, Somministrazione alcolici, Camera con balcone, Phon, Somministrazione alimenti, Supplemento doppia uso Singola, Telefono in camera, Collegamento Internet, Piscina Scoperta, Camera con balcone vista mare., </t>
+    <t xml:space="preserve">Riscaldamento, Telefono in camera, Aria condizionata in Locali Comuni, Accesso ad Internet, Frigo bar, Cassetta sicurezza, Telefono , Cassaforte, Aria Condizionata con Impianto non Centralizzato, Somministrazione alimenti, Supplemento doppia uso Singola, Parcheggio non Custodito, Estintori, TV, Piscina Scoperta, Parco e Giardino, Somministrazione alcolici, Asciugacapelli, Attrezzi Pronto Soccorso, Collegamento Internet, Supplemento letto Aggiunto, Camera con balcone, Phon, Radio, Insonorizzazione, Aria condizionata, Camera con balcone vista mare., Somministrazione bevande, </t>
   </si>
   <si>
     <t>BICI</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color rgb="FF0000FF" tint="0"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -196,51 +196,51 @@
     <tableColumn id="3" name="Latitudine"/>
     <tableColumn id="4" name="Longitudine"/>
     <tableColumn id="5" name="Stelle"/>
     <tableColumn id="6" name="Tipologia"/>
     <tableColumn id="7" name="Email"/>
     <tableColumn id="8" name="Website"/>
     <tableColumn id="9" name="Indirizzo"/>
     <tableColumn id="10" name="Servizi"/>
     <tableColumn id="11" name="Disciplinari"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium3" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="B1:N7"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="2" max="2" width="58.3411636352539" customWidth="1"/>
+    <col min="2" max="2" width="57.3477668762207" customWidth="1"/>
     <col min="3" max="3" width="17.0686664581299" customWidth="1"/>
     <col min="4" max="4" width="12.5152816772461" customWidth="1"/>
     <col min="5" max="5" width="14.045786857605" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="11.6579532623291" customWidth="1"/>
     <col min="8" max="8" width="33.7947616577148" customWidth="1"/>
     <col min="9" max="9" width="31.4488716125488" customWidth="1"/>
     <col min="10" max="10" width="14.7718858718872" customWidth="1"/>
     <col min="11" max="11" width="947.947631835938" customWidth="1"/>
     <col min="12" max="12" width="22.9666385650635" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>