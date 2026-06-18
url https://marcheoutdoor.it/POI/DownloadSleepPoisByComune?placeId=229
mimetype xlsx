--- v2 (2026-04-12)
+++ v3 (2026-06-18)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="34">
   <si>
-    <t>Lista strutture aggiornata al 12/04/2026 14:27:05</t>
+    <t>Lista strutture aggiornata al 18/06/2026 12:05:51</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>