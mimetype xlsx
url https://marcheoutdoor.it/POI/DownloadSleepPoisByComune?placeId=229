--- v3 (2026-06-18)
+++ v4 (2026-08-24)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="34">
   <si>
-    <t>Lista strutture aggiornata al 18/06/2026 12:05:51</t>
+    <t>Lista strutture aggiornata al 24/08/2026 05:38:29</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>