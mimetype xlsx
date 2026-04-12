--- v2 (2026-02-07)
+++ v3 (2026-04-12)
@@ -7,108 +7,108 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
-    <t>Lista strutture aggiornata al 07/02/2026 02:42:29</t>
+    <t>Lista strutture aggiornata al 12/04/2026 14:27:05</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>Indirizzo</t>
   </si>
   <si>
     <t>Servizi</t>
   </si>
   <si>
     <t>Disciplinari</t>
   </si>
   <si>
-    <t>I SASSI DI SAN GIUSEPPE - [CIN:IT109017B5L7L8QYMM|]</t>
+    <t>I SASSI DI SAN GIUSEPPE - [CIN:IT109017B5L7L8QYMM]</t>
   </si>
   <si>
     <t>Montegiorgio</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Albergo</t>
   </si>
   <si>
     <t>info@isassidisangiuseppe.it</t>
   </si>
   <si>
     <t>www.isassidisangiuseppe.it</t>
   </si>
   <si>
     <t>contrada san giuseppe 4</t>
   </si>
   <si>
-    <t xml:space="preserve">Connessione Internet, Fattoria didattica/biologica, Caffe, Riscaldamento, Italiano, Smaltimento Rifiuti, Parcheggio non Custodito, Cucina in vano separato, Aria Condizionata con Impianto non Centralizzato, Accettazione Gruppi, Illuminazione Elettrica, olivicolo, Solo Pernottamento, Aria condizionata, Visite Guidate, Estintori, Partecipazione Attività Agricole, Francese, Accesso ad Internet, viticolo, Inglese, Accettazione Animali Domestici, Solarium, Ping Pong, Servizi igienici, Macchine lavabiancheria, Phon, Lampada esterna, Piscina, Servizi igienici (lavabo WC), Collegamento Internet, Somministrazione bevande, Accessibili a persone con disabilità motoria, Negozio Enoteca, Acqua calda e fredda, Parco e Giardino, TV, Giochi per Bambini, Asciugacapelli, TV Satellitare, Somministrazione alcolici, Rifiuti , </t>
+    <t xml:space="preserve">Aria condizionata, Accesso ad Internet, olivicolo, Negozio Enoteca, Estintori, Somministrazione alcolici, Cucina in vano separato, Caffe, TV, Partecipazione Attività Agricole, Phon, Connessione Internet, Acqua calda e fredda, Inglese, Parco e Giardino, Smaltimento Rifiuti, Rifiuti , Servizi igienici, Collegamento Internet, Visite Guidate, Servizi igienici (lavabo WC), Ping Pong, Asciugacapelli, Giochi per Bambini, Aria Condizionata con Impianto non Centralizzato, Accettazione Animali Domestici, Somministrazione bevande, Accessibili a persone con disabilità motoria, Solarium, Fattoria didattica/biologica, Illuminazione Elettrica, Piscina, Italiano, TV Satellitare, Accettazione Gruppi, Lampada esterna, Francese, Solo Pernottamento, viticolo, Riscaldamento, Parcheggio non Custodito, Macchine lavabiancheria, </t>
   </si>
   <si>
     <t>BICI</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color rgb="FF0000FF" tint="0"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -157,51 +157,51 @@
     <tableColumn id="3" name="Latitudine"/>
     <tableColumn id="4" name="Longitudine"/>
     <tableColumn id="5" name="Stelle"/>
     <tableColumn id="6" name="Tipologia"/>
     <tableColumn id="7" name="Email"/>
     <tableColumn id="8" name="Website"/>
     <tableColumn id="9" name="Indirizzo"/>
     <tableColumn id="10" name="Servizi"/>
     <tableColumn id="11" name="Disciplinari"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium3" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="B1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="2" max="2" width="51.0375022888184" customWidth="1"/>
+    <col min="2" max="2" width="50.0441017150879" customWidth="1"/>
     <col min="3" max="3" width="13.3764238357544" customWidth="1"/>
     <col min="4" max="4" width="12.5152816772461" customWidth="1"/>
     <col min="5" max="5" width="14.045786857605" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="11.6579532623291" customWidth="1"/>
     <col min="8" max="8" width="25.6307010650635" customWidth="1"/>
     <col min="9" max="9" width="25.4496173858643" customWidth="1"/>
     <col min="10" max="10" width="22.7446327209473" customWidth="1"/>
     <col min="11" max="11" width="703.640625" customWidth="1"/>
     <col min="12" max="12" width="13.2754201889038" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>