--- v3 (2026-04-12)
+++ v4 (2026-06-18)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
-    <t>Lista strutture aggiornata al 12/04/2026 14:27:05</t>
+    <t>Lista strutture aggiornata al 18/06/2026 12:06:58</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>