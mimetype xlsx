--- v4 (2026-06-18)
+++ v5 (2026-08-24)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
-    <t>Lista strutture aggiornata al 18/06/2026 12:06:58</t>
+    <t>Lista strutture aggiornata al 24/08/2026 05:49:26</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>