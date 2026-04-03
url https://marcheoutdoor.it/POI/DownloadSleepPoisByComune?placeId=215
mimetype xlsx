--- v2 (2026-02-07)
+++ v3 (2026-04-03)
@@ -7,108 +7,108 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
-    <t>Lista strutture aggiornata al 07/02/2026 04:30:02</t>
+    <t>Lista strutture aggiornata al 03/04/2026 05:22:02</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>Indirizzo</t>
   </si>
   <si>
     <t>Servizi</t>
   </si>
   <si>
     <t>Disciplinari</t>
   </si>
   <si>
-    <t>CAMPEGGIO CENTRO VACANZE MIRAGE - [CIN:IT109001B1IJYGCFY2|]</t>
+    <t>CAMPEGGIO CENTRO VACANZE MIRAGE - [CIN:IT109001B1IJYGCFY2]</t>
   </si>
   <si>
     <t>Altidona</t>
   </si>
   <si>
     <t>4 Stelle</t>
   </si>
   <si>
     <t>Albergo</t>
   </si>
   <si>
     <t>info@centrovacanzemirage.it</t>
   </si>
   <si>
     <t>www.centrovacanzemirage.it</t>
   </si>
   <si>
     <t>Via Aprutina - Contrada San Biagio 1</t>
   </si>
   <si>
-    <t xml:space="preserve">Ping Pong, Pista da Ballo, Biblioteca, Pensione Completa a Persona, Pasti non alloggiati, Parcheggio non Custodito, Supplementi accesso visitatori, Spiaggia Riservata, Angolo cottura, Piazzola adulti, Bocce, Camper Service, Bus Navetta, Servizi igienici, Accettazione Animali Domestici, Piazzola ragazzi , TV, Ristorante, Pizzeria, Calcetto, Animazione, Accettazione Gruppi, Inglese, Giochi per Bambini, Palestra, Locale TV, Francese, Fitness e Centro Benessere, Estintori, Piazzola (compr.auto / moto, elettricità, pern), Servizi igienici (lavabo WC), Aria condizionata in Locali Comuni, Mezza Pensione a Persona, Acqua calda e fredda, Connessione Internet, Percorso Vita, Pasti, Supplemento Cane, Italiano, Illuminazione Elettrica, Macchine lavabiancheria, Idromassaggio, Somministrazione bevande, Somministrazione alcolici, Mini Club, Cassaforte, Tennis, Noleggio Pedalò, Spagnolo, Colazione, Parrucchiere, Accesso ad Internet, Piscina, Solo Pernottamento, Spaccio alimentari, Bar, Sala TV, Supplementi seconda moto, Rimessaggio Caravan, Propria piscina scoperta, Self/service-Tavola calda, Spiaggia Convenzionata, Altre attività sportive, Supplementi Seconda auto, Tedesco, Sala Giochi, Discoteca, Rifiuti , Somministrazione alimenti, </t>
+    <t xml:space="preserve">Accesso ad Internet, Discoteca, Piscina, Pasti, Locale TV, Calcetto, Mezza Pensione a Persona, Parrucchiere, Macchine lavabiancheria, Bocce, Spiaggia Convenzionata, Bus Navetta, Accettazione Animali Domestici, Tedesco, Tennis, Rifiuti , Percorso Vita, Sala TV, Illuminazione Elettrica, Rimessaggio Caravan, Pista da Ballo, Noleggio Pedalò, Biblioteca, Altre attività sportive, Camper Service, Italiano, Francese, Servizi igienici, Fitness e Centro Benessere, Idromassaggio, Pasti non alloggiati, Parcheggio non Custodito, Supplementi accesso visitatori, Somministrazione bevande, Spiaggia Riservata, Self/service-Tavola calda, Ristorante, Servizi igienici (lavabo WC), Piazzola (compr.auto / moto, elettricità, pern), Sala Giochi, Angolo cottura, Animazione, Supplementi Seconda auto, Estintori, Pizzeria, Connessione Internet, Piazzola adulti, Piazzola ragazzi , TV, Acqua calda e fredda, Cassaforte, Mini Club, Supplementi seconda moto, Giochi per Bambini, Bar, Somministrazione alimenti, Ping Pong, Solo Pernottamento, Spagnolo, Aria condizionata in Locali Comuni, Supplemento Cane, Spaccio alimentari, Propria piscina scoperta, Pensione Completa a Persona, Palestra, Inglese, Colazione, Somministrazione alcolici, Accettazione Gruppi, </t>
   </si>
   <si>
     <t>FAMIGLIE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color rgb="FF0000FF" tint="0"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -157,51 +157,51 @@
     <tableColumn id="3" name="Latitudine"/>
     <tableColumn id="4" name="Longitudine"/>
     <tableColumn id="5" name="Stelle"/>
     <tableColumn id="6" name="Tipologia"/>
     <tableColumn id="7" name="Email"/>
     <tableColumn id="8" name="Website"/>
     <tableColumn id="9" name="Indirizzo"/>
     <tableColumn id="10" name="Servizi"/>
     <tableColumn id="11" name="Disciplinari"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium3" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="B1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="2" max="2" width="62.7700157165527" customWidth="1"/>
+    <col min="2" max="2" width="61.7766151428223" customWidth="1"/>
     <col min="3" max="3" width="10.4006061553955" customWidth="1"/>
     <col min="4" max="4" width="12.5152816772461" customWidth="1"/>
     <col min="5" max="5" width="14.045786857605" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="11.6579532623291" customWidth="1"/>
     <col min="8" max="8" width="27.3729820251465" customWidth="1"/>
     <col min="9" max="9" width="27.1918983459473" customWidth="1"/>
     <col min="10" max="10" width="33.108283996582" customWidth="1"/>
     <col min="11" max="11" width="1075.04907226563" customWidth="1"/>
     <col min="12" max="12" width="13.2754201889038" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>