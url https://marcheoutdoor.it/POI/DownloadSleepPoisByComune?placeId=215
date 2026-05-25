--- v3 (2026-04-03)
+++ v4 (2026-05-25)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
-    <t>Lista strutture aggiornata al 03/04/2026 05:22:02</t>
+    <t>Lista strutture aggiornata al 25/05/2026 02:36:51</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>