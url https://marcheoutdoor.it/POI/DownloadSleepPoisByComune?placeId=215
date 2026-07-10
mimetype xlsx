--- v4 (2026-05-25)
+++ v5 (2026-07-10)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
-    <t>Lista strutture aggiornata al 25/05/2026 02:36:51</t>
+    <t>Lista strutture aggiornata al 10/07/2026 06:37:46</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>