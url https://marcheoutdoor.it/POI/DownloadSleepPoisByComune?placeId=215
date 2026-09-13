--- v5 (2026-07-10)
+++ v6 (2026-09-13)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
-    <t>Lista strutture aggiornata al 10/07/2026 06:37:46</t>
+    <t>Lista strutture aggiornata al 13/09/2026 11:09:22</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>