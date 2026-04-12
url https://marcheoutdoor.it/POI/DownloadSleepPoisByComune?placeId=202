--- v1 (2026-02-07)
+++ v2 (2026-04-12)
@@ -7,108 +7,108 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
-    <t>Lista strutture aggiornata al 07/02/2026 02:42:29</t>
+    <t>Lista strutture aggiornata al 12/04/2026 14:16:19</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>Indirizzo</t>
   </si>
   <si>
     <t>Servizi</t>
   </si>
   <si>
     <t>Disciplinari</t>
   </si>
   <si>
-    <t>ALBERGO RISTORANTE TERME - [CIN:IT044001A1R32ELJQL|]</t>
+    <t>ALBERGO RISTORANTE TERME - [CIN:IT044001A1R32ELJQL]</t>
   </si>
   <si>
     <t>Acquasanta Terme</t>
   </si>
   <si>
     <t>3 Stelle</t>
   </si>
   <si>
     <t>Albergo</t>
   </si>
   <si>
     <t>info@albergoterme.it</t>
   </si>
   <si>
     <t>www.albergoterme.it</t>
   </si>
   <si>
     <t>piazza Terme 18 - 20 - 22</t>
   </si>
   <si>
-    <t xml:space="preserve">Riscaldamento Centralizzato, Telefono , Aria condizionata, Tedesco, Cassaforte, Accettazione Animali Domestici, Sala TV, Pensione Completa a Persona, Colazione, Aria Condizionata con Impianto non Centralizzato, Ristorante, Aria condizionata in Locali Comuni, Frigo bar, Ascensore, Asciugacapelli, Accettazione Gruppi, Sala Lettura, Riscaldamento, Accessibili a persone con disabilità motoria, Servizio Fotocopie, Inglese, Camera con balcone, Phon, Cassetta sicurezza, Supplemento letto Aggiunto, Accesso ad Internet, TV, Servizio FAX, Cucina, Mezza Pensione a Persona, Bar, Supplemento doppia uso Singola, Telefono in camera, </t>
+    <t xml:space="preserve">Aria condizionata, Ristorante, Inglese, Tedesco, Supplemento letto Aggiunto, Frigo bar, Servizio FAX, Cassaforte, Telefono , Accesso ad Internet, Sala Lettura, Cassetta sicurezza, Servizio Fotocopie, Accettazione Gruppi, Accettazione Animali Domestici, TV, Bar, Aria Condizionata con Impianto non Centralizzato, Riscaldamento Centralizzato, Supplemento doppia uso Singola, Telefono in camera, Aria condizionata in Locali Comuni, Riscaldamento, Pensione Completa a Persona, Accessibili a persone con disabilità motoria, Colazione, Phon, Camera con balcone, Ascensore, Sala TV, Cucina, Asciugacapelli, Mezza Pensione a Persona, </t>
   </si>
   <si>
     <t>BICI</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color rgb="FF0000FF" tint="0"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -157,51 +157,51 @@
     <tableColumn id="3" name="Latitudine"/>
     <tableColumn id="4" name="Longitudine"/>
     <tableColumn id="5" name="Stelle"/>
     <tableColumn id="6" name="Tipologia"/>
     <tableColumn id="7" name="Email"/>
     <tableColumn id="8" name="Website"/>
     <tableColumn id="9" name="Indirizzo"/>
     <tableColumn id="10" name="Servizi"/>
     <tableColumn id="11" name="Disciplinari"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium3" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="B1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="2" max="2" width="54.5036430358887" customWidth="1"/>
+    <col min="2" max="2" width="53.5102500915527" customWidth="1"/>
     <col min="3" max="3" width="17.8062973022461" customWidth="1"/>
     <col min="4" max="4" width="12.5152816772461" customWidth="1"/>
     <col min="5" max="5" width="14.045786857605" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="11.6579532623291" customWidth="1"/>
     <col min="8" max="8" width="20.5204887390137" customWidth="1"/>
     <col min="9" max="9" width="20.3394050598145" customWidth="1"/>
     <col min="10" max="10" width="23.3001575469971" customWidth="1"/>
     <col min="11" max="11" width="551.681640625" customWidth="1"/>
     <col min="12" max="12" width="13.2754201889038" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>