--- v2 (2026-04-12)
+++ v3 (2026-06-18)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
-    <t>Lista strutture aggiornata al 12/04/2026 14:16:19</t>
+    <t>Lista strutture aggiornata al 18/06/2026 12:06:59</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>