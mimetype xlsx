--- v3 (2026-06-18)
+++ v4 (2026-06-18)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
-    <t>Lista strutture aggiornata al 18/06/2026 12:06:59</t>
+    <t>Lista strutture aggiornata al 18/06/2026 13:19:30</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>