--- v4 (2026-06-18)
+++ v5 (2026-08-24)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
-    <t>Lista strutture aggiornata al 18/06/2026 13:19:30</t>
+    <t>Lista strutture aggiornata al 24/08/2026 05:49:27</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>