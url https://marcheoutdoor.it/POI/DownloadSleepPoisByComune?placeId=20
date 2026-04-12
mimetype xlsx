--- v2 (2026-02-07)
+++ v3 (2026-04-12)
@@ -7,147 +7,147 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="33">
   <si>
-    <t>Lista strutture aggiornata al 07/02/2026 04:28:56</t>
+    <t>Lista strutture aggiornata al 12/04/2026 14:15:57</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>Indirizzo</t>
   </si>
   <si>
     <t>Servizi</t>
   </si>
   <si>
     <t>Disciplinari</t>
   </si>
   <si>
-    <t>IL TIMONE - [CIN:IT109033A1E2ALDQXZ|]</t>
+    <t>IL TIMONE - [CIN:IT109033A1E2ALDQXZ]</t>
   </si>
   <si>
     <t>Porto San Giorgio</t>
   </si>
   <si>
     <t>4 Stelle</t>
   </si>
   <si>
     <t>Albergo</t>
   </si>
   <si>
     <t>info@hoteltimone.com</t>
   </si>
   <si>
     <t>www.hoteltimone.com</t>
   </si>
   <si>
     <t>via Kennedy 85</t>
   </si>
   <si>
-    <t xml:space="preserve">Asciugacapelli, Parcheggio non Custodito, Accessibili a persone con disabilità motoria, Riscaldamento, Baby Sitting, Accettazione Gruppi, Servizio Congressi, Bar, Colazione, Aria condizionata in Locali Comuni, Aria Condizionata con Impianto Centralizzato, Spiaggia Riservata, Pensione Completa a Persona, Servizio FAX, Negozio Enoteca, Radio, Cassaforte, Servizio Fotocopie, Camera con balcone, Accettazione Animali Domestici, Noleggio Biciclette, Pay TV, Cassetta sicurezza, TV, Sala TV, Frigo bar, Ristorante, Phon, Lavatura e Stiratura Biancheria, Telefono in camera, Telefono in camera (Centralino), Ascensore, Supplemento doppia uso Singola, TV Satellitare, Trasporto Clienti Stazione, Aria condizionata, </t>
+    <t xml:space="preserve">Servizio FAX, TV, Accettazione Animali Domestici, Cassetta sicurezza, Frigo bar, Bar, TV Satellitare, Baby Sitting, Sala TV, Aria condizionata in Locali Comuni, Trasporto Clienti Stazione, Ristorante, Aria condizionata, Negozio Enoteca, Servizio Fotocopie, Accettazione Gruppi, Telefono in camera, Riscaldamento, Pay TV, Telefono in camera (Centralino), Parcheggio non Custodito, Lavatura e Stiratura Biancheria, Supplemento doppia uso Singola, Asciugacapelli, Pensione Completa a Persona, Accessibili a persone con disabilità motoria, Ascensore, Colazione, Aria Condizionata con Impianto Centralizzato, Spiaggia Riservata, Cassaforte, Radio, Servizio Congressi, Phon, Camera con balcone, Noleggio Biciclette, </t>
   </si>
   <si>
     <t>FAMIGLIE</t>
   </si>
   <si>
-    <t>HOTEL VICTORIA - [CIN:IT109033A1ZGS6PFMD|]</t>
+    <t>HOTEL VICTORIA - [CIN:IT109033A1ZGS6PFMD]</t>
   </si>
   <si>
     <t>3 Stelle</t>
   </si>
   <si>
     <t>hotelvictoria@peclittera.it</t>
   </si>
   <si>
     <t>www.hotelvictoria.net</t>
   </si>
   <si>
     <t>viale della Vittoria 240</t>
   </si>
   <si>
-    <t xml:space="preserve">Accesso ad Internet, TV, Supplemento letto Aggiunto, Sala TV, Somministrazione bevande, Accettazione Gruppi, Noleggio Imbarcazioni, Accessibili a persone con disabilità motoria, Asciugacapelli, Parcheggio non Custodito, Riscaldamento, Bar, Ascensore, Locale TV, Collegamento Internet, Estintori, Aria condizionata, Insonorizzazione, Telefono , TV Satellitare, Phon, Aria condizionata in Locali Comuni, Aria Condizionata con Impianto Centralizzato, Cassaforte, Camere Singole, Solarium, Frigo bar, Servizio Fotocopie, Camere Doppie, Aria Condizionata con Impianto non Centralizzato, Radio, Accessibilità all'Ascensore, Telefono in camera, Telefono in camera (Centralino), Servizio FAX, Cassetta sicurezza, Supplemento doppia uso Singola, </t>
+    <t xml:space="preserve">Estintori, Asciugacapelli, Parcheggio non Custodito, Aria Condizionata con Impianto non Centralizzato, Servizio Fotocopie, Bar, TV, Insonorizzazione, Supplemento doppia uso Singola, Telefono in camera (Centralino), Inglese, Camere Singole, Accessibili a persone con disabilità motoria, Phon, Accessibilità all'Ascensore, Accesso ad Internet, Cassaforte, Locale TV, Telefono , Aria Condizionata con Impianto Centralizzato, Somministrazione bevande, Colazione, Ascensore, Spagnolo, Solarium, Radio, Riscaldamento, Supplemento letto Aggiunto, Telefono in camera, Camere Doppie, Noleggio Imbarcazioni, TV Satellitare, Servizio FAX, Accettazione Gruppi, Cassetta sicurezza, Frigo bar, Italiano, Aria condizionata, Biciclette, Aria condizionata in Locali Comuni, Sala TV, Francese, Collegamento Internet, </t>
   </si>
   <si>
     <t>FAMIGLIE,CAMMINI</t>
   </si>
   <si>
-    <t>HOTEL GABBIANO - [CIN:IT109033A1BF6LDAS9|]</t>
+    <t>HOTEL GABBIANO - [CIN:IT109033A1BF6LDAS9]</t>
   </si>
   <si>
     <t>gabbianohotel@virgilio.it</t>
   </si>
   <si>
     <t>www.hotelgabbiano.net</t>
   </si>
   <si>
     <t>via oberdan 4</t>
   </si>
   <si>
-    <t xml:space="preserve">Servizio Congressi, Servizio Fotocopie, Noleggio Biciclette, Accettazione Gruppi, Sala Lettura, Asciugacapelli, Spiaggia Riservata, Ristorante, Pensione Completa a Persona, Accessibilità all'Ascensore, Aria Condizionata con Impianto non Centralizzato, Camere Doppie, Colazione, Cassaforte, Aria condizionata in Locali Comuni, Camera con balcone vista mare., Lavatura e Stiratura Biancheria, Ascensore, Phon, Inglese, Servizio FAX, Accessibili a persone con disabilità motoria, Riscaldamento, Italiano, Mezza Pensione a Persona, Bar, Telefono in camera, Telefono , Aria condizionata, Camera con balcone, Sala Pranzo, Supplemento letto Aggiunto, Sala TV, TV, Camere Singole, Accettazione Animali Domestici, </t>
+    <t xml:space="preserve">Aria Condizionata con Impianto non Centralizzato, Asciugacapelli, Supplemento letto Aggiunto, Mezza Pensione a Persona, Lavatura e Stiratura Biancheria, Aria condizionata, Italiano, Ristorante, Servizio Congressi, Accessibili a persone con disabilità motoria, Pensione Completa a Persona, Ascensore, Phon, Colazione, Camera con balcone, Camere Singole, Camera con balcone vista mare., Camere Doppie, Riscaldamento, Telefono in camera, Inglese, Accessibilità all'Ascensore, Sala Lettura, Telefono , Cassaforte, Noleggio Biciclette, Sala Pranzo, Sala TV, Aria condizionata in Locali Comuni, Spiaggia Riservata, Accettazione Animali Domestici, Servizio Fotocopie, Servizio FAX, Bar, Accettazione Gruppi, TV, </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color rgb="FF0000FF" tint="0"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
@@ -193,60 +193,60 @@
     <tableColumn id="3" name="Latitudine"/>
     <tableColumn id="4" name="Longitudine"/>
     <tableColumn id="5" name="Stelle"/>
     <tableColumn id="6" name="Tipologia"/>
     <tableColumn id="7" name="Email"/>
     <tableColumn id="8" name="Website"/>
     <tableColumn id="9" name="Indirizzo"/>
     <tableColumn id="10" name="Servizi"/>
     <tableColumn id="11" name="Disciplinari"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium3" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="B1:N7"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="2" max="2" width="44.2064895629883" customWidth="1"/>
+    <col min="2" max="2" width="43.2130966186523" customWidth="1"/>
     <col min="3" max="3" width="16.8077850341797" customWidth="1"/>
     <col min="4" max="4" width="12.5152816772461" customWidth="1"/>
     <col min="5" max="5" width="14.045786857605" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="11.6579532623291" customWidth="1"/>
     <col min="8" max="8" width="24.6107044219971" customWidth="1"/>
     <col min="9" max="9" width="22.7425861358643" customWidth="1"/>
     <col min="10" max="10" width="21.0463447570801" customWidth="1"/>
-    <col min="11" max="11" width="646.491149902344" customWidth="1"/>
+    <col min="11" max="11" width="697.9052734375" customWidth="1"/>
     <col min="12" max="12" width="19.0176067352295" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
     </row>
     <row r="4">
       <c r="B4" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="0" t="s">