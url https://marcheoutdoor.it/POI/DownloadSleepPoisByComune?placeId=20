--- v3 (2026-04-12)
+++ v4 (2026-04-12)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="33">
   <si>
-    <t>Lista strutture aggiornata al 12/04/2026 14:15:57</t>
+    <t>Lista strutture aggiornata al 12/04/2026 16:01:16</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>