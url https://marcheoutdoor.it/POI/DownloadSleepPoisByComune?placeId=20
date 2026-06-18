--- v4 (2026-04-12)
+++ v5 (2026-06-18)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="33">
   <si>
-    <t>Lista strutture aggiornata al 12/04/2026 16:01:16</t>
+    <t>Lista strutture aggiornata al 18/06/2026 12:05:15</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>