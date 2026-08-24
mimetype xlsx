--- v5 (2026-06-18)
+++ v6 (2026-08-24)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="33">
   <si>
-    <t>Lista strutture aggiornata al 18/06/2026 12:05:15</t>
+    <t>Lista strutture aggiornata al 24/08/2026 04:22:20</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>