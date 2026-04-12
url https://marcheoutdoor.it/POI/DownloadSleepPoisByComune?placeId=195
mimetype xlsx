--- v2 (2026-02-07)
+++ v3 (2026-04-12)
@@ -5,125 +5,128 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
-[...1 lines deleted...]
-    <t>Lista strutture aggiornata al 07/02/2026 02:43:01</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="27">
+  <si>
+    <t>Lista strutture aggiornata al 12/04/2026 14:34:32</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>Indirizzo</t>
   </si>
   <si>
     <t>Servizi</t>
   </si>
   <si>
     <t>Disciplinari</t>
   </si>
   <si>
-    <t>HOTEL TONINO - [CIN:IT043044A1YNTJYXWZ|]</t>
+    <t>HOTEL TONINO - [CIN:IT043044A1YNTJYXWZ]</t>
   </si>
   <si>
     <t>Recanati</t>
   </si>
   <si>
     <t>3 Stelle</t>
   </si>
   <si>
     <t>Albergo</t>
   </si>
   <si>
     <t>INFO@HOTELTONINORECANATI.IT</t>
   </si>
   <si>
     <t>www.hoteltoninorecanati.it</t>
   </si>
   <si>
     <t>Via Mario Alessandro Ceccaroni 1</t>
   </si>
   <si>
-    <t xml:space="preserve">Telefono in camera (Centralino), Camere Singole, Telefono in camera, Supplemento doppia uso Singola, Italiano, Camera con balcone, Ascensore, Camera con balcone vista mare., Accettazione Gruppi, Asciugacapelli, Accessibili a persone con disabilità motoria, Noleggio Biciclette, Autorimessa, Sala TV, Accettazione Animali Domestici, Riscaldamento, Servizio Congressi, Collegamento Internet, Bar, Pizzeria, Parcheggio Custodito, Sala Lettura, Pasti, TV, Supplemento letto Aggiunto, Caffe, Cassetta sicurezza, Aria Condizionata con Impianto Centralizzato, Aria condizionata in Locali Comuni, Servizio FAX, Accesso ad Internet, Cassaforte, Aria Condizionata con Impianto non Centralizzato, Supplemento Cane, Connessione Internet, Francese, Colazione, Frigo bar, Accessibilità all'Ascensore, Ristorante, Inglese, Locale TV, Phon, Telefono , Aria condizionata, Insonorizzazione, </t>
+    <t xml:space="preserve">Noleggio Biciclette, Colazione, Ascensore, Supplemento letto Aggiunto, Telefono in camera, Francese, Parcheggio Custodito, Riscaldamento, Collegamento Internet, Sala TV, Accessibili a persone con disabilità motoria, Servizio Congressi, Phon, Camere Singole, Camera con balcone, Asciugacapelli, Aria Condizionata con Impianto non Centralizzato, Cassaforte, Telefono , Accessibilità all'Ascensore, Aria Condizionata con Impianto Centralizzato, Locale TV, Accesso ad Internet, Sala Lettura, Frigo bar, Servizio FAX, Accettazione Animali Domestici, Caffe, Cassetta sicurezza, Connessione Internet, Supplemento Cane, Camera con balcone vista mare., Autorimessa, Accettazione Gruppi, TV, Bar, Pizzeria, Insonorizzazione, Telefono in camera (Centralino), Supplemento doppia uso Singola, Aria condizionata in Locali Comuni, Aria condizionata, Pasti, Italiano, Ristorante, Inglese, </t>
   </si>
   <si>
     <t>FAMIGLIE</t>
   </si>
   <si>
-    <t>HOTEL PALAZZO BELLO - [CIN:IT043044A186AMVE4T|]</t>
-[...2 lines deleted...]
-    <t>amministrazione@hotelpalazzobello.com</t>
+    <t>HOTEL PALAZZO BELLO - [CIN:IT043044A186AMVE4T]</t>
+  </si>
+  <si>
+    <t>amministrazione@hotelpalazzobello.it</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Via Nazario Sauro 72</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Riscaldamento, Camere Doppie, Telefono in camera, Somministrazione alimenti, Custodia Valori in cassette di sicurezza, Asciugacapelli, Parcheggio non Custodito, Telefono in camera (Centralino), Camera con balcone, Phon, Camere Singole, Aria condizionata in Locali Comuni, Sala TV, Italiano, Aria condizionata, Insonorizzazione, TV, Bar, Connessione Internet, Caffe, Cassetta sicurezza, Accesso ad Internet, Locale TV, Colazione, Ascensore, Collegamento Internet, Servizio Fotocopie, Accessibilità all'Ascensore, Inglese, Illuminazione Elettrica, Supplemento doppia uso Singola, Estintori, Somministrazione bevande, </t>
   </si>
   <si>
     <t>BICI</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color rgb="FF0000FF" tint="0"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -172,57 +175,57 @@
     <tableColumn id="3" name="Latitudine"/>
     <tableColumn id="4" name="Longitudine"/>
     <tableColumn id="5" name="Stelle"/>
     <tableColumn id="6" name="Tipologia"/>
     <tableColumn id="7" name="Email"/>
     <tableColumn id="8" name="Website"/>
     <tableColumn id="9" name="Indirizzo"/>
     <tableColumn id="10" name="Servizi"/>
     <tableColumn id="11" name="Disciplinari"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium3" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="B1:N6"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="2" max="2" width="49.4425392150879" customWidth="1"/>
+    <col min="2" max="2" width="48.449146270752" customWidth="1"/>
     <col min="3" max="3" width="10.4006061553955" customWidth="1"/>
     <col min="4" max="4" width="12.5152816772461" customWidth="1"/>
     <col min="5" max="5" width="14.045786857605" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="11.6579532623291" customWidth="1"/>
-    <col min="8" max="8" width="37.7489051818848" customWidth="1"/>
+    <col min="8" max="8" width="35.1932907104492" customWidth="1"/>
     <col min="9" max="9" width="25.8322448730469" customWidth="1"/>
     <col min="10" max="10" width="30.7736492156982" customWidth="1"/>
     <col min="11" max="11" width="763.243347167969" customWidth="1"/>
     <col min="12" max="12" width="13.2754201889038" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
     </row>
     <row r="4">
       <c r="B4" s="0" t="s">
@@ -301,41 +304,41 @@
       <c r="C6" s="0" t="s">
         <v>13</v>
       </c>
       <c r="D6" s="0">
         <v>43.4124802</v>
       </c>
       <c r="E6" s="0">
         <v>13.5721941</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>15</v>
       </c>
       <c r="H6" s="0" t="s">
         <v>22</v>
       </c>
       <c r="I6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K6" s="0" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="L6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B1:N1"/>
   </mergeCells>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>