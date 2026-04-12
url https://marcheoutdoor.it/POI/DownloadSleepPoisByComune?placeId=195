--- v3 (2026-04-12)
+++ v4 (2026-04-12)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="27">
   <si>
-    <t>Lista strutture aggiornata al 12/04/2026 14:34:32</t>
+    <t>Lista strutture aggiornata al 12/04/2026 16:04:47</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>