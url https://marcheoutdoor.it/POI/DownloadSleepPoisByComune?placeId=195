--- v4 (2026-04-12)
+++ v5 (2026-06-18)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="27">
   <si>
-    <t>Lista strutture aggiornata al 12/04/2026 16:04:47</t>
+    <t>Lista strutture aggiornata al 18/06/2026 12:10:50</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>