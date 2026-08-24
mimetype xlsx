--- v5 (2026-06-18)
+++ v6 (2026-08-24)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="27">
   <si>
-    <t>Lista strutture aggiornata al 18/06/2026 12:10:50</t>
+    <t>Lista strutture aggiornata al 24/08/2026 05:52:20</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>