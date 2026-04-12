--- v1 (2026-02-07)
+++ v2 (2026-04-12)
@@ -7,159 +7,159 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="37" uniqueCount="37">
   <si>
-    <t>Lista strutture aggiornata al 07/02/2026 04:30:01</t>
+    <t>Lista strutture aggiornata al 12/04/2026 14:29:02</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>Indirizzo</t>
   </si>
   <si>
     <t>Servizi</t>
   </si>
   <si>
     <t>Disciplinari</t>
   </si>
   <si>
-    <t>LA CIPOLLA D'ORO - [CIN:IT043043B9M3KS9P3B|]</t>
+    <t>LA CIPOLLA D'ORO - [CIN:IT043043B9M3KS9P3B]</t>
   </si>
   <si>
     <t>Potenza Picena</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Albergo</t>
   </si>
   <si>
     <t>info@cipolladoro.it</t>
   </si>
   <si>
     <t>www.cipolladoro.it</t>
   </si>
   <si>
     <t>contrada san girio 33</t>
   </si>
   <si>
-    <t xml:space="preserve">Giochi per Bambini, Riscaldamento, TV, Colazione, Parco e Giardino, Accesso Mezzi Privati, Italiano, Inglese, Pizzeria, Parcheggio non Custodito, Ristorante, Accettazione Gruppi, </t>
+    <t xml:space="preserve">Giochi per Bambini, Parco e Giardino, Accesso Mezzi Privati, Riscaldamento, Colazione, Ristorante, Accettazione Gruppi, Parcheggio non Custodito, Inglese, Italiano, TV, Pizzeria, </t>
   </si>
   <si>
     <t>FAMIGLIE,CAMMINI</t>
   </si>
   <si>
-    <t>NATURAL VILLAGE RESORT - [CIN:IT043043B24TCE8KNL|]</t>
+    <t>NATURAL VILLAGE RESORT - [CIN:IT043043B24TCE8KNL]</t>
   </si>
   <si>
     <t>4 Stelle</t>
   </si>
   <si>
     <t>reservation@natural-village.it</t>
   </si>
   <si>
     <t>www.natural-village.it</t>
   </si>
   <si>
     <t>Strada Statale 16 Adriatica - Km 331 48, snc</t>
   </si>
   <si>
-    <t xml:space="preserve">Calcetto, Estintori, Servizi igienici, Windsurf, Bus Navetta, Ristorante, Noleggio Pedalò, Accettazione Animali Domestici, TV Satellitare, Trasporto Clienti Stazione, Visite Guidate, Attrezzi Pronto Soccorso, Vela, Solo Pernottamento, Giochi per Bambini, Spiaggia Riservata, Mezza Pensione a Persona, Lavatura e Stiratura Biancheria, Custodia Valori in cassette di sicurezza, Accesso ad Internet, Biciclette, Parcheggio non Custodito, Noleggio Biciclette, Servizi igienici (lavabo WC), Cucina, Acqua calda e fredda, Colazione, Piazzola ragazzi , Cassaforte, Parco e Giardino, Macchine lavabiancheria, Spaccio alimentari, Asciugacapelli, Ping Pong, Bar, Propria piscina scoperta, Acqua Park, Piazzola adulti, Mountain Bike, Pizzeria, Piano Bar, Mini Club, Rifiuti , Riscaldamento, Angolo cottura, Idromassaggio, Canoe, Noleggio altri Servizi o Attrez.-Specificare, Aria Condizionata con Impianto Centralizzato, TV, Animazione, Cucina in vano separato, Tennis, Posta, Beach Volley, Accessibili a persone con disabilità motoria, </t>
+    <t xml:space="preserve">Parcheggio non Custodito, Giochi per Bambini, Accessibili a persone con disabilità motoria, Aria condizionata, Spaccio alimentari, Calcetto, Ristorante, Idromassaggio, Bus Navetta, Cucina, Parco e Giardino, Acqua Park, Servizi igienici, Tennis, Piscina, Piscina Scoperta, Sala TV, Piano Bar, Pizzeria, Spiaggia Riservata, TV Satellitare, Macchine lavabiancheria, Noleggio Biciclette, Piazzola adulti, Custodia Valori in cassette di sicurezza, Colazione, Posta, Servizi igienici (lavabo WC), Mountain Bike, Animazione, Attrezzi Pronto Soccorso, Noleggio altri Servizi o Attrez.-Specificare, Aria Condizionata con Impianto Centralizzato, Accesso ad Internet, Trasporto Clienti Stazione, Solo Pernottamento, Angolo cottura, Canoe, Cucina in vano separato, Phon, Palestra, Windsurf, Biciclette, Asciugacapelli, Visite Guidate, Noleggio Pedalò, Mini Club, Piazzola ragazzi , Vela, Riscaldamento, Bar, Cassaforte, Propria piscina scoperta, TV, Beach Volley, Acqua calda e fredda, Estintori, Rifiuti , Lavatura e Stiratura Biancheria, Ping Pong, Mezza Pensione a Persona, Accettazione Animali Domestici, </t>
   </si>
   <si>
     <t>FAMIGLIE</t>
   </si>
   <si>
-    <t>ANTICO ULIVETO - [CIN:IT043043B5J3U6XZLK|]</t>
+    <t>ANTICO ULIVETO - [CIN:IT043043B5J3U6XZLK]</t>
   </si>
   <si>
     <t>booking@anticouliveto.com</t>
   </si>
   <si>
     <t>www.anticouliveto.com</t>
   </si>
   <si>
     <t>Contrada Palazzo Rosso 1</t>
   </si>
   <si>
-    <t>CASALE TORRENOVA - [CIN:IT043043B4T4CTXKUF|]</t>
+    <t>CASALE TORRENOVA - [CIN:IT043043B4T4CTXKUF]</t>
   </si>
   <si>
     <t>info@casaletorrenova.it</t>
   </si>
   <si>
     <t>www.casaletorrenova.it</t>
   </si>
   <si>
     <t>c.da San Girio 38</t>
   </si>
   <si>
-    <t xml:space="preserve">Aria Condizionata con Impianto non Centralizzato, TV Satellitare, Accesso Mezzi Privati, </t>
+    <t xml:space="preserve">Accesso Mezzi Privati, Aria Condizionata con Impianto non Centralizzato, TV Satellitare, </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color rgb="FF0000FF" tint="0"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
@@ -205,60 +205,60 @@
     <tableColumn id="3" name="Latitudine"/>
     <tableColumn id="4" name="Longitudine"/>
     <tableColumn id="5" name="Stelle"/>
     <tableColumn id="6" name="Tipologia"/>
     <tableColumn id="7" name="Email"/>
     <tableColumn id="8" name="Website"/>
     <tableColumn id="9" name="Indirizzo"/>
     <tableColumn id="10" name="Servizi"/>
     <tableColumn id="11" name="Disciplinari"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium3" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="B1:N8"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="2" max="2" width="51.8201484680176" customWidth="1"/>
+    <col min="2" max="2" width="50.8267478942871" customWidth="1"/>
     <col min="3" max="3" width="14.7340316772461" customWidth="1"/>
     <col min="4" max="4" width="12.5152816772461" customWidth="1"/>
     <col min="5" max="5" width="14.045786857605" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="11.6579532623291" customWidth="1"/>
     <col min="8" max="8" width="27.6492099761963" customWidth="1"/>
     <col min="9" max="9" width="22.4612426757813" customWidth="1"/>
     <col min="10" max="10" width="39.4748153686523" customWidth="1"/>
-    <col min="11" max="11" width="878.98583984375" customWidth="1"/>
+    <col min="11" max="11" width="938.592712402344" customWidth="1"/>
     <col min="12" max="12" width="19.0176067352295" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
     </row>
     <row r="4">
       <c r="B4" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="0" t="s">