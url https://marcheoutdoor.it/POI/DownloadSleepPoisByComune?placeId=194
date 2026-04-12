--- v2 (2026-04-12)
+++ v3 (2026-04-12)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="37" uniqueCount="37">
   <si>
-    <t>Lista strutture aggiornata al 12/04/2026 14:29:02</t>
+    <t>Lista strutture aggiornata al 12/04/2026 16:03:28</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>