--- v3 (2026-04-12)
+++ v4 (2026-06-18)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="37" uniqueCount="37">
   <si>
-    <t>Lista strutture aggiornata al 12/04/2026 16:03:28</t>
+    <t>Lista strutture aggiornata al 18/06/2026 12:09:52</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>