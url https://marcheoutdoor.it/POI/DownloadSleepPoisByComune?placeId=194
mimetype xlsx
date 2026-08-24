--- v4 (2026-06-18)
+++ v5 (2026-08-24)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="37" uniqueCount="37">
   <si>
-    <t>Lista strutture aggiornata al 18/06/2026 12:09:52</t>
+    <t>Lista strutture aggiornata al 24/08/2026 05:52:21</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>