--- v1 (2026-02-07)
+++ v2 (2026-04-12)
@@ -7,129 +7,129 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="28">
   <si>
-    <t>Lista strutture aggiornata al 07/02/2026 04:30:02</t>
+    <t>Lista strutture aggiornata al 12/04/2026 14:29:03</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>Indirizzo</t>
   </si>
   <si>
     <t>Servizi</t>
   </si>
   <si>
     <t>Disciplinari</t>
   </si>
   <si>
-    <t>LA MEDUSA - [CIN:IT043042B15KYLJ2YF|]</t>
+    <t>LA MEDUSA - [CIN:IT043042B15KYLJ2YF]</t>
   </si>
   <si>
     <t>Porto Recanati</t>
   </si>
   <si>
     <t>3 Stelle</t>
   </si>
   <si>
     <t>Albergo</t>
   </si>
   <si>
     <t>info@campinglamedusa.it</t>
   </si>
   <si>
     <t>www.campinglamedusa.it</t>
   </si>
   <si>
     <t>Lungomare Scarifiotti snc</t>
   </si>
   <si>
-    <t xml:space="preserve">Acqua calda e fredda, Bocce, Servizi igienici, Accettazione Animali Domestici, Locale TV, Spiaggia Riservata, Angolo cottura, Ping Pong, Piscina Coperta, Giochi per Bambini, Custodia Valori in cassette di sicurezza, Piazzole prev. a prato, Ristorante, Attrezzatura per soggiorno all'aperto, TV, Accessibili a persone con disabilità motoria, Pista da Ballo, Lavatura e Stiratura Biancheria, Parcheggio non Custodito, Bar, </t>
+    <t xml:space="preserve">Piscina Coperta, Piazzole prev. a prato, Acqua calda e fredda, Bocce, Locale TV, Bar, Ping Pong, Angolo cottura, Giochi per Bambini, Pista da Ballo, Accettazione Animali Domestici, Spiaggia Riservata, Lavatura e Stiratura Biancheria, Accessibili a persone con disabilità motoria, Ristorante, Parcheggio non Custodito, Attrezzatura per soggiorno all'aperto, Custodia Valori in cassette di sicurezza, Servizi igienici, TV, </t>
   </si>
   <si>
     <t>FAMIGLIE</t>
   </si>
   <si>
-    <t>ENZO - [CIN:IT043042A1TK3SM2MV|]</t>
+    <t>ENZO - [CIN:IT043042A1TK3SM2MV]</t>
   </si>
   <si>
     <t>4 Stelle</t>
   </si>
   <si>
     <t>genigallo@gmail.com</t>
   </si>
   <si>
     <t>www.hotelenzo.it</t>
   </si>
   <si>
     <t>Corso Matteotti 21/23</t>
   </si>
   <si>
-    <t xml:space="preserve">Collegamento Internet, Accessibili a persone con disabilità motoria, Riscaldamento, Servizio Congressi, Sala Lettura, Supplemento doppia uso Singola, Telefono in camera, Accessibilità all'Ascensore, Attrezzi Pronto Soccorso, Custodia Valori in cassette di sicurezza, Frigo bar, Cassetta sicurezza, Accettazione Animali Domestici, Sala TV, Servizio FAX, Somministrazione bevande, Bar, Ascensore, Camere Singole, TV, Accettazione Gruppi, Autorimessa, Accesso ad Internet, Asciugacapelli, Baby Sitting, Supplemento letto Aggiunto, Camera con balcone, Aria condizionata, Estintori, Telefono , Riscaldamento Centralizzato, Supplemento Vano Soggiorno, Insonorizzazione, Aria Condizionata con Impianto Centralizzato, Cassaforte, Smaltimento Rifiuti, Aria condizionata in Locali Comuni, Somministrazione alcolici, Phon, Somministrazione alimenti, TV Satellitare, </t>
+    <t xml:space="preserve">Supplemento Vano Soggiorno, Servizio Congressi, Phon, Camere Singole, Camera con balcone, Somministrazione alcolici, Somministrazione alimenti, Attrezzi Pronto Soccorso, Custodia Valori in cassette di sicurezza, Asciugacapelli, Sala TV, Aria condizionata in Locali Comuni, TV Satellitare, Cassetta sicurezza, Frigo bar, Servizio FAX, Bar, TV, Sala Lettura, Aria Condizionata con Impianto Centralizzato, Accesso ad Internet, Cassaforte, Telefono , Baby Sitting, Somministrazione bevande, Autorimessa, Accettazione Gruppi, Accessibilità all'Ascensore, Collegamento Internet, Smaltimento Rifiuti, Riscaldamento, Telefono in camera, Supplemento letto Aggiunto, Accessibili a persone con disabilità motoria, Ascensore, Accettazione Animali Domestici, Insonorizzazione, Aria condizionata, Estintori, Supplemento doppia uso Singola, Riscaldamento Centralizzato, </t>
   </si>
   <si>
     <t>CAMMINI</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color rgb="FF0000FF" tint="0"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -178,51 +178,51 @@
     <tableColumn id="3" name="Latitudine"/>
     <tableColumn id="4" name="Longitudine"/>
     <tableColumn id="5" name="Stelle"/>
     <tableColumn id="6" name="Tipologia"/>
     <tableColumn id="7" name="Email"/>
     <tableColumn id="8" name="Website"/>
     <tableColumn id="9" name="Indirizzo"/>
     <tableColumn id="10" name="Servizi"/>
     <tableColumn id="11" name="Disciplinari"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium3" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="B1:N6"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="2" max="2" width="37.951473236084" customWidth="1"/>
+    <col min="2" max="2" width="36.9580764770508" customWidth="1"/>
     <col min="3" max="3" width="14.3432207107544" customWidth="1"/>
     <col min="4" max="4" width="12.5152816772461" customWidth="1"/>
     <col min="5" max="5" width="14.045786857605" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="11.6579532623291" customWidth="1"/>
     <col min="8" max="8" width="24.4500827789307" customWidth="1"/>
     <col min="9" max="9" width="24.2689990997314" customWidth="1"/>
     <col min="10" max="10" width="23.6080989837646" customWidth="1"/>
     <col min="11" max="11" width="748.316833496094" customWidth="1"/>
     <col min="12" max="12" width="13.2754201889038" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>