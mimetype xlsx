--- v2 (2026-04-12)
+++ v3 (2026-04-12)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="28">
   <si>
-    <t>Lista strutture aggiornata al 12/04/2026 14:29:03</t>
+    <t>Lista strutture aggiornata al 12/04/2026 16:02:56</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>