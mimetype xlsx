--- v3 (2026-04-12)
+++ v4 (2026-06-18)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="28">
   <si>
-    <t>Lista strutture aggiornata al 12/04/2026 16:02:56</t>
+    <t>Lista strutture aggiornata al 18/06/2026 12:09:47</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>