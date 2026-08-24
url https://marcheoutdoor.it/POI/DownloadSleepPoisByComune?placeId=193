--- v4 (2026-06-18)
+++ v5 (2026-08-24)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="28">
   <si>
-    <t>Lista strutture aggiornata al 18/06/2026 12:09:47</t>
+    <t>Lista strutture aggiornata al 24/08/2026 05:51:19</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>