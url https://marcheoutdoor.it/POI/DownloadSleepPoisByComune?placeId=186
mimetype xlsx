--- v2 (2026-02-07)
+++ v3 (2026-04-12)
@@ -7,108 +7,108 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
-    <t>Lista strutture aggiornata al 07/02/2026 02:43:02</t>
+    <t>Lista strutture aggiornata al 12/04/2026 14:27:55</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>Indirizzo</t>
   </si>
   <si>
     <t>Servizi</t>
   </si>
   <si>
     <t>Disciplinari</t>
   </si>
   <si>
-    <t>HOTEL VILLA QUIETE - [CIN:IT043026A1QQPXWUSN|]</t>
+    <t>HOTEL VILLA QUIETE - [CIN:IT043026A1QQPXWUSN]</t>
   </si>
   <si>
     <t>Montecassiano</t>
   </si>
   <si>
     <t>4 Stelle</t>
   </si>
   <si>
     <t>Albergo</t>
   </si>
   <si>
     <t>info@villaquiete.it</t>
   </si>
   <si>
     <t>www.villaquiete.it</t>
   </si>
   <si>
     <t>localita' Valle Cascia 6</t>
   </si>
   <si>
-    <t xml:space="preserve">Radio, Cassaforte, Lavatura e Stiratura Biancheria, Bar, Ascensore, Telefono in camera, Pulizia Calzature, Aria condizionata, Autorimessa, Accessibili a persone con disabilità motoria, Sala Lettura, Riscaldamento, Accettazione Gruppi, Frigo bar, Ristorante, Trasporto Clienti Stazione, Baby Sitting, TV, Sala TV, Accettazione Animali Domestici, Aria Condizionata con Impianto Centralizzato, Parco e Giardino, </t>
+    <t xml:space="preserve">Sala Pranzo, Somministrazione bevande, Piscina, Ascensore, Noleggio Biciclette, Colazione, Autorimessa, TV, Accettazione Gruppi, Bar, Francese, Telefono in camera, Lampada esterna, Supplemento letto Aggiunto, Camere Doppie, Salotto in vano separato, Riscaldamento, Riscaldamento Centralizzato, Parcheggio non Custodito, Estintori, Custodia Valori in cassette di sicurezza, Citofono in camera, Mezza Pensione a Persona, Lavatura e Stiratura Biancheria, Somministrazione alimenti, Trasporto Clienti Stazione, Pasti, Biciclette, Ristorante Vegetariano, Pulizia Calzature, Aria condizionata in Locali Comuni, Marchio di Qualità, Idromassaggio riscaldato, Telefono in camera (Centralino), Supplemento doppia uso Singola, Baby Sitting, Sauna Privata, Sala TV, Aria Condizionata con Impianto Centralizzato, Telefono , Cassaforte, Sala Lettura, Accessibilità all'Ascensore, Idromassaggio, Radio, Asciugacapelli, Solarium, Bus Navetta, Phon, Servizio Congressi, Camere Singole, Servizio Fotocopie, Supplemento Cane, Accettazione Animali Domestici, Pensione Completa a Persona, Accessibili a persone con disabilità motoria, Frigo bar, Connessione Internet, Italiano, Pasti non alloggiati, Illuminazione Elettrica, Inglese, Propria piscina scoperta, Ristorante, Parco e Giardino, Aria condizionata, </t>
   </si>
   <si>
     <t>FAMIGLIE,BICI,CAMMINI</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color rgb="FF0000FF" tint="0"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -157,60 +157,60 @@
     <tableColumn id="3" name="Latitudine"/>
     <tableColumn id="4" name="Longitudine"/>
     <tableColumn id="5" name="Stelle"/>
     <tableColumn id="6" name="Tipologia"/>
     <tableColumn id="7" name="Email"/>
     <tableColumn id="8" name="Website"/>
     <tableColumn id="9" name="Indirizzo"/>
     <tableColumn id="10" name="Servizi"/>
     <tableColumn id="11" name="Disciplinari"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium3" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="B1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="2" max="2" width="48.492115020752" customWidth="1"/>
+    <col min="2" max="2" width="47.4987182617188" customWidth="1"/>
     <col min="3" max="3" width="14.760630607605" customWidth="1"/>
     <col min="4" max="4" width="12.5152816772461" customWidth="1"/>
     <col min="5" max="5" width="14.045786857605" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="11.6579532623291" customWidth="1"/>
     <col min="8" max="8" width="17.6589756011963" customWidth="1"/>
     <col min="9" max="9" width="17.4778938293457" customWidth="1"/>
     <col min="10" max="10" width="20.5644817352295" customWidth="1"/>
-    <col min="11" max="11" width="353.083190917969" customWidth="1"/>
+    <col min="11" max="11" width="1122.16333007813" customWidth="1"/>
     <col min="12" max="12" width="22.9666385650635" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
     </row>
     <row r="4">
       <c r="B4" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="0" t="s">