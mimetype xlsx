--- v3 (2026-04-12)
+++ v4 (2026-04-12)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
-    <t>Lista strutture aggiornata al 12/04/2026 14:27:55</t>
+    <t>Lista strutture aggiornata al 12/04/2026 16:02:39</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>