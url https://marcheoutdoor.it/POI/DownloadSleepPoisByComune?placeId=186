--- v4 (2026-04-12)
+++ v5 (2026-06-18)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
-    <t>Lista strutture aggiornata al 12/04/2026 16:02:39</t>
+    <t>Lista strutture aggiornata al 18/06/2026 12:08:39</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>