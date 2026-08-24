--- v5 (2026-06-18)
+++ v6 (2026-08-24)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
-    <t>Lista strutture aggiornata al 18/06/2026 12:08:39</t>
+    <t>Lista strutture aggiornata al 24/08/2026 05:50:43</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>