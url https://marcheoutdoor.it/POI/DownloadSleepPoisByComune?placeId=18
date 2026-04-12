--- v1 (2026-02-07)
+++ v2 (2026-04-12)
@@ -7,108 +7,108 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
-    <t>Lista strutture aggiornata al 07/02/2026 04:04:28</t>
+    <t>Lista strutture aggiornata al 12/04/2026 14:15:58</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>Indirizzo</t>
   </si>
   <si>
     <t>Servizi</t>
   </si>
   <si>
     <t>Disciplinari</t>
   </si>
   <si>
-    <t>CAMPING VETTORE - [CIN:IT044038B1HM45V6NR|]</t>
+    <t>CAMPING VETTORE - [CIN:IT044038B1HM45V6NR]</t>
   </si>
   <si>
     <t>Montegallo</t>
   </si>
   <si>
     <t>3 Stelle</t>
   </si>
   <si>
     <t>Albergo</t>
   </si>
   <si>
     <t>g.tabili@tiscali.it</t>
   </si>
   <si>
     <t>https://www.campingvettore.it</t>
   </si>
   <si>
     <t>Strada per San Nicola 15</t>
   </si>
   <si>
-    <t xml:space="preserve">Bar, Servizio FAX, Estintori, TV Satellitare, Visite Guidate, Rifornimento Benzina, Calcetto, Piscina Scoperta, Pizzeria, Accettazione Animali Domestici, Parcheggio non Custodito, Lavatura e Stiratura Biancheria, Solarium, Sala Giochi, Somministrazione alimenti, Giochi per Bambini, Francese, Inglese, Mountain Bike, Colazione, Atterraggio Elicotteri, Noleggio Biciclette, Accesso ad Internet, Trekking, Somministrazione bevande, Parco e Giardino, Ristorante, </t>
+    <t xml:space="preserve">Parco e Giardino, Macchine lavabiancheria, Trasporto Clienti Stazione, Estintori, Angolo cottura, Camere Doppie, Attrezzatura per soggiorno all'aperto, Trekking, Acqua calda e fredda, Mountain Bike, Accesso ad Internet, Calcetto, Mezza Pensione a Persona, Servizio FAX, Pasti, Ristorante, Noleggio articoli sportivi, Sala Giochi, Accettazione Animali Domestici, Somministrazione alimenti, Bar, Giochi per Bambini, Noleggio altri Servizi o Attrez.-Specificare, Solo Pernottamento, Riscaldamento, Pensione Completa a Persona, Piscina Scoperta, Supplemento Cane, Noleggio Biciclette, Lavatura e Stiratura Biancheria, Visite Guidate, Illuminazione Elettrica, Camper Service, Camere Singole, Altre attività sportive, Italiano, Atterraggio Elicotteri, Fitness e Centro Benessere, Accesso Mezzi Pubblici, Servizi igienici, Palestra, Inglese, Caffe, Colazione, TV Satellitare, Accettazione Gruppi, Biciclette, Connessione Internet, Pizzeria, Francese, Solarium, Rifornimento Benzina, Servizi igienici (lavabo WC), Supplementi accesso visitatori, Somministrazione bevande, Pasti non alloggiati, Piazzola (compr.auto / moto, elettricità, pern), Parcheggio non Custodito, Accesso Mezzi Privati, </t>
   </si>
   <si>
     <t>CAMMINI</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color rgb="FF0000FF" tint="0"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -157,60 +157,60 @@
     <tableColumn id="3" name="Latitudine"/>
     <tableColumn id="4" name="Longitudine"/>
     <tableColumn id="5" name="Stelle"/>
     <tableColumn id="6" name="Tipologia"/>
     <tableColumn id="7" name="Email"/>
     <tableColumn id="8" name="Website"/>
     <tableColumn id="9" name="Indirizzo"/>
     <tableColumn id="10" name="Servizi"/>
     <tableColumn id="11" name="Disciplinari"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium3" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="B1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="2" max="2" width="46.8992004394531" customWidth="1"/>
+    <col min="2" max="2" width="45.9058036804199" customWidth="1"/>
     <col min="3" max="3" width="11.5042133331299" customWidth="1"/>
     <col min="4" max="4" width="12.5152816772461" customWidth="1"/>
     <col min="5" max="5" width="14.045786857605" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="11.6579532623291" customWidth="1"/>
     <col min="8" max="8" width="16.0415096282959" customWidth="1"/>
     <col min="9" max="9" width="29.0600147247314" customWidth="1"/>
     <col min="10" max="10" width="22.8039703369141" customWidth="1"/>
-    <col min="11" max="11" width="397.536407470703" customWidth="1"/>
+    <col min="11" max="11" width="1019.88854980469" customWidth="1"/>
     <col min="12" max="12" width="13.2754201889038" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
     </row>
     <row r="4">
       <c r="B4" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="0" t="s">