--- v2 (2026-04-12)
+++ v3 (2026-04-12)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
-    <t>Lista strutture aggiornata al 12/04/2026 14:15:58</t>
+    <t>Lista strutture aggiornata al 12/04/2026 16:01:18</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>