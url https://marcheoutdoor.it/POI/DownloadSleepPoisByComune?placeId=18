--- v3 (2026-04-12)
+++ v4 (2026-06-18)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
-    <t>Lista strutture aggiornata al 12/04/2026 16:01:18</t>
+    <t>Lista strutture aggiornata al 18/06/2026 12:03:42</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>