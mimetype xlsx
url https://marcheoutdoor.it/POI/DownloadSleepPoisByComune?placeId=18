--- v4 (2026-06-18)
+++ v5 (2026-08-24)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
-    <t>Lista strutture aggiornata al 18/06/2026 12:03:42</t>
+    <t>Lista strutture aggiornata al 24/08/2026 05:49:02</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>