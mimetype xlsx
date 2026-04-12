--- v1 (2026-02-07)
+++ v2 (2026-04-12)
@@ -7,108 +7,108 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
-    <t>Lista strutture aggiornata al 07/02/2026 04:28:55</t>
+    <t>Lista strutture aggiornata al 12/04/2026 14:27:05</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>Indirizzo</t>
   </si>
   <si>
     <t>Servizi</t>
   </si>
   <si>
     <t>Disciplinari</t>
   </si>
   <si>
-    <t>IL GIARDINO DEGLI ULIVI - [CIN:IT043003B9T4K5YHH2|]</t>
+    <t>IL GIARDINO DEGLI ULIVI - [CIN:IT043003B9T4K5YHH2]</t>
   </si>
   <si>
     <t>Appignano</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Albergo</t>
   </si>
   <si>
     <t>info@algiardinodegliulivi.it</t>
   </si>
   <si>
     <t>www.algiardinodegliulivi.it</t>
   </si>
   <si>
     <t>CONTRADA FORANO 29</t>
   </si>
   <si>
-    <t xml:space="preserve">Propria piscina scoperta, Estintori, Solarium, Supplemento Cane, Accesso ad Internet, Bocce, Accettazione Animali Domestici, Accesso Mezzi Privati, Macchine lavabiancheria, Inglese, TV, Parco e Giardino, Lavatura e Stiratura Biancheria, Collegamento Internet, Rifiuti , Aria Condizionata con Impianto non Centralizzato, Solo Pernottamento a persona, Noleggio Biciclette, Parcheggio non Custodito, IMPATTO AMBIENTALE: ISO 14001:2004, Cucina, Illuminazione Elettrica, Camper Service, Riscaldamento, Aria Condizionata con Impianto Centralizzato, Biliardo, Accessibili a persone con disabilità motoria, Lampada esterna, Aria condizionata, Asciugacapelli, Aria condizionata in Locali Comuni, Camere Doppie, Italiano, Connessione Internet, Idromassaggio, Supplemento letto Aggiunto, Servizio Congressi, Accettazione Gruppi, Phon, Piscina, Piscina Scoperta con Idromassaggio, Biciclette, TV Satellitare, Camera con balcone, Giochi per Bambini, Solo Pernottamento, </t>
+    <t xml:space="preserve">IMPATTO AMBIENTALE: ISO 14001:2004, Aria Condizionata con Impianto non Centralizzato, Accesso ad Internet, Rifiuti , Solo Pernottamento, Bocce, Solo Pernottamento a persona, Noleggio Biciclette, Supplemento Cane, Accettazione Gruppi, Camere Doppie, Riscaldamento, Propria piscina scoperta, Illuminazione Elettrica, Lampada esterna, Piscina Scoperta con Idromassaggio, Asciugacapelli, Lavatura e Stiratura Biancheria, Estintori, Camera con balcone, Supplemento letto Aggiunto, Accettazione Animali Domestici, Macchine lavabiancheria, Parco e Giardino, Giochi per Bambini, Biliardo, Accesso Mezzi Privati, Biciclette, Aria condizionata in Locali Comuni, Aria Condizionata con Impianto Centralizzato, Idromassaggio, Solarium, Italiano, Collegamento Internet, TV, Aria condizionata, Camper Service, Parcheggio non Custodito, Connessione Internet, Piscina, Inglese, Cucina, TV Satellitare, Servizio Congressi, Accessibili a persone con disabilità motoria, Phon, </t>
   </si>
   <si>
     <t>FAMIGLIE,CAMMINI</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color rgb="FF0000FF" tint="0"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -157,51 +157,51 @@
     <tableColumn id="3" name="Latitudine"/>
     <tableColumn id="4" name="Longitudine"/>
     <tableColumn id="5" name="Stelle"/>
     <tableColumn id="6" name="Tipologia"/>
     <tableColumn id="7" name="Email"/>
     <tableColumn id="8" name="Website"/>
     <tableColumn id="9" name="Indirizzo"/>
     <tableColumn id="10" name="Servizi"/>
     <tableColumn id="11" name="Disciplinari"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium3" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="B1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="2" max="2" width="50.3806953430176" customWidth="1"/>
+    <col min="2" max="2" width="49.3872947692871" customWidth="1"/>
     <col min="3" max="3" width="10.878098487854" customWidth="1"/>
     <col min="4" max="4" width="12.5152816772461" customWidth="1"/>
     <col min="5" max="5" width="14.045786857605" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="11.6579532623291" customWidth="1"/>
     <col min="8" max="8" width="25.0639209747314" customWidth="1"/>
     <col min="9" max="9" width="24.8828392028809" customWidth="1"/>
     <col min="10" max="10" width="22.2627696990967" customWidth="1"/>
     <col min="11" max="11" width="843.575500488281" customWidth="1"/>
     <col min="12" max="12" width="19.0176067352295" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>