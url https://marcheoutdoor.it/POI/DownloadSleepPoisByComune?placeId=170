--- v2 (2026-04-12)
+++ v3 (2026-06-18)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
-    <t>Lista strutture aggiornata al 12/04/2026 14:27:05</t>
+    <t>Lista strutture aggiornata al 18/06/2026 12:05:50</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>