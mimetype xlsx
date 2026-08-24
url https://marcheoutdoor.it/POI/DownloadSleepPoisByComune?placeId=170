--- v3 (2026-06-18)
+++ v4 (2026-08-24)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
-    <t>Lista strutture aggiornata al 18/06/2026 12:05:50</t>
+    <t>Lista strutture aggiornata al 24/08/2026 05:49:27</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>