--- v2 (2026-02-07)
+++ v3 (2026-04-12)
@@ -5,128 +5,110 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="27">
-[...1 lines deleted...]
-    <t>Lista strutture aggiornata al 07/02/2026 02:43:02</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
+  <si>
+    <t>Lista strutture aggiornata al 12/04/2026 14:33:51</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>Indirizzo</t>
   </si>
   <si>
     <t>Servizi</t>
   </si>
   <si>
     <t>Disciplinari</t>
   </si>
   <si>
-    <t>CASALE CIVETTA - [CIN:IT042050B93URNII6Y|]</t>
+    <t>SOLEA - [CIN:IT042050B93PMYIVUC]</t>
   </si>
   <si>
     <t>Trecastelli</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Albergo</t>
   </si>
   <si>
-    <t>daniele.pierfederici@tiscali.it</t>
-[...16 lines deleted...]
-  <si>
     <t>info@soleahotel.com</t>
   </si>
   <si>
     <t>www.soleahotel.com</t>
   </si>
   <si>
     <t>via Santa Lucia 6</t>
   </si>
   <si>
-    <t xml:space="preserve">Telefono in camera (Centralino), Noleggio Biciclette, Aria Condizionata con Impianto non Centralizzato, Aria condizionata, Ping Pong, Biblioteca, Palestra, Sala Lettura, Altre attività sportive, Phon, Accesso ad Internet, Telefono in camera, Ristorante, Inglese, Asciugacapelli, Parco e Giardino, Riscaldamento, Supplemento doppia uso Singola, </t>
+    <t xml:space="preserve">Telefono in camera (Centralino), Inglese, Aria condizionata, Noleggio Biciclette, Supplemento doppia uso Singola, Ristorante, Ping Pong, Riscaldamento, Palestra, Accesso ad Internet, Aria Condizionata con Impianto non Centralizzato, Altre attività sportive, Biblioteca, Parco e Giardino, Sala Lettura, Phon, Telefono in camera, Asciugacapelli, </t>
   </si>
   <si>
     <t>CAMMINI</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color rgb="FF0000FF" tint="0"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -145,91 +127,91 @@
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="B4:L6">
-  <autoFilter ref="B4:L6"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="B4:L5">
+  <autoFilter ref="B4:L5"/>
   <tableColumns count="11">
     <tableColumn id="1" name="Nome"/>
     <tableColumn id="2" name="Località"/>
     <tableColumn id="3" name="Latitudine"/>
     <tableColumn id="4" name="Longitudine"/>
     <tableColumn id="5" name="Stelle"/>
     <tableColumn id="6" name="Tipologia"/>
     <tableColumn id="7" name="Email"/>
     <tableColumn id="8" name="Website"/>
     <tableColumn id="9" name="Indirizzo"/>
     <tableColumn id="10" name="Servizi"/>
     <tableColumn id="11" name="Disciplinari"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium3" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="B1:N6"/>
+  <dimension ref="B1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="2" max="2" width="42.1450157165527" customWidth="1"/>
+    <col min="2" max="2" width="33.5021629333496" customWidth="1"/>
     <col min="3" max="3" width="10.4006061553955" customWidth="1"/>
     <col min="4" max="4" width="12.5152816772461" customWidth="1"/>
     <col min="5" max="5" width="14.045786857605" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="11.6579532623291" customWidth="1"/>
-    <col min="8" max="8" width="27.1397228240967" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="12" max="12" width="22.9666385650635" customWidth="1"/>
+    <col min="8" max="8" width="20.2350521087646" customWidth="1"/>
+    <col min="9" max="9" width="20.0539703369141" customWidth="1"/>
+    <col min="10" max="10" width="15.8706569671631" customWidth="1"/>
+    <col min="11" max="11" width="298.013641357422" customWidth="1"/>
+    <col min="12" max="12" width="13.2754201889038" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
     </row>
     <row r="4">
       <c r="B4" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>2</v>
@@ -248,97 +230,62 @@
       </c>
       <c r="H4" s="0" t="s">
         <v>7</v>
       </c>
       <c r="I4" s="0" t="s">
         <v>8</v>
       </c>
       <c r="J4" s="0" t="s">
         <v>9</v>
       </c>
       <c r="K4" s="0" t="s">
         <v>10</v>
       </c>
       <c r="L4" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5">
       <c r="B5" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="0">
-        <v>43.6787505</v>
+        <v>43.6699514</v>
       </c>
       <c r="E5" s="0">
-        <v>13.1276167</v>
+        <v>13.122208</v>
       </c>
       <c r="F5" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G5" s="0" t="s">
         <v>15</v>
       </c>
       <c r="H5" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I5" s="0" t="s">
         <v>17</v>
       </c>
       <c r="J5" s="0" t="s">
         <v>18</v>
       </c>
       <c r="K5" s="0" t="s">
         <v>19</v>
       </c>
       <c r="L5" s="0" t="s">
         <v>20</v>
-      </c>
-[...33 lines deleted...]
-        <v>26</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B1:N1"/>
   </mergeCells>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>