--- v3 (2026-04-12)
+++ v4 (2026-06-18)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
-    <t>Lista strutture aggiornata al 12/04/2026 14:33:51</t>
+    <t>Lista strutture aggiornata al 18/06/2026 12:08:00</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>