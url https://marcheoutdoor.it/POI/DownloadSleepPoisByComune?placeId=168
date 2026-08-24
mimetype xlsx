--- v4 (2026-06-18)
+++ v5 (2026-08-24)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
-    <t>Lista strutture aggiornata al 18/06/2026 12:08:00</t>
+    <t>Lista strutture aggiornata al 24/08/2026 04:54:12</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>