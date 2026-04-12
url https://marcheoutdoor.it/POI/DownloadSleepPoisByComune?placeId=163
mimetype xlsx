--- v2 (2026-02-07)
+++ v3 (2026-04-12)
@@ -7,351 +7,351 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="101" uniqueCount="101">
   <si>
-    <t>Lista strutture aggiornata al 07/02/2026 02:43:01</t>
+    <t>Lista strutture aggiornata al 12/04/2026 14:34:32</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>Indirizzo</t>
   </si>
   <si>
     <t>Servizi</t>
   </si>
   <si>
     <t>Disciplinari</t>
   </si>
   <si>
-    <t>DEI GALLI - [CIN:IT042045A1Z2X5EEOR|]</t>
+    <t>DEI GALLI - [CIN:IT042045A1Z2X5EEOR]</t>
   </si>
   <si>
     <t>Senigallia</t>
   </si>
   <si>
     <t>3 Stelle</t>
   </si>
   <si>
     <t>Albergo</t>
   </si>
   <si>
     <t>info@hoteldeigalli.it</t>
   </si>
   <si>
     <t>www.hoteldeigalli.it</t>
   </si>
   <si>
     <t>G. Mameli 226</t>
   </si>
   <si>
-    <t xml:space="preserve">Pasti, Phon, Bar, Accettazione Gruppi, Accesso Mezzi Pubblici, Riscaldamento, Accessibili a persone con disabilità motoria, Parcheggio non Custodito, Biciclette, Custodia Valori in cassette di sicurezza, Attrezzi Pronto Soccorso, Sala Pranzo, Cappella per Celebrazioni Liturgiche, Riscaldamento Centralizzato, Estintori, Telefono , TV, Accettazione Animali Domestici, Asciugacapelli, Accesso ad Internet, Supplemento letto Aggiunto, Sala TV, Aria Condizionata con Impianto Centralizzato, Pensione Completa a Persona, Spiaggia Riservata, Sauna Privata, Camere Doppie, Aria condizionata in Locali Comuni, Cassaforte, Solarium, Ascensore, Solo Pernottamento a persona, Accessibilità all'Ascensore, Servizio Fotocopie, Ristorante, Trasporto Clienti Stazione, Giochi per Bambini, Locale TV, Insonorizzazione, Solo Pernottamento, Aria condizionata, Servizio FAX, Telefono in camera, Cassetta sicurezza, Mezza Pensione a Persona, </t>
+    <t xml:space="preserve">Biciclette, Cassetta sicurezza, Accettazione Animali Domestici, Servizio FAX, TV, Bar, Aria condizionata, Ristorante, Insonorizzazione, Attrezzi Pronto Soccorso, Parcheggio non Custodito, Mezza Pensione a Persona, Custodia Valori in cassette di sicurezza, Asciugacapelli, Camere Doppie, Supplemento letto Aggiunto, Riscaldamento, Telefono in camera, Cappella per Celebrazioni Liturgiche, Sala Pranzo, Phon, Pasti, Aria condizionata in Locali Comuni, Solo Pernottamento, Sauna Privata, Sala TV, Trasporto Clienti Stazione, Cassaforte, Spiaggia Riservata, Aria Condizionata con Impianto Centralizzato, Telefono , Locale TV, Accesso ad Internet, Ascensore, Pensione Completa a Persona, Accessibili a persone con disabilità motoria, Giochi per Bambini, Solarium, Solo Pernottamento a persona, Accessibilità all'Ascensore, Servizio Fotocopie, Accettazione Gruppi, Accesso Mezzi Pubblici, Estintori, Riscaldamento Centralizzato, </t>
   </si>
   <si>
     <t>FAMIGLIE,CAMMINI</t>
   </si>
   <si>
-    <t>SENBHOTEL - [CIN:IT042045A1X4HU5YYV|]</t>
+    <t>SENBHOTEL - [CIN:IT042045A1X4HU5YYV]</t>
   </si>
   <si>
     <t>4 Stelle</t>
   </si>
   <si>
     <t>danilo@senbhotel.it</t>
   </si>
   <si>
     <t>www.senbhotel.it</t>
   </si>
   <si>
     <t>viale Pietro Bonopera 32</t>
   </si>
   <si>
-    <t xml:space="preserve">Camera con balcone vista mare., Somministrazione alimenti, Spiaggia Convenzionata, Accessibilità all'Ascensore, Frigo bar, Accettazione Gruppi, Pasti non alloggiati, Telefono in camera (Centralino), Mezza Pensione a Persona, Supplemento doppia uso Singola, Aria condizionata in Locali Comuni, Ristorante, Aria Condizionata con Impianto Centralizzato, Pensione Completa a Persona, Supplemento Cane, Accettazione Animali Domestici, Accesso ad Internet, Sala TV, Somministrazione bevande, Cassetta sicurezza, TV, altre attività ricreative e culturali, Caffe, Supplemento letto Aggiunto, Sala Pranzo, Phon, Somministrazione alcolici, Camera con balcone, Asciugacapelli, Biciclette, Ping Pong, Noleggio Biciclette, Accessibili a persone con disabilità motoria, Riscaldamento, Servizio Congressi, Parcheggio Custodito, Ascensore, Lavatura e Stiratura Biancheria, Bar, Pasti, Collegamento Internet, Telefono in camera, Colazione, Riscaldamento Centralizzato, Aria condizionata, Telefono , Supplemento Vano Soggiorno, Connessione Internet, Cassaforte, Camere Doppie, Ristorante Vegetariano, Estintori, </t>
-[...2 lines deleted...]
-    <t>GRAND HOTEL EXCELSIOR - [CIN:IT042045A1U6XKHJMB|]</t>
+    <t xml:space="preserve">Camera con balcone, Ascensore, Phon, Servizio Congressi, Colazione, Riscaldamento Centralizzato, Somministrazione alimenti, Telefono in camera (Centralino), Estintori, Supplemento doppia uso Singola, Accesso ad Internet, Aria Condizionata con Impianto Centralizzato, Telefono , Frigo bar, Caffe, Cassaforte, Cassetta sicurezza, Connessione Internet, Collegamento Internet, Lavatura e Stiratura Biancheria, Ping Pong, Asciugacapelli, Somministrazione alcolici, Pasti non alloggiati, Mezza Pensione a Persona, altre attività ricreative e culturali, Biciclette, Sala TV, Ristorante Vegetariano, Accettazione Gruppi, Accettazione Animali Domestici, Bar, Supplemento Cane, TV, Noleggio Biciclette, Sala Pranzo, Supplemento Vano Soggiorno, Somministrazione bevande, Camera con balcone vista mare., Accessibili a persone con disabilità motoria, Pensione Completa a Persona, Accessibilità all'Ascensore, Aria condizionata, Ristorante, Telefono in camera, Camere Doppie, Supplemento letto Aggiunto, Riscaldamento, Parcheggio Custodito, Aria condizionata in Locali Comuni, Pasti, Spiaggia Convenzionata, </t>
+  </si>
+  <si>
+    <t>GRAND HOTEL EXCELSIOR - [CIN:IT042045A1U6XKHJMB]</t>
   </si>
   <si>
     <t>amministrazione@ghe.it</t>
   </si>
   <si>
     <t>www.ghe.it</t>
   </si>
   <si>
     <t>lungomare Alighieri 150</t>
   </si>
   <si>
-    <t xml:space="preserve">Locale TV, Aria condizionata, Sala Pranzo, Camera con balcone, Somministrazione alcolici, Inglese, Palestra, Frigo bar, Servizio Fotocopie, Radio, Aria Condizionata con Impianto non Centralizzato, Supplemento letto Aggiunto, TV, Accesso ad Internet, Colazione, Cassaforte, Sala TV, Somministrazione bevande, Salotto in vano separato, Pasti solo alloggiati, Riscaldamento, Sala Giochi, Cassetta sicurezza, Sala Lettura, Biciclette, Propria piscina scoperta, Somministrazione alimenti, Giochi per Bambini, Phon, Piscina Scoperta, TV Satellitare, Spiaggia Convenzionata, Aria condizionata in Locali Comuni, Spiaggia Riservata, Pensione Completa a Persona, Supplemento Cane, Ristorante, Baby Sitting, Ascensore, Asciugacapelli, Autorimessa, Noleggio Biciclette, Animazione, Accettazione Gruppi, Camera con balcone vista mare., Piscina, Camere Singole, Telefono , Mezza Pensione a Persona, Estintori, Italiano, Pasti, Collegamento Internet, Telefono in camera, Bar, Supplemento doppia uso Singola, </t>
+    <t xml:space="preserve">Italiano, Inglese, Aria condizionata, Ristorante, Pensione Completa a Persona, Radio, Spiaggia Convenzionata, Aria condizionata in Locali Comuni, Telefono in camera, Riscaldamento, Pasti, Noleggio Biciclette, Giochi per Bambini, Somministrazione bevande, Camera con balcone vista mare., Sala Pranzo, Propria piscina scoperta, Mezza Pensione a Persona, Somministrazione alcolici, Asciugacapelli, Pasti solo alloggiati, Ascensore, Colazione, Camera con balcone, Phon, Camere Singole, Piscina, Animazione, Estintori, Supplemento doppia uso Singola, Somministrazione alimenti, Aria Condizionata con Impianto non Centralizzato, Autorimessa, Palestra, Accettazione Gruppi, Servizio Fotocopie, Bar, TV, Piscina Scoperta, Supplemento Cane, Accesso ad Internet, Cassaforte, Telefono , Locale TV, Sala Lettura, TV Satellitare, Frigo bar, Cassetta sicurezza, Spiaggia Riservata, Collegamento Internet, Sala Giochi, Supplemento letto Aggiunto, Salotto in vano separato, Biciclette, Sala TV, Baby Sitting, </t>
   </si>
   <si>
     <t>FAMIGLIE,BICI</t>
   </si>
   <si>
-    <t>HOTEL UNIVERSAL - [CIN:IT042045A1YWUCCC2Q|]</t>
+    <t>HOTEL UNIVERSAL - [CIN:IT042045A1YWUCCC2Q]</t>
   </si>
   <si>
     <t>amministrazione@hoteluniversal.it</t>
   </si>
   <si>
     <t>www.hoteluniversal.it</t>
   </si>
   <si>
     <t>lungomare mameli 47</t>
   </si>
   <si>
-    <t xml:space="preserve">TV Satellitare, Servizio Fotocopie, Giochi per Bambini, Accettazione Gruppi, Servizio Congressi, Biciclette, Ping Pong, Riscaldamento, Parcheggio non Custodito, Sala Lettura, Asciugacapelli, Baby Sitting, Cassaforte, Biblioteca, Aria condizionata in Locali Comuni, Aria Condizionata con Impianto Centralizzato, Locale TV, Altri Servizi e Impianti, Trasporto Clienti Stazione, Phon, Ascensore, Camera con balcone vista mare., Bar, Lavatura e Stiratura Biancheria, Parrucchiere, Animazione, Collegamento Internet, Telefono in camera, Accesso ad Internet, Servizio FAX, TV, Cassetta sicurezza, Sala TV, Beach Volley, Palestra, Sauna Privata, Spiaggia Riservata, Ristorante, Aria condizionata, </t>
-[...2 lines deleted...]
-    <t>ALBERGO ELENA - [CIN:IT042045A17ESOIDYS|]</t>
+    <t xml:space="preserve">Aria condizionata, Altri Servizi e Impianti, Ping Pong, Ristorante, Parcheggio non Custodito, Biblioteca, Servizio Fotocopie, Servizio FAX, Bar, TV, Accettazione Gruppi, Telefono in camera, Cassetta sicurezza, Spiaggia Riservata, Palestra, TV Satellitare, Trasporto Clienti Stazione, Parrucchiere, Aria condizionata in Locali Comuni, Baby Sitting, Sauna Privata, Sala TV, Biciclette, Phon, Animazione, Ascensore, Beach Volley, Servizio Congressi, Camera con balcone vista mare., Giochi per Bambini, Locale TV, Accesso ad Internet, Aria Condizionata con Impianto Centralizzato, Sala Lettura, Cassaforte, Lavatura e Stiratura Biancheria, Asciugacapelli, Riscaldamento, Collegamento Internet, </t>
+  </si>
+  <si>
+    <t>ALBERGO ELENA - [CIN:IT042045A17ESOIDYS]</t>
   </si>
   <si>
     <t>info@hotelelena.net</t>
   </si>
   <si>
     <t>www.hotelelena.net</t>
   </si>
   <si>
     <t>via Carlo Goldoni 22</t>
   </si>
   <si>
-    <t xml:space="preserve">Accesso Mezzi Pubblici, Riscaldamento, Servizio FAX, Accessibili a persone con disabilità motoria, Somministrazione bevande, Riscaldamento Centralizzato, Camera con balcone, Estintori, Aria condizionata, Bocce, Telefono , Giochi per Bambini, Phon, Somministrazione alcolici, Locale TV, Ascensore, Camera con balcone vista mare., TV Satellitare, Somministrazione alimenti, Parcheggio non Custodito, Biciclette, Servizio Fotocopie, Asciugacapelli, Accettazione Gruppi, Noleggio Biciclette, Spiaggia Riservata, Ristorante, Custodia Valori in cassette di sicurezza, Attrezzi Pronto Soccorso, Beach Volley, Ventilatore, Accettazione Animali Domestici, Sala TV, Rifornimento Benzina, TV, Accesso ad Internet, Aria Condizionata con Impianto Centralizzato, Colazione, Cassaforte, Aria condizionata in Locali Comuni, Telefono in camera, Collegamento Internet, Bar, </t>
-[...2 lines deleted...]
-    <t>TRITONE - [CIN:IT042045A162XQN8VZ|]</t>
+    <t xml:space="preserve">Accessibili a persone con disabilità motoria, Colazione, Camera con balcone, Phon, Ventilatore, Ascensore, Telefono , Accesso ad Internet, Locale TV, Cassaforte, Servizio FAX, Accettazione Gruppi, TV Satellitare, Rifornimento Benzina, Bar, TV, Riscaldamento Centralizzato, Asciugacapelli, Somministrazione alcolici, Estintori, Ristorante, Custodia Valori in cassette di sicurezza, Aria condizionata, Parcheggio non Custodito, Attrezzi Pronto Soccorso, Somministrazione alimenti, Aria Condizionata con Impianto Centralizzato, Accettazione Animali Domestici, Spiaggia Riservata, Giochi per Bambini, Camera con balcone vista mare., Beach Volley, Biciclette, Sala TV, Servizio Fotocopie, Aria condizionata in Locali Comuni, Noleggio Biciclette, Somministrazione bevande, Accesso Mezzi Pubblici, Collegamento Internet, Bocce, Telefono in camera, Riscaldamento, </t>
+  </si>
+  <si>
+    <t>TRITONE - [CIN:IT042045A162XQN8VZ]</t>
   </si>
   <si>
     <t>info@hoteltritone.net</t>
   </si>
   <si>
     <t>www.hoteltritone.net</t>
   </si>
   <si>
     <t>Lungomare Leonardo da Vinci 18</t>
   </si>
   <si>
-    <t xml:space="preserve">Somministrazione bevande, Salotto in vano separato, Accesso ad Internet, Caffe, Supplemento letto Aggiunto, Campo da Beach-Tennis, Servizio FAX, TV, Cassetta sicurezza, Biciclette, Riscaldamento Centralizzato, Ristorante Vegetariano, Noleggio Tavola a Vela, Aria condizionata, Insonorizzazione, Estintori, Telefono , Trasporto Clienti Stazione, Solo Pernottamento, Self/service-Tavola calda, Spiaggia Convenzionata, Somministrazione alimenti, Phon, Inglese, Somministrazione alcolici, TV Satellitare, Sala Pranzo, Locale TV, Camera con balcone, Locale Ricovero, Windsurf, Parcheggio Custodito, Bar, Bus Navetta, Ascensore, Pasti, Lavatura e Stiratura Biancheria, Camera con balcone vista mare., Spazio attruzzature spazi propri, Collegamento Internet, Illuminazione Elettrica, Ventilatore, Citofono in camera, Custodia e Sistemazione Attrezzature Private, Pasti non alloggiati, Smaltimento Rifiuti, Canoe, Giochi per Bambini, Servizio Fotocopie, Frigo bar, Piazzola ragazzi , Custodia Valori in cassette di sicurezza, Attrezzi Pronto Soccorso, Parco e Giardino, Visite Guidate, Ristorante, Beach Volley, Aria condizionata in Locali Comuni, Telefono in camera (Centralino), Supplemento doppia uso Singola, Camere Singole, Piano Bar, Italiano, Solo Pernottamento a persona, Cucina, Telefono in camera, Mezza Pensione a Persona, Solarium, Calcetto, Accessibili a persone con disabilità motoria, Accettazione Gruppi, Riscaldamento, Sala Lettura, Baby Sitting, Noleggio Biciclette, Accesso Mezzi Pubblici, Asciugacapelli, Accesso Mezzi Privati, Colazione, Tedesco, Pronto Soccorso, Camere Doppie, Connessione Internet, Spiaggia Riservata, Cassaforte, Aria Condizionata con Impianto non Centralizzato, Pensione Completa a Persona, Sala TV, </t>
+    <t xml:space="preserve">Connessione Internet, Sala Lettura, Telefono , Accesso ad Internet, Locale TV, Cassaforte, Accesso Mezzi Privati, Caffe, Servizio FAX, Cassetta sicurezza, Frigo bar, TV Satellitare, Camere Singole, Phon, Colazione, Ascensore, Camera con balcone, Salotto in vano separato, Smaltimento Rifiuti, Collegamento Internet, Parcheggio Custodito, Supplemento letto Aggiunto, Tedesco, Aria condizionata, Insonorizzazione, Accesso Mezzi Pubblici, Illuminazione Elettrica, Noleggio Tavola a Vela, Inglese, Italiano, Windsurf, Piano Bar, Servizio Fotocopie, Self/service-Tavola calda, Accettazione Gruppi, Bar, TV, Ventilatore, Custodia e Sistemazione Attrezzature Private, Visite Guidate, Cucina, Spiaggia Riservata, Baby Sitting, Sala TV, Ristorante Vegetariano, Solo Pernottamento, Spazio attruzzature spazi propri, Biciclette, Canoe, Calcetto, Asciugacapelli, Lavatura e Stiratura Biancheria, Custodia Valori in cassette di sicurezza, Attrezzi Pronto Soccorso, Pasti non alloggiati, Parco e Giardino, Somministrazione alcolici, Ristorante, Mezza Pensione a Persona, Riscaldamento Centralizzato, Estintori, Citofono in camera, Aria Condizionata con Impianto non Centralizzato, Telefono in camera (Centralino), Somministrazione alimenti, Pronto Soccorso, Supplemento doppia uso Singola, Camera con balcone vista mare., Solo Pernottamento a persona, Noleggio Biciclette, Somministrazione bevande, Sala Pranzo, Solarium, Campo da Beach-Tennis, Beach Volley, Pensione Completa a Persona, Giochi per Bambini, Piazzola ragazzi , Bus Navetta, Accessibili a persone con disabilità motoria, Locale Ricovero, Telefono in camera, Trasporto Clienti Stazione, Pasti, Aria condizionata in Locali Comuni, Camere Doppie, Riscaldamento, Spiaggia Convenzionata, </t>
   </si>
   <si>
     <t>FAMIGLIE</t>
   </si>
   <si>
-    <t>RIVIERA HOTEL - [CIN:IT042045A1CLDI3HFR|]</t>
+    <t>RIVIERA HOTEL - [CIN:IT042045A1CLDI3HFR]</t>
   </si>
   <si>
     <t>info@rivierahotelsenigallia.it</t>
   </si>
   <si>
     <t>www.rivierahotelsenigallia.it</t>
   </si>
   <si>
     <t>Lungomare Dante Alighieri 90</t>
   </si>
   <si>
-    <t xml:space="preserve">Camera con balcone, Telefono , Estintori, Bocce, Aria condizionata, Phon, Mezza Pensione a Persona, Italiano, Parcheggio Custodito, Bar, Pasti, Somministrazione bevande, Biciclette, Servizio FAX, Sala Giochi, Accesso Mezzi Pubblici, Parcheggio non Custodito, Sala Lettura, Accessibili a persone con disabilità motoria, Servizio Fotocopie, Ristorante, Frigo bar, Noleggio altri Servizi o Attrez.-Specificare, Beach Volley, Supplemento letto Aggiunto, Cassetta sicurezza, TV, Accesso ad Internet, Tedesco, Sala TV, Pasti solo alloggiati, Autorimessa, Asciugacapelli, Lavatura e Stiratura Biancheria, Ascensore, Camera con balcone vista mare., Accettazione Gruppi, Noleggio Biciclette, Connessione Internet, Camere Doppie, Aria Condizionata con Impianto Centralizzato, Aria condizionata in Locali Comuni, Cassaforte, Sauna Privata, Pensione Completa a Persona, Colazione, Aria Condizionata con Impianto non Centralizzato, TV Satellitare, Trasporto Clienti Stazione, Somministrazione alcolici, Inglese, Locale TV, Posta, Altri Servizi e Impianti, Spiaggia Convenzionata, Giochi per Bambini, Somministrazione alimenti, Solo Pernottamento, Piano Bar, Solo Pernottamento a persona, Ristorante Vegetariano, Camere Singole, Supplemento doppia uso Singola, Telefono in camera, </t>
-[...2 lines deleted...]
-    <t>HOTEL BEL SIT - [CIN:IT042045A1HQUDRP95|]</t>
+    <t xml:space="preserve">Colazione, Pensione Completa a Persona, Accessibili a persone con disabilità motoria, Pasti solo alloggiati, Camera con balcone, Ascensore, Camere Singole, Phon, Somministrazione alcolici, Estintori, Lavatura e Stiratura Biancheria, Asciugacapelli, Aria Condizionata con Impianto non Centralizzato, Supplemento doppia uso Singola, Solo Pernottamento a persona, Somministrazione bevande, Noleggio Biciclette, Telefono in camera, Supplemento letto Aggiunto, Parcheggio Custodito, Bocce, Spiaggia Convenzionata, Ristorante Vegetariano, Solo Pernottamento, Pasti, Sauna Privata, Trasporto Clienti Stazione, Aria condizionata in Locali Comuni, Sala TV, Biciclette, Noleggio altri Servizi o Attrez.-Specificare, Accesso Mezzi Pubblici, Inglese, Tedesco, Camere Doppie, Sala Giochi, Cassetta sicurezza, Aria Condizionata con Impianto Centralizzato, TV Satellitare, Connessione Internet, Frigo bar, Telefono , Sala Lettura, Locale TV, Accesso ad Internet, Cassaforte, Posta, Camera con balcone vista mare., Giochi per Bambini, Beach Volley, Accettazione Gruppi, Autorimessa, TV, Servizio Fotocopie, Piano Bar, Bar, Servizio FAX, Altri Servizi e Impianti, Parcheggio non Custodito, Ristorante, Mezza Pensione a Persona, Aria condizionata, Somministrazione alimenti, Italiano, </t>
+  </si>
+  <si>
+    <t>HOTEL BEL SIT - [CIN:IT042045A1HQUDRP95]</t>
   </si>
   <si>
     <t>marco@belsit.net</t>
   </si>
   <si>
     <t>www.belsit.net</t>
   </si>
   <si>
     <t>Strada dei cappuccini 15</t>
   </si>
   <si>
-    <t xml:space="preserve">Giochi per Bambini, Bus Navetta, Altri Servizi e Impianti, TV Satellitare, Insonorizzazione, Pallavolo, Idromassaggio, Cassaforte, Camere Doppie, Tennis, Tedesco, Ristorante Vegetariano, Aria condizionata, Aria Condizionata con Impianto Centralizzato, Parco e Giardino, Spiaggia Riservata, Sauna Privata, Ristorante, Aria condizionata in Locali Comuni, Collegamento Internet, Lavatura e Stiratura Biancheria, Ascensore, Bar, Telefono in camera, Cinema, Parcheggio Custodito, Bocce, Trasporto Clienti Stazione, Inglese, Phon, Frigo bar, Servizio Fotocopie, Ventilatore, Accettazione Gruppi, Noleggio altri Servizi o Attrez.-Specificare, Accessibilità all'Ascensore, Palestra, Accesso ad Internet, Accettazione Animali Domestici, Macchine lavabiancheria, Propria piscina scoperta, Sala TV, Mountain Bike, TV, Salotto in vano separato, Accesso Mezzi Privati, Servizio FAX, Cassetta sicurezza, Calcetto, Piano Bar, Noleggio Biciclette, Asciugacapelli, Accesso Mezzi Pubblici, Ping Pong, Trekking, Sala Lettura, Servizio Congressi, Accessibili a persone con disabilità motoria, Riscaldamento, Fitness e Centro Benessere, Baby Sitting, </t>
+    <t xml:space="preserve">Trasporto Clienti Stazione, Camere Doppie, Riscaldamento, Telefono in camera, Bocce, Parcheggio Custodito, Aria condizionata in Locali Comuni, Salotto in vano separato, Tedesco, Collegamento Internet, Servizio Fotocopie, Piano Bar, TV, Accettazione Gruppi, Palestra, Accettazione Animali Domestici, Macchine lavabiancheria, Bar, Fitness e Centro Benessere, Accessibilità all'Ascensore, Spiaggia Riservata, Calcetto, Sauna Privata, Ristorante Vegetariano, Tennis, Baby Sitting, Sala TV, Cinema, Mountain Bike, Ping Pong, Parco e Giardino, Altri Servizi e Impianti, Trekking, Asciugacapelli, Propria piscina scoperta, Aria condizionata, Lavatura e Stiratura Biancheria, Noleggio Biciclette, Giochi per Bambini, Pallavolo, Ascensore, Phon, Ventilatore, Servizio Congressi, Insonorizzazione, Ristorante, Inglese, Accesso Mezzi Pubblici, Noleggio altri Servizi o Attrez.-Specificare, Bus Navetta, Accessibili a persone con disabilità motoria, Idromassaggio, Accesso ad Internet, Cassetta sicurezza, Servizio FAX, Aria Condizionata con Impianto Centralizzato, Accesso Mezzi Privati, Sala Lettura, TV Satellitare, Frigo bar, Cassaforte, </t>
   </si>
   <si>
     <t>FAMIGLIE,BICI,CAMMINI</t>
   </si>
   <si>
-    <t>HOTEL CARAIBI - [CIN:IT042045A19QHN7V3M|]</t>
+    <t>HOTEL CARAIBI - [CIN:IT042045A19QHN7V3M]</t>
   </si>
   <si>
     <t>2 Stelle</t>
   </si>
   <si>
     <t>hotelcaraibisenigallia@gmail.com</t>
   </si>
   <si>
     <t>www.caraibihotel.it</t>
   </si>
   <si>
     <t>Prima Strada 23 Cesano</t>
   </si>
   <si>
-    <t xml:space="preserve">Solo Pernottamento, Giochi per Bambini, TV Satellitare, Supplemento letto Aggiunto, TV, Pasti solo alloggiati, Asciugacapelli, Solo Pernottamento a persona, Ascensore, Piano Bar, Aria condizionata in Locali Comuni, Cassaforte, Pensione Completa a Persona, Spiaggia Riservata, Camere Doppie, Camera con balcone vista mare., Pasti, Bar, Mezza Pensione a Persona, Telefono in camera (Centralino), Telefono in camera, Supplemento doppia uso Singola, Servizio FAX, Accettazione Gruppi, Accessibili a persone con disabilità motoria, Parcheggio non Custodito, Ping Pong, Riscaldamento, Camera con balcone, Pallavolo, Sala Pranzo, Ventilatore, Servizio Fotocopie, Beach Volley, Ristorante, Pasti non alloggiati, Accessibilità all'Ascensore, </t>
-[...2 lines deleted...]
-    <t>HOTEL MASTAI - [CIN:IT042045A1HNYRBX89|]</t>
+    <t xml:space="preserve">Parcheggio non Custodito, Mezza Pensione a Persona, Telefono in camera (Centralino), Asciugacapelli, Accessibili a persone con disabilità motoria, Beach Volley, Ascensore, Ventilatore, Pensione Completa a Persona, Supplemento doppia uso Singola, Spiaggia Riservata, Cassaforte, Ristorante, Pasti non alloggiati, Ping Pong, Pasti, Aria condizionata in Locali Comuni, Solo Pernottamento, TV, TV Satellitare, Bar, Servizio FAX, Telefono in camera, Riscaldamento, Supplemento letto Aggiunto, Camere Doppie, Piano Bar, Accettazione Gruppi, Servizio Fotocopie, Accessibilità all'Ascensore, Giochi per Bambini, Pallavolo, Camera con balcone vista mare., Sala Pranzo, Solo Pernottamento a persona, Camera con balcone, Pasti solo alloggiati, </t>
+  </si>
+  <si>
+    <t>HOTEL MASTAI - [CIN:IT042045A1HNYRBX89]</t>
   </si>
   <si>
     <t>info@hotelmastai.it</t>
   </si>
   <si>
     <t>www.hotelmastaisenigallia.it</t>
   </si>
   <si>
     <t>Via N. Abbagnano 12</t>
   </si>
   <si>
     <t xml:space="preserve">Accessibili a persone con disabilità motoria, </t>
   </si>
   <si>
-    <t>LOCANDA OLIVI - [CIN:IT042045B47KLN7HQR|]</t>
+    <t>LOCANDA OLIVI - [CIN:IT042045B47KLN7HQR]</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Affittacamere</t>
   </si>
   <si>
     <t>emiliraffaele@virgilio.it</t>
   </si>
   <si>
     <t>strada comunale Grazie 8</t>
   </si>
   <si>
-    <t>HOTEL VILLA SORRISO - [CIN:IT042045A1KHH7VWKE|]</t>
+    <t>HOTEL VILLA SORRISO - [CIN:IT042045A1KHH7VWKE]</t>
   </si>
   <si>
     <t>ivssrl23@gmail.com</t>
   </si>
   <si>
     <t>hotelvillasorrisosenigallia.it</t>
   </si>
   <si>
     <t>lungomare Alighieri 98</t>
   </si>
   <si>
-    <t xml:space="preserve">Aria condizionata in Locali Comuni, Sala Pranzo, Pensione Completa a Persona, Camera con balcone, Locale Ricovero, Italiano, Camere Singole, Supplemento doppia uso Singola, Mezza Pensione a Persona, Spiaggia Convenzionata, Inglese, Phon, Locale TV, Pasti, Collegamento Internet, Somministrazione alcolici, Trasporto Clienti Stazione, Citofono in camera, Ristorante Vegetariano, Insonorizzazione, Estintori, Aria condizionata, Ristorante, Visite Guidate, Custodia e Sistemazione Attrezzature Private, Frigo bar, Riscaldamento, Accessibilità all'Ascensore, Bus Navetta, Bar, Lavatura e Stiratura Biancheria, Ascensore, Camera con balcone vista mare., Cassetta sicurezza, Supplemento letto Aggiunto, Sala TV, Accettazione Animali Domestici, Spagnolo, Somministrazione bevande, Pasti solo alloggiati, Caffe, Servizio FAX, Camere Doppie, Connessione Internet, Cassaforte, Colazione, Aria Condizionata con Impianto non Centralizzato, Supplemento Cane, TV, Biciclette, Sala Lettura, Asciugacapelli, Accessibili a persone con disabilità motoria, Baby Sitting, Accettazione Gruppi, Autorimessa, Accesso ad Internet, Noleggio Biciclette, </t>
-[...2 lines deleted...]
-    <t>HOTEL NUOVO DIANA - [CIN:IT042045A173ATP7BP|]</t>
+    <t xml:space="preserve">Servizio FAX, Supplemento Cane, TV, Accettazione Animali Domestici, Caffe, Frigo bar, Custodia e Sistemazione Attrezzature Private, Bar, Connessione Internet, Cassetta sicurezza, Visite Guidate, Autorimessa, Accettazione Gruppi, Accessibilità all'Ascensore, Spiaggia Convenzionata, Riscaldamento, Camere Doppie, Supplemento letto Aggiunto, Ristorante Vegetariano, Collegamento Internet, Biciclette, Insonorizzazione, Aria condizionata, Ristorante, Italiano, Accessibili a persone con disabilità motoria, Bus Navetta, Pensione Completa a Persona, Colazione, Ascensore, Spagnolo, Camera con balcone vista mare., Locale TV, Accesso ad Internet, Cassaforte, Sala Lettura, Asciugacapelli, Lavatura e Stiratura Biancheria, Mezza Pensione a Persona, Somministrazione alcolici, Noleggio Biciclette, Camere Singole, Somministrazione bevande, Phon, Pasti solo alloggiati, Camera con balcone, Sala Pranzo, Sala TV, Locale Ricovero, Baby Sitting, Aria condizionata in Locali Comuni, Trasporto Clienti Stazione, Pasti, Aria Condizionata con Impianto non Centralizzato, Supplemento doppia uso Singola, Inglese, Citofono in camera, Estintori, </t>
+  </si>
+  <si>
+    <t>HOTEL NUOVO DIANA - [CIN:IT042045A173ATP7BP]</t>
   </si>
   <si>
     <t>info@hotelnuovodiana.com</t>
   </si>
   <si>
     <t>http://www.hotelnuovodiana.com/</t>
   </si>
   <si>
     <t>lungomare Leonardo da Vinci 81/A</t>
   </si>
   <si>
-    <t xml:space="preserve">Accessibilità all'Ascensore, Cassaforte, Solarium, Camera con balcone vista mare., Aria condizionata in Locali Comuni, Aria Condizionata con Impianto Centralizzato, Spiaggia Riservata, Camere Doppie, Parco e Giardino, Mezza Pensione a Persona, Supplemento doppia uso Singola, Cassetta sicurezza, Telefono in camera, Bar, Animazione, Ascensore, Accessibili a persone con disabilità motoria, Ristorante, Parcheggio non Custodito, Riscaldamento, Asciugacapelli, Biciclette, Giochi per Bambini, Phon, TV, Sala TV, Accettazione Gruppi, Accettazione Animali Domestici, Aria condizionata, </t>
-[...2 lines deleted...]
-    <t>LIANA - [CIN:IT042045B1FWINTSER|]</t>
+    <t xml:space="preserve">Accessibili a persone con disabilità motoria, Parcheggio non Custodito, Mezza Pensione a Persona, Asciugacapelli, Giochi per Bambini, Camera con balcone vista mare., Solarium, Aria condizionata in Locali Comuni, Biciclette, Supplemento doppia uso Singola, Camere Doppie, Telefono in camera, Riscaldamento, Sala TV, Ristorante, Aria condizionata, Parco e Giardino, Accessibilità all'Ascensore, Aria Condizionata con Impianto Centralizzato, Spiaggia Riservata, Cassaforte, Phon, Animazione, Ascensore, Accettazione Animali Domestici, Cassetta sicurezza, TV, Bar, Accettazione Gruppi, </t>
+  </si>
+  <si>
+    <t>LIANA - [CIN:IT042045B1FWINTSER]</t>
   </si>
   <si>
     <t>info@campingliana.it</t>
   </si>
   <si>
     <t>www.campingliana.it</t>
   </si>
   <si>
     <t>lungomare leonardo da vinci 54</t>
   </si>
   <si>
-    <t xml:space="preserve">Riscaldamento, Ping Pong, Spiaggia Riservata, Bar, Servizio FAX, Servizi igienici (lavabo WC), Cucina in vano separato, Aria Condizionata con Impianto non Centralizzato, Telefono , Aria condizionata in Locali Comuni, Parcheggio non Custodito, Solarium, Accessibili a persone con disabilità motoria, Accettazione Gruppi, Locale TV, Beach Volley, Giochi per Bambini, Pronto Soccorso, Macchine lavabiancheria, Posta, Servizi igienici, Bocce, Ristorante, Animazione, Pizzeria, Acqua calda e fredda, Accettazione Animali Domestici, Piazzole prev. a prato, Attrezzatura per soggiorno all'aperto, TV, Piano Bar, </t>
-[...2 lines deleted...]
-    <t>SUMMERLAND - [CIN:IT042045B1YJFRY8YI|]</t>
+    <t xml:space="preserve">Riscaldamento, Piazzole prev. a prato, Cucina in vano separato, Acqua calda e fredda, Spiaggia Riservata, Accessibili a persone con disabilità motoria, Aria Condizionata con Impianto non Centralizzato, Servizi igienici (lavabo WC), Attrezzatura per soggiorno all'aperto, Servizio FAX, Piano Bar, Beach Volley, Locale TV, Bar, Telefono , Posta, Accettazione Animali Domestici, Pizzeria, Pronto Soccorso, Servizi igienici, TV, Parcheggio non Custodito, Ristorante, Solarium, Macchine lavabiancheria, Bocce, Giochi per Bambini, Animazione, Ping Pong, Accettazione Gruppi, Aria condizionata in Locali Comuni, </t>
+  </si>
+  <si>
+    <t>SUMMERLAND - [CIN:IT042045B1YJFRY8YI]</t>
   </si>
   <si>
     <t>info@campingsummerland.it</t>
   </si>
   <si>
     <t>www.campingsummerland.it</t>
   </si>
   <si>
     <t>via Francesco Podesti 236</t>
   </si>
   <si>
-    <t xml:space="preserve">Estintori, Accesso ad Internet, Servizi igienici (lavabo WC), Cucina in vano separato, Bar, Supplementi seconda moto, Solo Pernottamento, Telefono , Piazzola (compr.auto / moto, elettricità, pern), Spaccio alimentari, Sala TV, Camper Service, Ristorante, TV, Piscina Scoperta con Idromassaggio, Piazzole prev. a prato, Animazione, Pizzeria, Calcetto, Cinema, Bocce, Biciclette, Servizi igienici, Tedesco, Riscaldamento, Accettazione Animali Domestici, Propria piscina scoperta, Discoteca, Sala Giochi, Acqua calda e fredda, Connessione Internet, Self/service-Tavola calda, Supplementi BUS e Rimorchio, Inglese, Parco e Giardino, Giochi per Bambini, Idromassaggio riscaldato, Idromassaggio, Aria Condizionata con Impianto non Centralizzato, Spagnolo, Mini Club, Illuminazione a Gas, Cassaforte, Tennis, Angolo cottura, Ping Pong, Accettazione Gruppi, Locale TV, Rifornimento Benzina, Colazione, Supplementi accesso visitatori, Pallavolo, Supplemento Cane, Piano Bar, Italiano, Mezza Pensione a Persona, Pasti, Attrezzi Pronto Soccorso, Accessibili a persone con disabilità motoria, Pensione Completa a Persona, Macchine lavabiancheria, Solarium, Parcheggio non Custodito, Pista da Ballo, Pallacanestro, Supplementi Seconda auto, </t>
-[...2 lines deleted...]
-    <t>RESIDENCE MARE VERDE (FERRO GIOVANNI FRANCESCO &amp; C. S.A.S) - [CIN:IT042045B4PR6RCDPC|]</t>
+    <t xml:space="preserve">Pensione Completa a Persona, Supplemento Cane, Spagnolo, Supplementi BUS e Rimorchio, Camper Service, Pista da Ballo, Sala TV, Accettazione Gruppi, Colazione, Inglese, Cucina in vano separato, Mini Club, Supplementi seconda moto, Piazzole prev. a prato, Acqua calda e fredda, Cassaforte, Cinema, Riscaldamento, Spaccio alimentari, Propria piscina scoperta, Piscina Scoperta con Idromassaggio, Macchine lavabiancheria, Solarium, Biciclette, Bocce, Piano Bar, Pizzeria, TV, Idromassaggio, Italiano, Illuminazione a Gas, Parcheggio non Custodito, Rifornimento Benzina, Supplementi accesso visitatori, Tedesco, Accettazione Animali Domestici, Telefono , Sala Giochi, Ristorante, Tennis, Pallacanestro, Ping Pong, Giochi per Bambini, Pasti, Angolo cottura, Animazione, Attrezzi Pronto Soccorso, Supplementi Seconda auto, Discoteca, Locale TV, Accesso ad Internet, Pallavolo, Calcetto, Solo Pernottamento, Mezza Pensione a Persona, Connessione Internet, Bar, Parco e Giardino, Servizi igienici, Estintori, Self/service-Tavola calda, Aria Condizionata con Impianto non Centralizzato, Servizi igienici (lavabo WC), Idromassaggio riscaldato, Accessibili a persone con disabilità motoria, Piazzola (compr.auto / moto, elettricità, pern), </t>
+  </si>
+  <si>
+    <t>RESIDENCE MARE VERDE (FERRO GIOVANNI FRANCESCO &amp; C. S.A.S) - [CIN:IT042045B4PR6RCDPC]</t>
   </si>
   <si>
     <t>info@mareverde.it</t>
   </si>
   <si>
     <t>www.mareverde.it</t>
   </si>
   <si>
     <t>via umberto giordano 44/B</t>
   </si>
   <si>
-    <t xml:space="preserve">Equitazione, TV Satellitare, Officina riparazioni, Biciclette, Custodia Valori in cassette di sicurezza, Servizi igienici (lavabo WC), Corsi di Artigianato locale, Baby Sitting, Cinema, Sala TV, Sala Giochi, Posta, Accettazione Gruppi, Somministrazione alcolici, Acqua calda e fredda, Solarium, Somministrazione bevande, Smaltimento Rifiuti, Fitness e Centro Benessere, Accesso ad Internet, TV, Trasporto Clienti Stazione, Noleggio Pedalò, Parrucchiere, Lavatura e Stiratura Biancheria, Citofono in camera, Pronto Soccorso, Servizio FAX, Italiano, Vela, Caffe, Cucina in vano separato, Accettazione Animali Domestici, Riscaldamento, Angolo cottura, Asciugacapelli, Cassaforte, Estintori, Macchine lavabiancheria, Noleggio Tavola a Vela, Pesca Sportiva, Bocce, Telefono, Mountain Bike, Cucina, Riscaldamento Centralizzato, Spiaggia Riservata, Palestra, Ping Pong, Windsurf, Pesca, Calcetto, Rifiuti , Biblioteca, Telefono , Telefono abilitato alla chiamata diretta, Gpl Auto, Accesso Mezzi Pubblici, Visite Guidate, Cappella per Celebrazioni Liturgiche, Tennis, Attrezzi Pronto Soccorso, Bus Navetta, Pallavolo, Locale TV, Parco e Giardino, Trekking, Sci Nautico, Servizi igienici, Accesso Mezzi Privati, Noleggio Biciclette, Discoteca, Illuminazione Elettrica, Noleggio articoli sportivi, Servizio Fotocopie, Somministrazione alimenti, Pallacanestro, Lampada esterna, Piscina Coperta, Sauna Privata, Giochi per Bambini, Beach Volley, </t>
+    <t xml:space="preserve">Mountain Bike, Palestra, Sauna Privata, Corsi di Artigianato locale, Gpl Auto, Servizio Fotocopie, Cappella per Celebrazioni Liturgiche, Angolo cottura, Solarium, Fitness e Centro Benessere, Cucina, Servizi igienici, Accettazione Gruppi, Cucina in vano separato, Trasporto Clienti Stazione, Lampada esterna, Estintori, Biciclette, Riscaldamento, Somministrazione alcolici, Cinema, Bocce, Telefono abilitato alla chiamata diretta, Accesso Mezzi Pubblici, Parrucchiere, Pesca Sportiva, Somministrazione alimenti, Custodia Valori in cassette di sicurezza, Accesso ad Internet, Pronto Soccorso, Pesca, Accettazione Animali Domestici, Giochi per Bambini, Parco e Giardino, Asciugacapelli, Caffe, Biblioteca, Acqua calda e fredda, Noleggio articoli sportivi, Locale TV, Attrezzi Pronto Soccorso, Visite Guidate, Noleggio Biciclette, Accesso Mezzi Privati, Tennis, Citofono in camera, Spiaggia Riservata, Officina riparazioni, Calcetto, Piscina Coperta, Pallavolo, Illuminazione Elettrica, Rifiuti , Sala Giochi, Windsurf, Servizio FAX, Somministrazione bevande, Equitazione, Servizi igienici (lavabo WC), Baby Sitting, Bus Navetta, Riscaldamento Centralizzato, Trekking, Italiano, Sci Nautico, Telefono, Cassaforte, Macchine lavabiancheria, Vela, Noleggio Tavola a Vela, Lavatura e Stiratura Biancheria, Pallacanestro, Smaltimento Rifiuti, Beach Volley, Telefono , TV, Discoteca, Ping Pong, Sala TV, Noleggio Pedalò, Posta, TV Satellitare, </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color rgb="FF0000FF" tint="0"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
@@ -397,60 +397,60 @@
     <tableColumn id="3" name="Latitudine"/>
     <tableColumn id="4" name="Longitudine"/>
     <tableColumn id="5" name="Stelle"/>
     <tableColumn id="6" name="Tipologia"/>
     <tableColumn id="7" name="Email"/>
     <tableColumn id="8" name="Website"/>
     <tableColumn id="9" name="Indirizzo"/>
     <tableColumn id="10" name="Servizi"/>
     <tableColumn id="11" name="Disciplinari"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium3" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="B1:N20"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="2" max="2" width="87.8842086791992" customWidth="1"/>
+    <col min="2" max="2" width="86.8908157348633" customWidth="1"/>
     <col min="3" max="3" width="10.4006061553955" customWidth="1"/>
     <col min="4" max="4" width="12.5152816772461" customWidth="1"/>
     <col min="5" max="5" width="14.045786857605" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="13.5247678756714" customWidth="1"/>
     <col min="8" max="8" width="32.2560691833496" customWidth="1"/>
     <col min="9" max="9" width="32.6080055236816" customWidth="1"/>
     <col min="10" max="10" width="31.8713989257813" customWidth="1"/>
-    <col min="11" max="11" width="1425.09558105469" customWidth="1"/>
+    <col min="11" max="11" width="1422.21057128906" customWidth="1"/>
     <col min="12" max="12" width="22.9666385650635" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
     </row>
     <row r="4">
       <c r="B4" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="0" t="s">