--- v3 (2026-04-12)
+++ v4 (2026-04-12)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="101" uniqueCount="101">
   <si>
-    <t>Lista strutture aggiornata al 12/04/2026 14:34:32</t>
+    <t>Lista strutture aggiornata al 12/04/2026 16:04:46</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>