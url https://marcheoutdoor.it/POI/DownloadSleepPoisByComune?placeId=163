--- v4 (2026-04-12)
+++ v5 (2026-05-30)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="101" uniqueCount="101">
   <si>
-    <t>Lista strutture aggiornata al 12/04/2026 16:04:46</t>
+    <t>Lista strutture aggiornata al 30/05/2026 20:31:03</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>