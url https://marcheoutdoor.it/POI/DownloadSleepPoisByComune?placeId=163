--- v5 (2026-05-30)
+++ v6 (2026-08-24)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="101" uniqueCount="101">
   <si>
-    <t>Lista strutture aggiornata al 30/05/2026 20:31:03</t>
+    <t>Lista strutture aggiornata al 24/08/2026 04:58:35</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>