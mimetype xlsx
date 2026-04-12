--- v2 (2026-02-07)
+++ v3 (2026-04-12)
@@ -7,108 +7,108 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
-    <t>Lista strutture aggiornata al 07/02/2026 04:30:02</t>
+    <t>Lista strutture aggiornata al 12/04/2026 14:27:54</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>Indirizzo</t>
   </si>
   <si>
     <t>Servizi</t>
   </si>
   <si>
     <t>Disciplinari</t>
   </si>
   <si>
-    <t>MOROBELLO - [CIN:IT042041A1OIW5LML8|]</t>
+    <t>MOROBELLO - [CIN:IT042041A1OIW5LML8]</t>
   </si>
   <si>
     <t>San Marcello</t>
   </si>
   <si>
     <t>3 Stelle</t>
   </si>
   <si>
     <t>Albergo</t>
   </si>
   <si>
     <t>info@morobello.it</t>
   </si>
   <si>
     <t>www.morobello.it</t>
   </si>
   <si>
     <t>via Serra 27</t>
   </si>
   <si>
-    <t xml:space="preserve">Solo Pernottamento, Trasporto Clienti Stazione, Citofono in camera, Servizio Fotocopie, Asciugacapelli, Parcheggio non Custodito, Accettazione Gruppi, Maneggio, Pasti, Telefono in camera (Centralino), Telefono in camera, Mezza Pensione a Persona, Insonorizzazione, Aria condizionata, Aria condizionata in Locali Comuni, Pensione Completa a Persona, Parco e Giardino, Aria Condizionata con Impianto Centralizzato, Camere Doppie, Camere Singole, Piano Bar, Accettazione Animali Domestici, Solarium, TV, Accesso ad Internet, Ristorante, Accessibilità all'Ascensore, Frigo bar, Custodia Valori in cassette di sicurezza, Bar, Ascensore, TV Satellitare, Cassetta sicurezza, Accessibili a persone con disabilità motoria, Ping Pong, Riscaldamento, Servizio FAX, Salotto in vano separato, Propria piscina scoperta, Biciclette, </t>
+    <t xml:space="preserve">Collegamento Internet, Salotto in vano separato, Telefono in camera, Telefono , Accessibilità all'Ascensore, Aria Condizionata con Impianto Centralizzato, Accesso ad Internet, Cassaforte, Accessibili a persone con disabilità motoria, Pensione Completa a Persona, Camere Singole, Colazione, Piscina, Camera con balcone, Ascensore, Piscina Coperta, Pasti solo alloggiati, Phon, Parcheggio non Custodito, Propria piscina scoperta, Aria condizionata, Italiano, Ristorante, Mezza Pensione a Persona, Illuminazione Elettrica, Pasti non alloggiati, Inglese, Parco e Giardino, Ping Pong, Insonorizzazione, Solarium, Trasporto Clienti Stazione, Pasti, Aria condizionata in Locali Comuni, Biciclette, Solo Pernottamento, Accettazione Animali Domestici, Servizio FAX, Piscina Scoperta, Camere Doppie, Riscaldamento, Maneggio, Sala Pranzo, Somministrazione bevande, Servizio Fotocopie, Piano Bar, Accettazione Gruppi, TV Satellitare, Frigo bar, Cassetta sicurezza, Connessione Internet, Bar, Pizzeria, TV, Citofono in camera, Riscaldamento Centralizzato, Somministrazione alcolici, Asciugacapelli, Custodia Valori in cassette di sicurezza, Estintori, Attrezzi Pronto Soccorso, Supplemento doppia uso Singola, Telefono in camera (Centralino), </t>
   </si>
   <si>
     <t>FAMIGLIE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color rgb="FF0000FF" tint="0"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -157,60 +157,60 @@
     <tableColumn id="3" name="Latitudine"/>
     <tableColumn id="4" name="Longitudine"/>
     <tableColumn id="5" name="Stelle"/>
     <tableColumn id="6" name="Tipologia"/>
     <tableColumn id="7" name="Email"/>
     <tableColumn id="8" name="Website"/>
     <tableColumn id="9" name="Indirizzo"/>
     <tableColumn id="10" name="Servizi"/>
     <tableColumn id="11" name="Disciplinari"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium3" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="B1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="2" max="2" width="40.6186027526855" customWidth="1"/>
+    <col min="2" max="2" width="39.6252059936523" customWidth="1"/>
     <col min="3" max="3" width="12.8045301437378" customWidth="1"/>
     <col min="4" max="4" width="12.5152816772461" customWidth="1"/>
     <col min="5" max="5" width="14.045786857605" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="11.6579532623291" customWidth="1"/>
     <col min="8" max="8" width="17.6180534362793" customWidth="1"/>
     <col min="9" max="9" width="17.4369697570801" customWidth="1"/>
     <col min="10" max="10" width="11.6822271347046" customWidth="1"/>
-    <col min="11" max="11" width="712.273254394531" customWidth="1"/>
+    <col min="11" max="11" width="1067.44262695313" customWidth="1"/>
     <col min="12" max="12" width="13.2754201889038" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
     </row>
     <row r="4">
       <c r="B4" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="0" t="s">