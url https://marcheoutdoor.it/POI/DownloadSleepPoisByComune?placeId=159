--- v3 (2026-04-12)
+++ v4 (2026-06-18)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
-    <t>Lista strutture aggiornata al 12/04/2026 14:27:54</t>
+    <t>Lista strutture aggiornata al 18/06/2026 12:08:50</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>