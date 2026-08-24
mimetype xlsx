--- v4 (2026-06-18)
+++ v5 (2026-08-24)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
-    <t>Lista strutture aggiornata al 18/06/2026 12:08:50</t>
+    <t>Lista strutture aggiornata al 24/08/2026 05:51:20</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>