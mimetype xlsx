--- v2 (2026-02-07)
+++ v3 (2026-04-12)
@@ -7,108 +7,108 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
-    <t>Lista strutture aggiornata al 07/02/2026 04:28:55</t>
+    <t>Lista strutture aggiornata al 12/04/2026 14:16:19</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>Indirizzo</t>
   </si>
   <si>
     <t>Servizi</t>
   </si>
   <si>
     <t>Disciplinari</t>
   </si>
   <si>
-    <t>ALBERGO SHANTI HOUSE - [CIN:IT042031A15KTAHQNY|]</t>
+    <t>ALBERGO SHANTI HOUSE - [CIN:IT042031A15KTAHQNY]</t>
   </si>
   <si>
     <t>Morro d'Alba</t>
   </si>
   <si>
     <t>3 Stelle</t>
   </si>
   <si>
     <t>Albergo</t>
   </si>
   <si>
     <t>info@shantihousedalmago.com</t>
   </si>
   <si>
     <t>www.shantihousedalmago.it</t>
   </si>
   <si>
     <t>Via Fosso Roberti 1</t>
   </si>
   <si>
-    <t xml:space="preserve">Accesso ad Internet, Partecipazione Attività Agricole, Cassaforte, Mountain Bike, TV, Supplemento letto Aggiunto, Somministrazione bevande, Supplemento doppia uso Singola, Frigo bar, Visite Guidate, Attrezzi Pronto Soccorso, Colazione, Connessione Internet, Aria condizionata in Locali Comuni, Aria Condizionata con Impianto Centralizzato, Parco e Giardino, Telefono , Telefono in camera (Centralino), Aria condizionata, Insonorizzazione, Camera con balcone, Percorso Vita, Phon, Piscina Scoperta, Inglese, Spiaggia Convenzionata, Cassetta sicurezza, Asciugacapelli, Equitazione, Sala Lettura, Riscaldamento, Accettazione Gruppi, </t>
+    <t xml:space="preserve">Supplemento letto Aggiunto, Percorso Vita, Accettazione Gruppi, TV, Piscina Scoperta, Accesso ad Internet, Cassetta sicurezza, Cassaforte, Frigo bar, Connessione Internet, Aria Condizionata con Impianto Centralizzato, Sala Lettura, Telefono , Spiaggia Convenzionata, Riscaldamento, Partecipazione Attività Agricole, Aria condizionata in Locali Comuni, Visite Guidate, Somministrazione bevande, Equitazione, Insonorizzazione, Aria condizionata, Inglese, Phon, Camera con balcone, Colazione, Telefono in camera (Centralino), Supplemento doppia uso Singola, Attrezzi Pronto Soccorso, Asciugacapelli, Parco e Giardino, Mountain Bike, </t>
   </si>
   <si>
     <t>FAMIGLIE,CAMMINI</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color rgb="FF0000FF" tint="0"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -157,51 +157,51 @@
     <tableColumn id="3" name="Latitudine"/>
     <tableColumn id="4" name="Longitudine"/>
     <tableColumn id="5" name="Stelle"/>
     <tableColumn id="6" name="Tipologia"/>
     <tableColumn id="7" name="Email"/>
     <tableColumn id="8" name="Website"/>
     <tableColumn id="9" name="Indirizzo"/>
     <tableColumn id="10" name="Servizi"/>
     <tableColumn id="11" name="Disciplinari"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium3" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="B1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="2" max="2" width="51.3863639831543" customWidth="1"/>
+    <col min="2" max="2" width="50.3929710388184" customWidth="1"/>
     <col min="3" max="3" width="13.0469970703125" customWidth="1"/>
     <col min="4" max="4" width="12.5152816772461" customWidth="1"/>
     <col min="5" max="5" width="14.045786857605" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="11.6579532623291" customWidth="1"/>
     <col min="8" max="8" width="29.3454494476318" customWidth="1"/>
     <col min="9" max="9" width="26.6087512969971" customWidth="1"/>
     <col min="10" max="10" width="18.1653938293457" customWidth="1"/>
     <col min="11" max="11" width="553.96923828125" customWidth="1"/>
     <col min="12" max="12" width="19.0176067352295" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>