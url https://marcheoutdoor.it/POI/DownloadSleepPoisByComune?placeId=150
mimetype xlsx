--- v3 (2026-04-12)
+++ v4 (2026-04-12)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
-    <t>Lista strutture aggiornata al 12/04/2026 14:16:19</t>
+    <t>Lista strutture aggiornata al 12/04/2026 16:01:15</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>