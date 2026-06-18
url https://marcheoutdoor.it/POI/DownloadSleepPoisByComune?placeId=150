--- v4 (2026-04-12)
+++ v5 (2026-06-18)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
-    <t>Lista strutture aggiornata al 12/04/2026 16:01:15</t>
+    <t>Lista strutture aggiornata al 18/06/2026 12:05:52</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>