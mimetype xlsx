--- v5 (2026-06-18)
+++ v6 (2026-08-24)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
-    <t>Lista strutture aggiornata al 18/06/2026 12:05:52</t>
+    <t>Lista strutture aggiornata al 24/08/2026 05:49:28</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>