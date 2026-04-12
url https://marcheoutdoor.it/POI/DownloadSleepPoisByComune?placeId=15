--- v3 (2026-02-07)
+++ v4 (2026-04-12)
@@ -7,108 +7,108 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
-    <t>Lista strutture aggiornata al 07/02/2026 02:43:03</t>
+    <t>Lista strutture aggiornata al 12/04/2026 14:16:19</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>Indirizzo</t>
   </si>
   <si>
     <t>Servizi</t>
   </si>
   <si>
     <t>Disciplinari</t>
   </si>
   <si>
-    <t>B&amp;B CYPARUS - [CIN:IT044073C1F84QXWSS|]</t>
+    <t>B&amp;B CYPARUS - [CIN:IT044073C1F84QXWSS]</t>
   </si>
   <si>
     <t>Venarotta</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>B&amp;B</t>
   </si>
   <si>
     <t>info@cyparus.it</t>
   </si>
   <si>
     <t>www.cyparus.it</t>
   </si>
   <si>
     <t>Via Cepparano 11</t>
   </si>
   <si>
-    <t xml:space="preserve">Giochi per Bambini, Corsi di Artigianato locale, Supplemento Vano Soggiorno, Supplemento letto Aggiunto, Accesso ad Internet, Caffe, Attrezzature preparazione pasti, Frigo bar, Camera con balcone, Parcheggio non Custodito, Inglese, Connessione Internet, Colazione, Riscaldamento, Collegamento Internet, Francese, Phon, Italiano, </t>
+    <t xml:space="preserve">Parcheggio non Custodito, Collegamento Internet, Colazione, Attrezzature preparazione pasti, Camera con balcone, Phon, Connessione Internet, Accesso ad Internet, Italiano, Giochi per Bambini, Supplemento letto Aggiunto, Corsi di Artigianato locale, Francese, Caffe, Inglese, Supplemento Vano Soggiorno, Frigo bar, Riscaldamento, </t>
   </si>
   <si>
     <t>BICI</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color rgb="FF0000FF" tint="0"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -157,51 +157,51 @@
     <tableColumn id="3" name="Latitudine"/>
     <tableColumn id="4" name="Longitudine"/>
     <tableColumn id="5" name="Stelle"/>
     <tableColumn id="6" name="Tipologia"/>
     <tableColumn id="7" name="Email"/>
     <tableColumn id="8" name="Website"/>
     <tableColumn id="9" name="Indirizzo"/>
     <tableColumn id="10" name="Servizi"/>
     <tableColumn id="11" name="Disciplinari"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium3" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="B1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="2" max="2" width="41.5076484680176" customWidth="1"/>
+    <col min="2" max="2" width="40.5142517089844" customWidth="1"/>
     <col min="3" max="3" width="10.4006061553955" customWidth="1"/>
     <col min="4" max="4" width="12.5152816772461" customWidth="1"/>
     <col min="5" max="5" width="14.045786857605" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="11.6579532623291" customWidth="1"/>
     <col min="8" max="8" width="15.3171787261963" customWidth="1"/>
     <col min="9" max="9" width="15.1360960006714" customWidth="1"/>
     <col min="10" max="10" width="16.9111137390137" customWidth="1"/>
     <col min="11" max="11" width="292.300842285156" customWidth="1"/>
     <col min="12" max="12" width="13.2754201889038" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>