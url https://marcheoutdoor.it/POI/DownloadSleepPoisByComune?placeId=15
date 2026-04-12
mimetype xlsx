--- v4 (2026-04-12)
+++ v5 (2026-04-12)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
-    <t>Lista strutture aggiornata al 12/04/2026 14:16:19</t>
+    <t>Lista strutture aggiornata al 12/04/2026 16:01:43</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>