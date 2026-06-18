--- v6 (2026-06-18)
+++ v7 (2026-06-18)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
-    <t>Lista strutture aggiornata al 18/06/2026 12:07:07</t>
+    <t>Lista strutture aggiornata al 18/06/2026 13:46:34</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>