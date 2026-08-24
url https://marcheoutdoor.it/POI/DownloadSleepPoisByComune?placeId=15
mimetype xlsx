--- v7 (2026-06-18)
+++ v8 (2026-08-24)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
-    <t>Lista strutture aggiornata al 18/06/2026 13:46:34</t>
+    <t>Lista strutture aggiornata al 24/08/2026 05:50:08</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>