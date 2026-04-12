--- v1 (2026-02-07)
+++ v2 (2026-04-12)
@@ -7,126 +7,126 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <si>
-    <t>Lista strutture aggiornata al 07/02/2026 02:43:02</t>
+    <t>Lista strutture aggiornata al 12/04/2026 14:33:51</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>Indirizzo</t>
   </si>
   <si>
     <t>Servizi</t>
   </si>
   <si>
     <t>Disciplinari</t>
   </si>
   <si>
-    <t>BACUCCO - [CIN:IT042026B5QAC8I397|]</t>
+    <t>BACUCCO - [CIN:IT042026B5QAC8I397]</t>
   </si>
   <si>
     <t>Montecarotto</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Albergo</t>
   </si>
   <si>
     <t>info@bacucco.com</t>
   </si>
   <si>
     <t>www.bacucco.com</t>
   </si>
   <si>
     <t>contrada Bacucco 11</t>
   </si>
   <si>
-    <t xml:space="preserve">Ristorante, Lavatura e Stiratura Biancheria, Piscina Scoperta con Idromassaggio, Servizi igienici (lavabo WC), Attrezzatura per soggiorno all'aperto, Noleggio Biciclette, Cucina, Francese, Accesso ad Internet, Macchine lavabiancheria, Inglese, Percorso Vita, Servizi igienici, Bocce, Phon, Accessibili a persone con disabilità motoria, Collegamento Internet, Trasporto Clienti Stazione, TV, Cucina in vano separato, foraggero, Parcheggio non Custodito, Mountain Bike, altre colture arboree, Riscaldamento, Piscina, Italiano, Spagnolo, Telefono, Angolo cottura, Piscina Scoperta, ortoflorovivaistico, Somministrazione alimenti, Pasti, Propria piscina scoperta, Telefono in camera, Acqua calda e fredda, Camere Doppie, Parco e Giardino, olivicolo, Somministrazione alcolici, Frigo bar, </t>
+    <t xml:space="preserve">Cucina in vano separato, Somministrazione alcolici, Inglese, Parco e Giardino, TV, Noleggio Biciclette, Piscina Scoperta con Idromassaggio, Pasti, olivicolo, Collegamento Internet, Servizi igienici, Accesso ad Internet, foraggero, altre colture arboree, Somministrazione alimenti, Accessibili a persone con disabilità motoria, ortoflorovivaistico, Riscaldamento, Mountain Bike, Telefono, Francese, Parcheggio non Custodito, Macchine lavabiancheria, Propria piscina scoperta, Phon, Piscina Scoperta, Percorso Vita, Bocce, Acqua calda e fredda, Piscina, Ristorante, Camere Doppie, Cucina, Frigo bar, Italiano, Attrezzatura per soggiorno all'aperto, Telefono in camera, Angolo cottura, Lavatura e Stiratura Biancheria, Servizi igienici (lavabo WC), Trasporto Clienti Stazione, Spagnolo, </t>
   </si>
   <si>
     <t>BICI</t>
   </si>
   <si>
-    <t>LOCANDA SAN FRANCESCO COUNTRY HOUSE di ANNA BETTARELLI - [CIN:IT042026B9BOJGBGV9|]</t>
+    <t>LOCANDA SAN FRANCESCO COUNTRY HOUSE di ANNA BETTARELLI - [CIN:IT042026B9BOJGBGV9]</t>
   </si>
   <si>
     <t>locandasanfrancesco@gmx.com</t>
   </si>
   <si>
     <t>www.locandasanfrancesco.eu</t>
   </si>
   <si>
     <t>Contrada Sabbionare 1</t>
   </si>
   <si>
-    <t xml:space="preserve">Cucina, Camere Doppie, Somministrazione alimenti, Italiano, Aria Condizionata con Impianto non Centralizzato, Pasti solo alloggiati, olivicolo, Macchine lavabiancheria, Inglese, Parcheggio non Custodito, Accesso ad Internet, Supplemento Vano Soggiorno, Accettazione Animali Domestici, Piscina, Accesso Mezzi Privati, Parco e Giardino, Smaltimento Rifiuti, Bosco, Colazione, Camere Singole, Spagnolo, Marchio di Qualità, Propria piscina scoperta, Salotto in vano separato, Riscaldamento, Piscina Scoperta, Frigo bar, Attrezzature preparazione pasti, Solarium, Aria condizionata, Somministrazione bevande, Lampada esterna, Illuminazione Elettrica, Connessione Internet, Supplemento letto Aggiunto, </t>
+    <t xml:space="preserve">Attrezzature preparazione pasti, Salotto in vano separato, Camere Singole, Smaltimento Rifiuti, Colazione, Lampada esterna, Supplemento Vano Soggiorno, Frigo bar, Italiano, Accesso ad Internet, olivicolo, Aria Condizionata con Impianto non Centralizzato, Somministrazione bevande, Riscaldamento, Camere Doppie, Illuminazione Elettrica, Propria piscina scoperta, Somministrazione alimenti, Macchine lavabiancheria, Spagnolo, Supplemento letto Aggiunto, Solarium, Pasti solo alloggiati, Marchio di Qualità, Bosco, Cucina, Piscina Scoperta, Connessione Internet, Parcheggio non Custodito, Aria condizionata, Piscina, Inglese, Parco e Giardino, Accesso Mezzi Privati, Accettazione Animali Domestici, </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color rgb="FF0000FF" tint="0"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
@@ -172,51 +172,51 @@
     <tableColumn id="3" name="Latitudine"/>
     <tableColumn id="4" name="Longitudine"/>
     <tableColumn id="5" name="Stelle"/>
     <tableColumn id="6" name="Tipologia"/>
     <tableColumn id="7" name="Email"/>
     <tableColumn id="8" name="Website"/>
     <tableColumn id="9" name="Indirizzo"/>
     <tableColumn id="10" name="Servizi"/>
     <tableColumn id="11" name="Disciplinari"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium3" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="B1:N6"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="2" max="2" width="87.2130813598633" customWidth="1"/>
+    <col min="2" max="2" width="86.2196807861328" customWidth="1"/>
     <col min="3" max="3" width="13.7467737197876" customWidth="1"/>
     <col min="4" max="4" width="12.5152816772461" customWidth="1"/>
     <col min="5" max="5" width="14.045786857605" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="11.6579532623291" customWidth="1"/>
     <col min="8" max="8" width="29.6851081848145" customWidth="1"/>
     <col min="9" max="9" width="27.6880836486816" customWidth="1"/>
     <col min="10" max="10" width="21.4975166320801" customWidth="1"/>
     <col min="11" max="11" width="675.509338378906" customWidth="1"/>
     <col min="12" max="12" width="13.2754201889038" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>