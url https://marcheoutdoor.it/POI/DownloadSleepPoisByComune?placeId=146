--- v2 (2026-04-12)
+++ v3 (2026-04-12)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <si>
-    <t>Lista strutture aggiornata al 12/04/2026 14:33:51</t>
+    <t>Lista strutture aggiornata al 12/04/2026 16:02:39</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>