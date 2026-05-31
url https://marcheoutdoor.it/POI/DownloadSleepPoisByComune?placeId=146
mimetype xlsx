--- v3 (2026-04-12)
+++ v4 (2026-05-31)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <si>
-    <t>Lista strutture aggiornata al 12/04/2026 16:02:39</t>
+    <t>Lista strutture aggiornata al 31/05/2026 03:41:54</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>