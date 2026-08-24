--- v4 (2026-05-31)
+++ v5 (2026-08-24)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <si>
-    <t>Lista strutture aggiornata al 31/05/2026 03:41:54</t>
+    <t>Lista strutture aggiornata al 24/08/2026 05:50:44</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>