--- v2 (2026-02-07)
+++ v3 (2026-04-12)
@@ -7,174 +7,174 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
   <si>
-    <t>Lista strutture aggiornata al 07/02/2026 04:03:55</t>
+    <t>Lista strutture aggiornata al 12/04/2026 14:15:58</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>Indirizzo</t>
   </si>
   <si>
     <t>Servizi</t>
   </si>
   <si>
     <t>Disciplinari</t>
   </si>
   <si>
-    <t>LORETO - [CIN:IT042022A1YUAC3TWZ|]</t>
+    <t>LORETO - [CIN:IT042022A1YUAC3TWZ]</t>
   </si>
   <si>
     <t>Loreto</t>
   </si>
   <si>
     <t>2 Stelle</t>
   </si>
   <si>
     <t>Albergo</t>
   </si>
   <si>
     <t>hotelloreto@libero.it</t>
   </si>
   <si>
     <t>loretohotel.it</t>
   </si>
   <si>
     <t>Corso Boccalini 60</t>
   </si>
   <si>
-    <t xml:space="preserve">Aria condizionata, Ristorante Vegetariano, Telefono , Lavatura e Stiratura Biancheria, Ascensore, Servizio Fotocopie, Asciugacapelli, Sala Lettura, Accettazione Gruppi, Telefono in camera, Bar, Italiano, Servizio FAX, Riscaldamento, Accessibili a persone con disabilità motoria, Inglese, Cassaforte, Aria condizionata in Locali Comuni, Aria Condizionata con Impianto non Centralizzato, Ristorante, Frigo bar, Sala TV, Accettazione Animali Domestici, TV, </t>
+    <t xml:space="preserve">Telefono in camera, Riscaldamento, Asciugacapelli, Aria Condizionata con Impianto non Centralizzato, Aria condizionata in Locali Comuni, Ristorante Vegetariano, Servizio Fotocopie, Sala TV, Accettazione Animali Domestici, Cassaforte, Sala Lettura, Telefono , Accessibili a persone con disabilità motoria, Ascensore, Inglese, Bar, Frigo bar, Accettazione Gruppi, Servizio FAX, TV, Lavatura e Stiratura Biancheria, Italiano, Aria condizionata, Ristorante, </t>
   </si>
   <si>
     <t>FAMIGLIE</t>
   </si>
   <si>
-    <t>HOTEL SAN GABRIELE - [CIN:IT042022A1AEEPD3D6|]</t>
+    <t>HOTEL SAN GABRIELE - [CIN:IT042022A1AEEPD3D6]</t>
   </si>
   <si>
     <t>3 Stelle</t>
   </si>
   <si>
     <t>info@loretohotelsangabriele.it</t>
   </si>
   <si>
     <t>via Guglielmo Marconi 22</t>
   </si>
   <si>
-    <t xml:space="preserve">Parcheggio non Custodito, Bar, Riscaldamento, Accessibili a persone con disabilità motoria, Sala Lettura, Aria condizionata, TV Satellitare, Telefono , Ristorante Vegetariano, Estintori, Pay TV, Spagnolo, Servizio FAX, Sala TV, Accettazione Animali Domestici, Inglese, Cappella per Celebrazioni Liturgiche, Telefono in camera, Italiano, TV, Accesso ad Internet, Servizio Congressi, Caffe, Asciugacapelli, Accettazione Gruppi, Lavatura e Stiratura Biancheria, Ascensore, Parco e Giardino, Aria condizionata in Locali Comuni, Tedesco, Cassaforte, Ristorante, Servizio Fotocopie, Frigo bar, </t>
-[...2 lines deleted...]
-    <t>AGRITURISMO CASE AL SOLE - [CIN:IT042022B5F2KNG9WP|]</t>
+    <t xml:space="preserve">Estintori, Inglese, Servizio Fotocopie, Bar, TV, Accettazione Gruppi, Sala TV, Aria condizionata in Locali Comuni, Ristorante Vegetariano, Cappella per Celebrazioni Liturgiche, Tedesco, Riscaldamento, Telefono in camera, Spagnolo, Servizio Congressi, Aria condizionata, Ristorante, Parco e Giardino, Italiano, Cassaforte, Sala Lettura, Accesso ad Internet, Telefono , Frigo bar, Accettazione Animali Domestici, Servizio FAX, TV Satellitare, Caffe, Accessibili a persone con disabilità motoria, Ascensore, Lavatura e Stiratura Biancheria, Pay TV, Parcheggio non Custodito, Asciugacapelli, </t>
+  </si>
+  <si>
+    <t>AGRITURISMO CASE AL SOLE - [CIN:IT042022B5F2KNG9WP]</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>info@casealsole.net</t>
   </si>
   <si>
     <t>www.casealsole.net</t>
   </si>
   <si>
     <t>via Sciamannata 1</t>
   </si>
   <si>
-    <t xml:space="preserve">Parcheggio non Custodito, Cucina in vano separato, Angolo cottura, Biliardo, Accesso ad Internet, Calcetto, Accettazione Animali Domestici, Sala Giochi, Pallavolo, Trekking, olivicolo, Giochi per Bambini, Acqua calda e fredda, Asciugacapelli, Propria piscina scoperta, Ping Pong, Aria Condizionata con Impianto Centralizzato, Collegamento Internet, Riscaldamento Centralizzato, Parco e Giardino, TV, cerealicolo, Servizi igienici (lavabo WC), Riscaldamento, Piscina, Italiano, Macchine lavabiancheria, Servizi igienici, Phon, Solo Pernottamento, Aria condizionata, </t>
-[...2 lines deleted...]
-    <t>B&amp;B A PORTATA DI MARE - [CIN:IT042022C1JETYGN4V|]</t>
+    <t xml:space="preserve">Servizi igienici (lavabo WC), Sala Giochi, Asciugacapelli, Italiano, Cucina in vano separato, Servizi igienici, Collegamento Internet, Trekking, Parco e Giardino, Aria Condizionata con Impianto Centralizzato, Inglese, Macchine lavabiancheria, Parcheggio non Custodito, Solo Pernottamento, Riscaldamento, Accesso ad Internet, olivicolo, Connessione Internet, Phon, Acqua calda e fredda, Propria piscina scoperta, Giochi per Bambini, Ping Pong, Piscina, Calcetto, Accettazione Animali Domestici, Biliardo, Piscina Scoperta, Aria condizionata, Riscaldamento Centralizzato, TV, Angolo cottura, Attrezzatura per soggiorno all'aperto, cerealicolo, Pallavolo, </t>
+  </si>
+  <si>
+    <t>B&amp;B A PORTATA DI MARE - [CIN:IT042022C1JETYGN4V]</t>
   </si>
   <si>
     <t>B&amp;B</t>
   </si>
   <si>
     <t>aportatadimare@gmail.com</t>
   </si>
   <si>
     <t>www.bed-and-breakfast-loreto.it</t>
   </si>
   <si>
     <t>piazzale Crocefisso 10</t>
   </si>
   <si>
-    <t xml:space="preserve">Supplemento letto Aggiunto, Accesso ad Internet, Italiano, TV, Aria condizionata, Camere Singole, Camere Doppie, Inglese, Parcheggio Custodito, Camera con balcone, Marchio di Qualità, Riscaldamento, Colazione, Connessione Internet, Aria Condizionata con Impianto non Centralizzato, Caffe, </t>
-[...2 lines deleted...]
-    <t>CERESA' - [CIN:IT042022B9W882GX9S|]</t>
+    <t xml:space="preserve">Camere Singole, Connessione Internet, Camere Doppie, Camera con balcone, Riscaldamento, Accesso ad Internet, Caffe, Inglese, TV, Colazione, Supplemento letto Aggiunto, Parcheggio Custodito, Marchio di Qualità, Italiano, Aria condizionata, Aria Condizionata con Impianto non Centralizzato, </t>
+  </si>
+  <si>
+    <t>CERESA' - [CIN:IT042022B9W882GX9S]</t>
   </si>
   <si>
     <t>info@bebceresa.it</t>
   </si>
   <si>
     <t>via Leonessa 6</t>
   </si>
   <si>
-    <t xml:space="preserve">Frigo bar, TV, Camera con balcone vista mare., Aria condizionata, Riscaldamento, Cassetta sicurezza, Phon, Telefono in camera, </t>
+    <t xml:space="preserve">Cassetta sicurezza, TV, Frigo bar, Riscaldamento, Aria condizionata, Camera con balcone vista mare., Telefono in camera, Phon, </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color rgb="FF0000FF" tint="0"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
@@ -220,60 +220,60 @@
     <tableColumn id="3" name="Latitudine"/>
     <tableColumn id="4" name="Longitudine"/>
     <tableColumn id="5" name="Stelle"/>
     <tableColumn id="6" name="Tipologia"/>
     <tableColumn id="7" name="Email"/>
     <tableColumn id="8" name="Website"/>
     <tableColumn id="9" name="Indirizzo"/>
     <tableColumn id="10" name="Servizi"/>
     <tableColumn id="11" name="Disciplinari"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium3" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="B1:N9"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="2" max="2" width="54.7358818054199" customWidth="1"/>
+    <col min="2" max="2" width="53.7424850463867" customWidth="1"/>
     <col min="3" max="3" width="10.4006061553955" customWidth="1"/>
     <col min="4" max="4" width="12.5152816772461" customWidth="1"/>
     <col min="5" max="5" width="14.045786857605" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="11.6579532623291" customWidth="1"/>
     <col min="8" max="8" width="28.4993743896484" customWidth="1"/>
     <col min="9" max="9" width="30.528112411499" customWidth="1"/>
     <col min="10" max="10" width="23.8096446990967" customWidth="1"/>
-    <col min="11" max="11" width="504.712707519531" customWidth="1"/>
+    <col min="11" max="11" width="564.237731933594" customWidth="1"/>
     <col min="12" max="12" width="13.2754201889038" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
     </row>
     <row r="4">
       <c r="B4" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="0" t="s">