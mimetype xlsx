--- v3 (2026-04-12)
+++ v4 (2026-04-12)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
   <si>
-    <t>Lista strutture aggiornata al 12/04/2026 14:15:58</t>
+    <t>Lista strutture aggiornata al 12/04/2026 16:01:09</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>