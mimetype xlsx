--- v4 (2026-04-12)
+++ v5 (2026-06-18)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
   <si>
-    <t>Lista strutture aggiornata al 12/04/2026 16:01:09</t>
+    <t>Lista strutture aggiornata al 18/06/2026 12:02:43</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>