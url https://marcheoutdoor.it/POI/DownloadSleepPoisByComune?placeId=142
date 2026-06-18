--- v5 (2026-06-18)
+++ v6 (2026-06-18)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
   <si>
-    <t>Lista strutture aggiornata al 18/06/2026 12:02:43</t>
+    <t>Lista strutture aggiornata al 18/06/2026 13:14:34</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>