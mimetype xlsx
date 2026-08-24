--- v6 (2026-06-18)
+++ v7 (2026-08-24)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
   <si>
-    <t>Lista strutture aggiornata al 18/06/2026 13:14:34</t>
+    <t>Lista strutture aggiornata al 24/08/2026 05:48:38</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>