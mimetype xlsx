--- v0 (2026-02-07)
+++ v1 (2026-04-12)
@@ -7,129 +7,129 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="28">
   <si>
-    <t>Lista strutture aggiornata al 07/02/2026 02:42:29</t>
+    <t>Lista strutture aggiornata al 12/04/2026 14:27:05</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>Indirizzo</t>
   </si>
   <si>
     <t>Servizi</t>
   </si>
   <si>
     <t>Disciplinari</t>
   </si>
   <si>
-    <t>HOTEL DEI NANI - [CIN:IT042021A1L76G6DU2|]</t>
+    <t>HOTEL DEI NANI - [CIN:IT042021A1L76G6DU2]</t>
   </si>
   <si>
     <t>Jesi</t>
   </si>
   <si>
     <t>3 Stelle</t>
   </si>
   <si>
     <t>Albergo</t>
   </si>
   <si>
     <t>info@hoteldeinani.it</t>
   </si>
   <si>
     <t>www.hoteldeinani.it</t>
   </si>
   <si>
     <t>viale del Lavoro 34</t>
   </si>
   <si>
-    <t xml:space="preserve">Telefono , Camera con balcone, Riscaldamento Centralizzato, Estintori, Aria condizionata, Insonorizzazione, Accessibilità all'Ascensore, Frigo bar, Illuminazione Elettrica, Parcheggio Custodito, Bar, Lavatura e Stiratura Biancheria, TV Satellitare, Ascensore, Caffe, Sala TV, Camere Singole, Accesso ad Internet, TV, Supplemento letto Aggiunto, Servizio Fotocopie, Asciugacapelli, Radio, Accettazione Gruppi, Telefono in camera (Centralino), Telefono in camera, Collegamento Internet, Cassaforte, Aria condizionata in Locali Comuni, Colazione, Aria Condizionata con Impianto non Centralizzato, Locale TV, Phon, Somministrazione alcolici, Servizio FAX, Pay TV, Sala Lettura, Salotto in vano separato, Accessibili a persone con disabilità motoria, Riscaldamento, </t>
+    <t xml:space="preserve">Riscaldamento, Collegamento Internet, Salotto in vano separato, Aria condizionata, Accessibilità all'Ascensore, Radio, Aria condizionata in Locali Comuni, Sala TV, Parcheggio Custodito, Supplemento letto Aggiunto, Telefono in camera, Frigo bar, TV Satellitare, Illuminazione Elettrica, Insonorizzazione, Colazione, Phon, Accessibili a persone con disabilità motoria, Ascensore, Camera con balcone, Camere Singole, Telefono , Sala Lettura, Accesso ad Internet, Locale TV, Cassaforte, Pay TV, Estintori, Telefono in camera (Centralino), Somministrazione alcolici, Asciugacapelli, Lavatura e Stiratura Biancheria, Riscaldamento Centralizzato, Aria Condizionata con Impianto non Centralizzato, TV, Accettazione Gruppi, Bar, Caffe, Servizio FAX, Servizio Fotocopie, </t>
   </si>
   <si>
     <t>FAMIGLIE,BICI,CAMMINI</t>
   </si>
   <si>
-    <t>B&amp;B ROCCA BELLA - [CIN:IT042021C1YBE2AN5P|]</t>
+    <t>B&amp;B ROCCA BELLA - [CIN:IT042021C1YBE2AN5P]</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>B&amp;B</t>
   </si>
   <si>
     <t>info@bedandbreakfast-roccabella.it</t>
   </si>
   <si>
     <t>via Roccabella 15</t>
   </si>
   <si>
-    <t xml:space="preserve">Estintori, Aria condizionata, Inglese, Camere Doppie, Pronto Soccorso, Parcheggio non Custodito, Collegamento Internet, Riscaldamento, Aria Condizionata con Impianto non Centralizzato, Connessione Internet, Solo Pernottamento, Ascensore, Accettazione Gruppi, Accesso ad Internet, Colazione, Macchine lavabiancheria, Supplemento letto Aggiunto, TV, Ventilatore, Phon, Marchio di Qualità, Illuminazione Elettrica, Riscaldamento Centralizzato, Attrezzi Pronto Soccorso, Italiano, Asciugacapelli, Bus Navetta, Frigo bar, Attrezzature preparazione pasti, Trasporto Clienti Stazione, Caffe, Lavatura e Stiratura Biancheria, Radio, </t>
+    <t xml:space="preserve">Colazione, TV, Italiano, Solo Pernottamento, Connessione Internet, Illuminazione Elettrica, Phon, Caffe, Attrezzature preparazione pasti, Camere Doppie, Inglese, Attrezzi Pronto Soccorso, Accettazione Gruppi, Accesso ad Internet, Radio, Ventilatore, Trasporto Clienti Stazione, Lavatura e Stiratura Biancheria, Riscaldamento, Asciugacapelli, Ascensore, Supplemento letto Aggiunto, Collegamento Internet, Riscaldamento Centralizzato, Aria Condizionata con Impianto non Centralizzato, Bus Navetta, Macchine lavabiancheria, Estintori, Frigo bar, Aria condizionata, Parcheggio non Custodito, Marchio di Qualità, Pronto Soccorso, </t>
   </si>
   <si>
     <t>FAMIGLIE,CAMMINI</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color rgb="FF0000FF" tint="0"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -178,51 +178,51 @@
     <tableColumn id="3" name="Latitudine"/>
     <tableColumn id="4" name="Longitudine"/>
     <tableColumn id="5" name="Stelle"/>
     <tableColumn id="6" name="Tipologia"/>
     <tableColumn id="7" name="Email"/>
     <tableColumn id="8" name="Website"/>
     <tableColumn id="9" name="Indirizzo"/>
     <tableColumn id="10" name="Servizi"/>
     <tableColumn id="11" name="Disciplinari"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium3" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="B1:N6"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="2" max="2" width="44.8950157165527" customWidth="1"/>
+    <col min="2" max="2" width="43.9016189575195" customWidth="1"/>
     <col min="3" max="3" width="10.4006061553955" customWidth="1"/>
     <col min="4" max="4" width="12.5152816772461" customWidth="1"/>
     <col min="5" max="5" width="14.045786857605" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="11.6579532623291" customWidth="1"/>
     <col min="8" max="8" width="33.0469017028809" customWidth="1"/>
     <col min="9" max="9" width="19.4125080108643" customWidth="1"/>
     <col min="10" max="10" width="17.7827663421631" customWidth="1"/>
     <col min="11" max="11" width="659.077941894531" customWidth="1"/>
     <col min="12" max="12" width="22.9666385650635" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>