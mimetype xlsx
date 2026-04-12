--- v1 (2026-04-12)
+++ v2 (2026-04-12)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="28">
   <si>
-    <t>Lista strutture aggiornata al 12/04/2026 14:27:05</t>
+    <t>Lista strutture aggiornata al 12/04/2026 16:01:45</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>