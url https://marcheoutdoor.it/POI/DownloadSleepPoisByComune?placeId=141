--- v2 (2026-04-12)
+++ v3 (2026-05-31)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="28">
   <si>
-    <t>Lista strutture aggiornata al 12/04/2026 16:01:45</t>
+    <t>Lista strutture aggiornata al 31/05/2026 16:54:24</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>