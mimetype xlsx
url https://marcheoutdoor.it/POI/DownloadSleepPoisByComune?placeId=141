--- v3 (2026-05-31)
+++ v4 (2026-08-24)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="28">
   <si>
-    <t>Lista strutture aggiornata al 31/05/2026 16:54:24</t>
+    <t>Lista strutture aggiornata al 24/08/2026 05:49:27</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>