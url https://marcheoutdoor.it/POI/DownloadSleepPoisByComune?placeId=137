--- v2 (2026-02-07)
+++ v3 (2026-04-12)
@@ -7,183 +7,183 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="46">
   <si>
-    <t>Lista strutture aggiornata al 07/02/2026 03:00:08</t>
+    <t>Lista strutture aggiornata al 12/04/2026 14:33:51</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>Indirizzo</t>
   </si>
   <si>
     <t>Servizi</t>
   </si>
   <si>
     <t>Disciplinari</t>
   </si>
   <si>
-    <t>VILLA MARCHESE DEL GRILLO - [CIN:IT042017A1F42ZDGFT|]</t>
+    <t>VILLA MARCHESE DEL GRILLO - [CIN:IT042017A1F42ZDGFT]</t>
   </si>
   <si>
     <t>Fabriano</t>
   </si>
   <si>
     <t>4 Stelle</t>
   </si>
   <si>
     <t>Albergo</t>
   </si>
   <si>
     <t>info@marchesedelgrillo.com</t>
   </si>
   <si>
     <t>www.marchesedelgrillo.com</t>
   </si>
   <si>
     <t>Località Rocchetta Bassa 73</t>
   </si>
   <si>
-    <t xml:space="preserve">Somministrazione alcolici, Phon, Inglese, Parcheggio non Custodito, Propria piscina scoperta, Somministrazione bevande, Cassetta sicurezza, Accesso ad Internet, TV, Accesso Mezzi Privati, Riscaldamento, Asciugacapelli, Servizio Congressi, Italiano, Bar, Telefono in camera, Ascensore, Lavatura e Stiratura Biancheria, Collegamento Internet, Illuminazione Elettrica, Riscaldamento Centralizzato, Aria condizionata, Estintori, Telefono , TV Satellitare, Piscina Scoperta, Accessibilità all'Ascensore, Somministrazione alimenti, Aria Condizionata con Impianto Centralizzato, Frigo bar, Parco e Giardino, Francese, Sala TV, Negozio Enoteca, Aria Condizionata con Impianto non Centralizzato, Camere Doppie, Cassaforte, Colazione, Connessione Internet, </t>
+    <t xml:space="preserve">Somministrazione bevande, Sala TV, Aria Condizionata con Impianto non Centralizzato, Estintori, Riscaldamento Centralizzato, Parcheggio non Custodito, Somministrazione alimenti, Negozio Enoteca, Aria condizionata, Somministrazione alcolici, Lavatura e Stiratura Biancheria, Asciugacapelli, Propria piscina scoperta, Parco e Giardino, Italiano, Inglese, Illuminazione Elettrica, Camere Doppie, Telefono in camera, Riscaldamento, Bar, TV, Phon, Servizio Congressi, Ascensore, Colazione, Frigo bar, Cassetta sicurezza, TV Satellitare, Connessione Internet, Cassaforte, Telefono , Piscina Scoperta, Accesso ad Internet, Accesso Mezzi Privati, Aria Condizionata con Impianto Centralizzato, Accessibilità all'Ascensore, Francese, Collegamento Internet, </t>
   </si>
   <si>
     <t>FAMIGLIE</t>
   </si>
   <si>
     <t>AGRITURISMO SAN ROMUALDO - [ ]</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>info@valdicastro.it</t>
   </si>
   <si>
     <t>www.valdicastro.it</t>
   </si>
   <si>
     <t>frazione Poggio San Romualdo 1</t>
   </si>
   <si>
-    <t xml:space="preserve">Attrezzi Pronto Soccorso, Acqua calda e fredda, Telefono in camera, Bosco, pascolo, Supplemento letto Aggiunto, Asciugacapelli, Aria condizionata in Locali Comuni, Frigo bar, Riscaldamento, Somministrazione bevande, Bovini, Somministrazione alimenti, Ristorante, Aria condizionata, Cappella per Celebrazioni Liturgiche, Accettazione Gruppi, Estintori, Posta, Cassetta sicurezza, Servizi igienici, Phon, suinicolo, Collegamento Internet, Telefono , ovino-caprino, Servizio Congressi, TV, Telefono abilitato alla chiamata diretta, Angolo cottura, </t>
+    <t xml:space="preserve">Frigo bar, Telefono in camera, Angolo cottura, Aria condizionata, TV, Telefono abilitato alla chiamata diretta, Bosco, Servizi igienici, Bovini, Estintori, Collegamento Internet, Somministrazione bevande, Aria condizionata in Locali Comuni, Ristorante, Attrezzi Pronto Soccorso, Servizio Congressi, Asciugacapelli, Supplemento letto Aggiunto, suinicolo, Somministrazione alimenti, pascolo, Acqua calda e fredda, Posta, ovino-caprino, Phon, Accettazione Gruppi, Cassetta sicurezza, Cappella per Celebrazioni Liturgiche, Riscaldamento, Telefono , </t>
   </si>
   <si>
     <t>FAMIGLIE,CAMMINI</t>
   </si>
   <si>
     <t>AGRITURISMO IL FAGGIO - [ ]</t>
   </si>
   <si>
     <t>info@agriturismoilfaggio.it</t>
   </si>
   <si>
     <t>www.agriturismoilfaggio.it/</t>
   </si>
   <si>
     <t xml:space="preserve">frazione serradica, 137  </t>
   </si>
   <si>
-    <t xml:space="preserve">Asciugacapelli, Bosco, Trekking, Sala Pranzo, Parco e Giardino, Lavatura e Stiratura Biancheria, Riscaldamento con Stufa, Italiano, Parcheggio non Custodito, Piscina Scoperta, Smaltimento Rifiuti, Accesso Mezzi Pubblici, Servizio Fotocopie, Camper Service, Pasti non alloggiati, Pasti, pascolo, Accettazione Animali Domestici, Sala TV, Accesso Mezzi Privati, Inglese, Pesca Sportiva, foraggero, Pasti solo alloggiati, </t>
-[...2 lines deleted...]
-    <t>HOTEL RISTORANTE PINETA - [CIN:IT042017A1UCTWKDQ5|]</t>
+    <t xml:space="preserve">Piscina Scoperta, Parcheggio non Custodito, foraggero, pascolo, Smaltimento Rifiuti, Parco e Giardino, Servizio Fotocopie, Accesso Mezzi Pubblici, Trekking, Pasti non alloggiati, Pasti solo alloggiati, Riscaldamento con Stufa, Accesso Mezzi Privati, Bosco, Inglese, Sala TV, Italiano, Sala Pranzo, Camper Service, Accettazione Animali Domestici, Pesca Sportiva, Pasti, Asciugacapelli, Lavatura e Stiratura Biancheria, </t>
+  </si>
+  <si>
+    <t>HOTEL RISTORANTE PINETA - [CIN:IT042017A1UCTWKDQ5]</t>
   </si>
   <si>
     <t>3 Stelle</t>
   </si>
   <si>
     <t>info@pinetahotel.com</t>
   </si>
   <si>
     <t>www.pinetahotel.com</t>
   </si>
   <si>
     <t>località Campodonico di Fabriano 102</t>
   </si>
   <si>
-    <t xml:space="preserve">Telefono in camera (Centralino), Collegamento Internet, Bus Navetta, Bar, Italiano, Mezza Pensione a Persona, Ascensore, Piscina, Accettazione Gruppi, Asciugacapelli, Trekking, Illuminazione Elettrica, Noleggio Biciclette, Cassaforte, Colazione, Piazzola adulti, Aria Condizionata con Impianto non Centralizzato, Aria Condizionata con Impianto Centralizzato, Parco e Giardino, Aria condizionata in Locali Comuni, Connessione Internet, Camere Doppie, Pensione Completa a Persona, Supplemento Cane, Cassetta sicurezza, Accettazione Animali Domestici, Sala TV, Accesso Mezzi Privati, Caffe, Supplemento letto Aggiunto, TV, Mountain Bike, Accesso ad Internet, Estintori, Camera con balcone, Phon, Aria condizionata, Telefono , Piscina Scoperta con Idromassaggio, Sala Pranzo, Tennis, Inglese, TV Satellitare, Piscina Scoperta, Solo Pernottamento, Giochi per Bambini, Trasporto Clienti Stazione, Accessibili a persone con disabilità motoria, Biciclette, Parcheggio non Custodito, Sala Lettura, Propria piscina scoperta, Ping Pong, Riscaldamento, Servizio Congressi, Servizio Fotocopie, Accessibilità all'Ascensore, Frigo bar, Custodia Valori in cassette di sicurezza, Ristorante, Cucina, Solo Pernottamento a persona, Solarium, Calcetto, Camere Singole, Lampada esterna, Telefono in camera, </t>
+    <t xml:space="preserve">Solo Pernottamento a persona, Sala Pranzo, Noleggio Biciclette, Pensione Completa a Persona, Colazione, Piscina, Camere Singole, Camera con balcone, Phon, Servizio Congressi, Ascensore, Accessibili a persone con disabilità motoria, Riscaldamento, Camere Doppie, Piscina Scoperta con Idromassaggio, Collegamento Internet, Lampada esterna, Solarium, Giochi per Bambini, Piazzola adulti, Bus Navetta, Frigo bar, Accettazione Animali Domestici, TV Satellitare, Supplemento Cane, Accesso Mezzi Privati, Aria Condizionata con Impianto Centralizzato, Cassetta sicurezza, Piscina Scoperta, Connessione Internet, Propria piscina scoperta, Inglese, Illuminazione Elettrica, TV, Accettazione Gruppi, Bar, Caffe, Servizio Fotocopie, Solo Pernottamento, Calcetto, Tennis, Sala TV, Biciclette, Aria condizionata in Locali Comuni, Trasporto Clienti Stazione, Aria condizionata, Parcheggio non Custodito, Parco e Giardino, Mezza Pensione a Persona, Ristorante, Italiano, Ping Pong, Telefono in camera, Supplemento letto Aggiunto, Aria Condizionata con Impianto non Centralizzato, Custodia Valori in cassette di sicurezza, Estintori, Telefono in camera (Centralino), Trekking, Asciugacapelli, Mountain Bike, Cucina, Telefono , Sala Lettura, Accesso ad Internet, Accessibilità all'Ascensore, Cassaforte, </t>
   </si>
   <si>
     <t>BICI,CAMMINI</t>
   </si>
   <si>
-    <t>LA VITA E' BELLA - [CIN:IT042017B5M973Z5RY|]</t>
+    <t>LA VITA E' BELLA - [CIN:IT042017B5M973Z5RY]</t>
   </si>
   <si>
     <t>info@agriturismolavitaebella.it</t>
   </si>
   <si>
     <t>www.agriturismolavitaebella.it/</t>
   </si>
   <si>
     <t>via Collegiglioni 22/z</t>
   </si>
   <si>
-    <t xml:space="preserve">Ristorante, </t>
+    <t xml:space="preserve">Somministrazione bevande, Calcetto, Mezza Pensione a Persona, Asciugacapelli, Italiano, Supplemento letto Aggiunto, Servizi igienici (lavabo WC), Bovini, Ristorante Vegetariano, Estintori, Somministrazione alcolici, Riscaldamento con Stufa, Ristorante, altre colture erbacee, Camere Doppie, Illuminazione Elettrica, Cucina, Pasti, Riscaldamento Centralizzato, TV, Caffe, Bosco, Collegamento Internet, Trekking, Servizi igienici, olivicolo, Pasti non alloggiati, foraggero, Accesso ad Internet, Accesso Mezzi Privati, Colazione, altre colture arboree, Accettazione Animali Domestici, Accessibili a persone con disabilità motoria, Somministrazione alimenti, pascolo, Lampada esterna, Accettazione Gruppi, Parcheggio non Custodito, avi-cunicolo, Riscaldamento, Supplemento Cane, Solo Pernottamento, Trasporto Clienti Stazione, ovino-caprino, Camere Singole, Supplemento doppia uso Singola, altri allevamenti praticati, Phon, Acqua calda e fredda, Bar, Connessione Internet, cerealicolo, Sala Pranzo, Inglese, Attrezzature preparazione pasti, Parco e Giardino, Telefono , </t>
   </si>
   <si>
     <t>BICI</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color rgb="FF0000FF" tint="0"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -232,51 +232,51 @@
     <tableColumn id="3" name="Latitudine"/>
     <tableColumn id="4" name="Longitudine"/>
     <tableColumn id="5" name="Stelle"/>
     <tableColumn id="6" name="Tipologia"/>
     <tableColumn id="7" name="Email"/>
     <tableColumn id="8" name="Website"/>
     <tableColumn id="9" name="Indirizzo"/>
     <tableColumn id="10" name="Servizi"/>
     <tableColumn id="11" name="Disciplinari"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium3" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="B1:N9"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="2" max="2" width="54.3082389831543" customWidth="1"/>
+    <col min="2" max="2" width="53.3148460388184" customWidth="1"/>
     <col min="3" max="3" width="10.4006061553955" customWidth="1"/>
     <col min="4" max="4" width="12.5152816772461" customWidth="1"/>
     <col min="5" max="5" width="14.045786857605" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="11.6579532623291" customWidth="1"/>
     <col min="8" max="8" width="28.6978492736816" customWidth="1"/>
     <col min="9" max="9" width="29.3505668640137" customWidth="1"/>
     <col min="10" max="10" width="34.4392929077148" customWidth="1"/>
     <col min="11" max="11" width="1121.25695800781" customWidth="1"/>
     <col min="12" max="12" width="19.0176067352295" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>