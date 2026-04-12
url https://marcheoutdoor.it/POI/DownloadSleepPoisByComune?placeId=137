--- v3 (2026-04-12)
+++ v4 (2026-04-12)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="46">
   <si>
-    <t>Lista strutture aggiornata al 12/04/2026 14:33:51</t>
+    <t>Lista strutture aggiornata al 12/04/2026 16:02:40</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>