--- v4 (2026-04-12)
+++ v5 (2026-06-18)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="46">
   <si>
-    <t>Lista strutture aggiornata al 12/04/2026 16:02:40</t>
+    <t>Lista strutture aggiornata al 18/06/2026 08:12:32</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>