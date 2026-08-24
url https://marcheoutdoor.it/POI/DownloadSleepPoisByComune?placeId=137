--- v5 (2026-06-18)
+++ v6 (2026-08-24)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="46">
   <si>
-    <t>Lista strutture aggiornata al 18/06/2026 08:12:32</t>
+    <t>Lista strutture aggiornata al 24/08/2026 05:50:08</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>