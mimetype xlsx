--- v0 (2025-12-07)
+++ v1 (2026-05-25)
@@ -7,108 +7,108 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
-    <t>Lista strutture aggiornata al 07/12/2025 13:01:06</t>
+    <t>Lista strutture aggiornata al 25/05/2026 11:51:51</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>Indirizzo</t>
   </si>
   <si>
     <t>Servizi</t>
   </si>
   <si>
     <t>Disciplinari</t>
   </si>
   <si>
-    <t>LA COLLINA DEI CAVALIERI - [CIN:IT042005B5S6WQHY53|]</t>
+    <t>LA COLLINA DEI CAVALIERI - [CIN:IT042005B5S6WQHY53]</t>
   </si>
   <si>
     <t>Belvedere Ostrense</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Albergo</t>
   </si>
   <si>
     <t>lacollinadeicavalieri@gmail.com</t>
   </si>
   <si>
     <t>www.lacollinadeicavalieri.it</t>
   </si>
   <si>
     <t>Via Murello 43</t>
   </si>
   <si>
-    <t xml:space="preserve">Parcheggio Custodito, Connessione Internet, Aria condizionata in Locali Comuni, Accettazione Animali Domestici, Mezza Pensione a Persona, Custodia e Sistemazione Attrezzature Private, Impianto chiarificazione acque reflue, Attrezzi Pronto Soccorso, Servizio Fotocopie, Francese, Partecipazione Attività Agricole, Inglese, Solarium, Colazione, Parco e Giardino, Servizio Congressi, Pensione Completa a Persona, Camere Doppie, Somministrazione alimenti, Pasti, Accesso ad Internet, viticolo, Caffe, Propria piscina scoperta, suinicolo, Spaccio alimentari, Ristorante Vegetariano, Accettazione Gruppi, Idromassaggio, Sala Pranzo, Estintori, Ristorante, Aria condizionata, Lavatura e Stiratura Biancheria, Camere Singole, olivicolo, Piscina Scoperta, Frigo bar, Aria Condizionata con Impianto non Centralizzato, Asciugacapelli, Bar, Somministrazione alcolici, Cucina, Piscina, Pasti non alloggiati, Insonorizzazione, altre colture arboree, Italiano, altri allevamenti praticati, Somministrazione bevande, Phon, Accessibili a persone con disabilità motoria, Collegamento Internet, </t>
+    <t xml:space="preserve">suinicolo, Lavatura e Stiratura Biancheria, Asciugacapelli, Pasti, Sala Pranzo, Italiano, Frigo bar, Propria piscina scoperta, Inglese, Spaccio alimentari, Francese, Parcheggio Custodito, Accettazione Gruppi, Piscina Scoperta, Bar, Phon, Connessione Internet, Piscina, Servizio Congressi, Cucina, Camere Doppie, Attrezzi Pronto Soccorso, Ristorante, Somministrazione alimenti, altre colture arboree, Solarium, Accessibili a persone con disabilità motoria, Aria condizionata in Locali Comuni, Somministrazione bevande, Colazione, Accettazione Animali Domestici, Accesso ad Internet, Pasti non alloggiati, Collegamento Internet, olivicolo, Insonorizzazione, Custodia e Sistemazione Attrezzature Private, Mezza Pensione a Persona, Impianto chiarificazione acque reflue, Aria Condizionata con Impianto non Centralizzato, Partecipazione Attività Agricole, Pensione Completa a Persona, Caffe, Idromassaggio, Parco e Giardino, Aria condizionata, Camere Singole, altri allevamenti praticati, Servizio Fotocopie, Somministrazione alcolici, Estintori, viticolo, Ristorante Vegetariano, </t>
   </si>
   <si>
     <t>FAMIGLIE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color rgb="FF0000FF" tint="0"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -157,51 +157,51 @@
     <tableColumn id="3" name="Latitudine"/>
     <tableColumn id="4" name="Longitudine"/>
     <tableColumn id="5" name="Stelle"/>
     <tableColumn id="6" name="Tipologia"/>
     <tableColumn id="7" name="Email"/>
     <tableColumn id="8" name="Website"/>
     <tableColumn id="9" name="Indirizzo"/>
     <tableColumn id="10" name="Servizi"/>
     <tableColumn id="11" name="Disciplinari"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium3" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="B1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="2" max="2" width="52.7153282165527" customWidth="1"/>
+    <col min="2" max="2" width="51.7219314575195" customWidth="1"/>
     <col min="3" max="3" width="18.6012172698975" customWidth="1"/>
     <col min="4" max="4" width="12.5152816772461" customWidth="1"/>
     <col min="5" max="5" width="14.045786857605" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="11.6579532623291" customWidth="1"/>
     <col min="8" max="8" width="29.6247463226318" customWidth="1"/>
     <col min="9" max="9" width="25.5498790740967" customWidth="1"/>
     <col min="10" max="10" width="14.2623987197876" customWidth="1"/>
     <col min="11" max="11" width="930.672058105469" customWidth="1"/>
     <col min="12" max="12" width="13.2754201889038" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>