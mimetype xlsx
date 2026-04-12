--- v1 (2026-02-07)
+++ v2 (2026-04-12)
@@ -7,228 +7,228 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="61">
   <si>
-    <t>Lista strutture aggiornata al 07/02/2026 02:43:01</t>
+    <t>Lista strutture aggiornata al 12/04/2026 14:29:02</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>Indirizzo</t>
   </si>
   <si>
     <t>Servizi</t>
   </si>
   <si>
     <t>Disciplinari</t>
   </si>
   <si>
-    <t>INTERNAZIONALE - [CIN:IT042002A12BNS8MZG|]</t>
+    <t>INTERNAZIONALE - [CIN:IT042002A12BNS8MZG]</t>
   </si>
   <si>
     <t>Ancona</t>
   </si>
   <si>
     <t>3 Stelle</t>
   </si>
   <si>
     <t>Albergo</t>
   </si>
   <si>
     <t>info@hotel-internazionale.com</t>
   </si>
   <si>
     <t>www.hotel-internazionale.com</t>
   </si>
   <si>
     <t>via Poggio - Località Portonovo 148</t>
   </si>
   <si>
-    <t xml:space="preserve">Italiano, Bar, Telefono in camera, Telefono in camera (Centralino), Collegamento Internet, Vela, Servizio Fotocopie, Frigo bar, Riscaldamento, Servizio Congressi, Sala Lettura, Accessibili a persone con disabilità motoria, Cassetta sicurezza, Sci Nautico, Pulizia Calzature, Ristorante Vegetariano, Aria condizionata, Trasporto Clienti Stazione, Inglese, Accettazione Gruppi, Baby Sitting, Asciugacapelli, Lavatura e Stiratura Biancheria, Camera con balcone vista mare., Sala TV, Accettazione Animali Domestici, Servizio FAX, Supplemento letto Aggiunto, Aria Condizionata con Impianto non Centralizzato, TV, Ricarica Bombole Sub, Estintori, Telefono , Riscaldamento Centralizzato, Cassaforte, Spiaggia Riservata, Parco e Giardino, Aria condizionata in Locali Comuni, Ristorante, Giochi per Bambini, Phon, Sub, Windsurf, </t>
+    <t xml:space="preserve">Inglese, Ristorante, Vela, Aria Condizionata con Impianto non Centralizzato, Estintori, Telefono in camera (Centralino), Riscaldamento Centralizzato, Aria condizionata in Locali Comuni, Supplemento letto Aggiunto, Riscaldamento, Trasporto Clienti Stazione, Telefono in camera, Collegamento Internet, Ristorante Vegetariano, Sala TV, Pulizia Calzature, Baby Sitting, Servizio Congressi, Phon, Ricarica Bombole Sub, Windsurf, Spiaggia Riservata, Parco e Giardino, Aria condizionata, Italiano, Asciugacapelli, Lavatura e Stiratura Biancheria, Giochi per Bambini, Sci Nautico, Camera con balcone vista mare., Accessibili a persone con disabilità motoria, Telefono , Sala Lettura, Sub, Servizio FAX, Cassetta sicurezza, Cassaforte, Frigo bar, Accettazione Animali Domestici, TV, Accettazione Gruppi, Bar, Servizio Fotocopie, </t>
   </si>
   <si>
     <t>FAMIGLIE,CAMMINI</t>
   </si>
   <si>
-    <t>SEEBAY HOTEL - [CIN:IT042002A1ZE7JVITX|]</t>
+    <t>SEEBAY HOTEL - [CIN:IT042002A1ZE7JVITX]</t>
   </si>
   <si>
     <t>4 Stelle</t>
   </si>
   <si>
     <t>info@seebayhotel.com</t>
   </si>
   <si>
     <t>www.seebayhotel.com</t>
   </si>
   <si>
     <t>Via Poggio 160 - Portonovo</t>
   </si>
   <si>
-    <t xml:space="preserve">Accettazione Animali Domestici, Sala TV, Accesso ad Internet, Baby Sitting, TV, Accettazione Gruppi, Ascensore, Lavatura e Stiratura Biancheria, Solarium, Calcetto, Marchio di Qualità, Accessibili a persone con disabilità motoria, Servizio Congressi, Riscaldamento, Parcheggio non Custodito, Sala Lettura, Asciugacapelli, Collegamento Internet, Parcheggio Custodito, Inglese, Trasporto Clienti Stazione, Bar, Giochi per Bambini, Phon, TV Satellitare, Propria piscina scoperta, Mezza Pensione a Persona, Telefono in camera, Italiano, Aria Condizionata con Impianto Centralizzato, Francese, Pensione Completa a Persona, Cassaforte, Camere Doppie, Aria Condizionata con Impianto non Centralizzato, Parco e Giardino, Ristorante, Custodia Valori in cassette di sicurezza, Frigo bar, Accessibilità all'Ascensore, Ristorante Vegetariano, Tennis, Telefono , Aria condizionata, </t>
+    <t xml:space="preserve">Frigo bar, TV Satellitare, Accettazione Animali Domestici, Sala TV, Tennis, Baby Sitting, Collegamento Internet, Calcetto, Solarium, Giochi per Bambini, Lavatura e Stiratura Biancheria, Mezza Pensione a Persona, Asciugacapelli, Parcheggio non Custodito, Custodia Valori in cassette di sicurezza, Accessibili a persone con disabilità motoria, Pensione Completa a Persona, Phon, Servizio Congressi, Riscaldamento, Telefono in camera, Parcheggio Custodito, Camere Doppie, Francese, TV, Accettazione Gruppi, Bar, Accesso ad Internet, Aria Condizionata con Impianto Centralizzato, Accessibilità all'Ascensore, Cassaforte, Telefono , Sala Lettura, Ascensore, Trasporto Clienti Stazione, Marchio di Qualità, Ristorante Vegetariano, Aria Condizionata con Impianto non Centralizzato, Ristorante, Propria piscina scoperta, Italiano, Inglese, Aria condizionata, Parco e Giardino, </t>
   </si>
   <si>
     <t>FAMIGLIE,BICI,CAMMINI</t>
   </si>
   <si>
-    <t>L'ISOLA CHE NON C'E' - [CIN:IT042002B9CTN9ZMNB|]</t>
+    <t>L'ISOLA CHE NON C'E' - [CIN:IT042002B9CTN9ZMNB]</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>info@ch-lisolachenonce.it</t>
   </si>
   <si>
     <t>www.ch-lisolachenonce.it</t>
   </si>
   <si>
     <t>frazione sappanico 146</t>
   </si>
   <si>
-    <t xml:space="preserve">Aria Condizionata con Impianto non Centralizzato, Mini Club, Sala Lettura, Ristorante, Sala TV, Servizio Fotocopie, Phon, Bar, Estintori, Collegamento Internet, Colazione, TV, Parco e Giardino, Servizio FAX, Mountain Bike, Asciugacapelli, Riscaldamento, Somministrazione bevande, Aria condizionata, Italiano, Somministrazione alimenti, Solo Pernottamento, Giochi per Bambini, Pensione Completa a Persona, Aria condizionata in Locali Comuni, Mezza Pensione a Persona, </t>
+    <t xml:space="preserve">Servizio FAX, Mountain Bike, Aria Condizionata con Impianto non Centralizzato, Aria condizionata, Italiano, TV, Collegamento Internet, Somministrazione alimenti, Sala Lettura, Mezza Pensione a Persona, Servizio Fotocopie, Asciugacapelli, Riscaldamento, Colazione, Solo Pernottamento, Parco e Giardino, Sala TV, Giochi per Bambini, Bar, Pensione Completa a Persona, Estintori, Phon, Mini Club, Ristorante, Aria condizionata in Locali Comuni, Somministrazione bevande, </t>
   </si>
   <si>
     <t>FAMIGLIE</t>
   </si>
   <si>
-    <t>SEEPORT HOTEL - [CIN:IT042002A19TP9NAAP|]</t>
+    <t>SEEPORT HOTEL - [CIN:IT042002A19TP9NAAP]</t>
   </si>
   <si>
     <t>info@seeporthotel.com</t>
   </si>
   <si>
     <t>www.seeporthotel.com</t>
   </si>
   <si>
     <t>Rupi di Via XXIX Settembre 12</t>
   </si>
   <si>
-    <t xml:space="preserve">Francese, Colazione, Aria condizionata in Locali Comuni, Supplemento Cane, Tedesco, Sauna Privata, Connessione Internet, Camere Doppie, Aria Condizionata con Impianto non Centralizzato, Cassaforte, Insonorizzazione, Aria condizionata, Estintori, Ristorante Vegetariano, Camera con balcone, Telefono , Pasti, Collegamento Internet, Somministrazione alcolici, Sala Pranzo, Somministrazione alimenti, Inglese, Phon, Palestra, Radio, Attrezzi Pronto Soccorso, Frigo bar, Servizio Fotocopie, Pasti non alloggiati, Ristorante, Accettazione Gruppi, Autorimessa, Asciugacapelli, Riscaldamento, Accessibilità all'Ascensore, Parcheggio Custodito, Supplemento doppia uso Singola, Telefono in camera (Centralino), Telefono in camera, Italiano, Bar, Cucina, Cassetta sicurezza, Servizio Congressi, Accessibili a persone con disabilità motoria, Somministrazione bevande, Sala Lettura, Gpl Auto, TV, Supplemento letto Aggiunto, Spagnolo, Accesso ad Internet, Camere Singole, Piano Bar, Caffe, </t>
-[...5 lines deleted...]
-    <t>info@palazzotorriglioni.it</t>
+    <t xml:space="preserve">Caffe, Telefono , Accesso ad Internet, Cassaforte, Cassetta sicurezza, Frigo bar, Connessione Internet, Sala Lettura, Aria condizionata, Somministrazione alcolici, Italiano, Attrezzi Pronto Soccorso, Asciugacapelli, Pasti non alloggiati, Accessibilità all'Ascensore, Cucina, Tedesco, Collegamento Internet, Francese, Spagnolo, Gpl Auto, Somministrazione bevande, Sala Pranzo, Sauna Privata, Ristorante Vegetariano, Aria Condizionata con Impianto non Centralizzato, Telefono in camera (Centralino), Somministrazione alimenti, Estintori, Supplemento doppia uso Singola, Camera con balcone, Camere Singole, Phon, Colazione, Servizio Congressi, Radio, Accessibili a persone con disabilità motoria, Inglese, Ristorante, Insonorizzazione, Aria condizionata in Locali Comuni, Pasti, Riscaldamento, Camere Doppie, Supplemento letto Aggiunto, Parcheggio Custodito, Telefono in camera, Piano Bar, Supplemento Cane, Palestra, Accettazione Gruppi, Autorimessa, Servizio Fotocopie, Bar, TV, </t>
+  </si>
+  <si>
+    <t>PALAZZO TORRIGLIONI - [CIN:IT042002B4RZUKFLWR]</t>
+  </si>
+  <si>
+    <t>r.cerasa67@gmail.com</t>
   </si>
   <si>
     <t>Vicolo Tribunali 11/15</t>
   </si>
   <si>
-    <t>GRAND HOTEL PASSETTO - [CIN:IT042002A1FAWAQRGG|]</t>
+    <t>GRAND HOTEL PASSETTO - [CIN:IT042002A1FAWAQRGG]</t>
   </si>
   <si>
     <t>info@grandhotelpassetto.com</t>
   </si>
   <si>
     <t>www.grandhotelpassetto.com</t>
   </si>
   <si>
     <t>via Paolo Thaon de Revel 1</t>
   </si>
   <si>
-    <t xml:space="preserve">Bar, Servizio Congressi, Parcheggio non Custodito, Riscaldamento, Lavatura e Stiratura Biancheria, Ascensore, Telefono in camera, Pulizia Calzature, Cassaforte, Aria Condizionata con Impianto non Centralizzato, Accettazione Animali Domestici, Sala TV, Autorimessa, Accettazione Gruppi, Asciugacapelli, Custodia Valori in cassette di sicurezza, Servizio Fotocopie, Frigo bar, Aria condizionata, TV, Servizio FAX, Propria piscina scoperta, Cassetta sicurezza, Parco e Giardino, </t>
+    <t xml:space="preserve">Riscaldamento, Telefono in camera, Aria Condizionata con Impianto non Centralizzato, Lavatura e Stiratura Biancheria, Custodia Valori in cassette di sicurezza, Asciugacapelli, Parcheggio non Custodito, Sala TV, Pulizia Calzature, Ascensore, Parco e Giardino, Aria condizionata, Propria piscina scoperta, Accettazione Gruppi, Autorimessa, Bar, TV, Cassaforte, Accettazione Animali Domestici, Servizio Fotocopie, Frigo bar, Servizio FAX, Cassetta sicurezza, Servizio Congressi, </t>
   </si>
   <si>
     <t>BICI,CAMMINI</t>
   </si>
   <si>
-    <t>EMILIA - [CIN:IT042002A1CUA62JNS|]</t>
+    <t>EMILIA - [CIN:IT042002A1CUA62JNS]</t>
   </si>
   <si>
     <t>info@hotelemilia.com</t>
   </si>
   <si>
     <t>www.hotelemilia.com</t>
   </si>
   <si>
     <t>frazione Poggio 149/A</t>
   </si>
   <si>
-    <t xml:space="preserve">TV, Sala TV, Riscaldamento, Accessibili a persone con disabilità motoria, Propria piscina scoperta, Cassetta sicurezza, Ascensore, Bar, Radio, Servizio Congressi, Aria Condizionata con Impianto non Centralizzato, Cassaforte, Parco e Giardino, Aria condizionata, Tennis, Frigo bar, Ristorante, Telefono in camera, </t>
+    <t xml:space="preserve">Riscaldamento, Sala TV, Tennis, Parco e Giardino, Frigo bar, Bar, TV, Cassetta sicurezza, Telefono in camera, Servizio Congressi, Radio, Ascensore, Accessibili a persone con disabilità motoria, Cassaforte, Aria condizionata, Ristorante, Propria piscina scoperta, Aria Condizionata con Impianto non Centralizzato, </t>
   </si>
   <si>
     <t>CAMMINI</t>
   </si>
   <si>
-    <t>GRAND HOTEL PALACE - [CIN:IT042002A1XETNCUOD|]</t>
-[...2 lines deleted...]
-    <t>info@grandhotelpalaceancona.com</t>
+    <t>GRAND HOTEL PALACE - [CIN:IT042002A1XETNCUOD]</t>
+  </si>
+  <si>
+    <t>michele.bernetti@umanironchi.it</t>
   </si>
   <si>
     <t>www.grandhotelpalaceancona.com</t>
   </si>
   <si>
     <t>lungomare Luigi Vanvitelli 24</t>
   </si>
   <si>
-    <t xml:space="preserve">Pulizia Calzature, Aria Condizionata con Impianto Centralizzato, Cassaforte, Aria condizionata, Trasporto Clienti Stazione, Ascensore, Telefono in camera, Lavatura e Stiratura Biancheria, Radio, Bar, Parcheggio Custodito, Baby Sitting, Accettazione Animali Domestici, Sala TV, Autorimessa, TV, Accettazione Gruppi, Frigo bar, Riscaldamento, Servizio Congressi, Custodia Valori in cassette di sicurezza, Sala Lettura, </t>
+    <t xml:space="preserve">Cassetta sicurezza, Accettazione Animali Domestici, Supplemento Cane, TV, Connessione Internet, TV Satellitare, Bar, Frigo bar, Riscaldamento, Collegamento Internet, Telefono in camera, Supplemento letto Aggiunto, Parcheggio Custodito, Camere Doppie, Ristorante, Aria condizionata, Italiano, Insonorizzazione, Negozio Enoteca, Asciugacapelli, Somministrazione alimenti, Lavatura e Stiratura Biancheria, Custodia Valori in cassette di sicurezza, Somministrazione alcolici, Telefono in camera (Centralino), Colazione, Ascensore, Accessibilità all'Ascensore, Autorimessa, Accettazione Gruppi, Telefono , Aria Condizionata con Impianto Centralizzato, Sala Lettura, Accesso ad Internet, Cassaforte, Supplemento Vano Soggiorno, Camere Singole, Phon, Somministrazione bevande, Servizio Congressi, Riscaldamento Centralizzato, Pay TV, Inglese, Illuminazione Elettrica, Estintori, Baby Sitting, Marchio di Qualità, Pulizia Calzature, Tedesco, Francese, Spagnolo, Radio, Sala TV, Aria condizionata in Locali Comuni, Trasporto Clienti Stazione, </t>
   </si>
   <si>
     <t>BICI</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color rgb="FF0000FF" tint="0"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -277,60 +277,60 @@
     <tableColumn id="3" name="Latitudine"/>
     <tableColumn id="4" name="Longitudine"/>
     <tableColumn id="5" name="Stelle"/>
     <tableColumn id="6" name="Tipologia"/>
     <tableColumn id="7" name="Email"/>
     <tableColumn id="8" name="Website"/>
     <tableColumn id="9" name="Indirizzo"/>
     <tableColumn id="10" name="Servizi"/>
     <tableColumn id="11" name="Disciplinari"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium3" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="B1:N12"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="2" max="2" width="52.4871826171875" customWidth="1"/>
+    <col min="2" max="2" width="51.4937858581543" customWidth="1"/>
     <col min="3" max="3" width="10.4006061553955" customWidth="1"/>
     <col min="4" max="4" width="12.5152816772461" customWidth="1"/>
     <col min="5" max="5" width="14.045786857605" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="11.6579532623291" customWidth="1"/>
-    <col min="8" max="8" width="32.7849960327148" customWidth="1"/>
+    <col min="8" max="8" width="30.7531890869141" customWidth="1"/>
     <col min="9" max="9" width="32.6039161682129" customWidth="1"/>
     <col min="10" max="10" width="32.2028732299805" customWidth="1"/>
-    <col min="11" max="11" width="856.000610351563" customWidth="1"/>
+    <col min="11" max="11" width="903.646850585938" customWidth="1"/>
     <col min="12" max="12" width="22.9666385650635" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
     </row>
     <row r="4">
       <c r="B4" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="0" t="s">