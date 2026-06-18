--- v2 (2026-04-12)
+++ v3 (2026-06-18)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="61">
   <si>
-    <t>Lista strutture aggiornata al 12/04/2026 14:29:02</t>
+    <t>Lista strutture aggiornata al 18/06/2026 12:10:29</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>