--- v3 (2026-06-18)
+++ v4 (2026-08-24)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="61">
   <si>
-    <t>Lista strutture aggiornata al 18/06/2026 12:10:29</t>
+    <t>Lista strutture aggiornata al 24/08/2026 04:53:25</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>