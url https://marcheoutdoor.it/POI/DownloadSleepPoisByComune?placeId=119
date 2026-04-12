--- v2 (2026-02-07)
+++ v3 (2026-04-12)
@@ -7,108 +7,108 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
-    <t>Lista strutture aggiornata al 07/02/2026 04:30:02</t>
+    <t>Lista strutture aggiornata al 12/04/2026 14:27:55</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>Indirizzo</t>
   </si>
   <si>
     <t>Servizi</t>
   </si>
   <si>
     <t>Disciplinari</t>
   </si>
   <si>
-    <t>LOCANDA MONTELIPPO - [CIN:IT041068B534DDTCCT|]</t>
+    <t>LOCANDA MONTELIPPO - [CIN:IT041068B534DDTCCT]</t>
   </si>
   <si>
     <t>Vallefoglia</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Albergo</t>
   </si>
   <si>
     <t>info@montelippo.it</t>
   </si>
   <si>
     <t>www.montelippo.it</t>
   </si>
   <si>
     <t>via Canarecchia 31</t>
   </si>
   <si>
-    <t xml:space="preserve">Collegamento Internet, Altre attività sportive, Telefono in camera, Servizi igienici (lavabo WC), Piscina, Mountain Bike, Aria condizionata, Ristorante, TV, Giochi per Bambini, Frigo bar, TV Satellitare, Acqua calda e fredda, Telefono in camera (Centralino), Sauna Privata, Phon, Somministrazione alimenti, Colazione, Partecipazione Attività Agricole, Accesso ad Internet, Inglese, Aria Condizionata con Impianto non Centralizzato, Telefono, Cucina in vano separato, Angolo cottura, Spagnolo, Italiano, Insonorizzazione, Riscaldamento, Mezza Pensione a Persona, Telefono , Servizio Congressi, </t>
+    <t xml:space="preserve">Spagnolo, Aria condizionata, TV, Telefono in camera (Centralino), Partecipazione Attività Agricole, Accesso ad Internet, Riscaldamento, Telefono, Mountain Bike, Phon, Altre attività sportive, Mezza Pensione a Persona, Aria Condizionata con Impianto non Centralizzato, Servizi igienici (lavabo WC), Sauna Privata, Angolo cottura, Frigo bar, Giochi per Bambini, Telefono in camera, Italiano, TV Satellitare, Collegamento Internet, Insonorizzazione, Telefono , Inglese, Acqua calda e fredda, Colazione, Somministrazione alimenti, Cucina in vano separato, Servizio Congressi, Ristorante, Piscina, </t>
   </si>
   <si>
     <t>FAMIGLIE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color rgb="FF0000FF" tint="0"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -157,51 +157,51 @@
     <tableColumn id="3" name="Latitudine"/>
     <tableColumn id="4" name="Longitudine"/>
     <tableColumn id="5" name="Stelle"/>
     <tableColumn id="6" name="Tipologia"/>
     <tableColumn id="7" name="Email"/>
     <tableColumn id="8" name="Website"/>
     <tableColumn id="9" name="Indirizzo"/>
     <tableColumn id="10" name="Servizi"/>
     <tableColumn id="11" name="Disciplinari"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium3" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="B1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="2" max="2" width="49.7832221984863" customWidth="1"/>
+    <col min="2" max="2" width="48.7898254394531" customWidth="1"/>
     <col min="3" max="3" width="10.5711793899536" customWidth="1"/>
     <col min="4" max="4" width="12.5152816772461" customWidth="1"/>
     <col min="5" max="5" width="14.045786857605" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="11.6579532623291" customWidth="1"/>
     <col min="8" max="8" width="18.7188720703125" customWidth="1"/>
     <col min="9" max="9" width="18.5377902984619" customWidth="1"/>
     <col min="10" max="10" width="17.7438907623291" customWidth="1"/>
     <col min="11" max="11" width="514.240539550781" customWidth="1"/>
     <col min="12" max="12" width="13.2754201889038" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>