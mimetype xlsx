--- v3 (2026-04-12)
+++ v4 (2026-06-18)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
-    <t>Lista strutture aggiornata al 12/04/2026 14:27:55</t>
+    <t>Lista strutture aggiornata al 18/06/2026 12:08:38</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>