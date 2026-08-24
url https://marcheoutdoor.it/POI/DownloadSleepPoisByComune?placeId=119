--- v4 (2026-06-18)
+++ v5 (2026-08-24)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
-    <t>Lista strutture aggiornata al 18/06/2026 12:08:38</t>
+    <t>Lista strutture aggiornata al 24/08/2026 05:50:41</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>