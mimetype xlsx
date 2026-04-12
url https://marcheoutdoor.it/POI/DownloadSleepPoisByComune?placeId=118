--- v0 (2026-02-07)
+++ v1 (2026-04-12)
@@ -7,186 +7,186 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="47">
   <si>
-    <t>Lista strutture aggiornata al 07/02/2026 02:43:01</t>
+    <t>Lista strutture aggiornata al 12/04/2026 14:34:33</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>Indirizzo</t>
   </si>
   <si>
     <t>Servizi</t>
   </si>
   <si>
     <t>Disciplinari</t>
   </si>
   <si>
-    <t>URBINO RESORT - SANTI GIACOMO E FILIPPO - [CIN:IT041067B9ZTVRTQDO|]</t>
+    <t>URBINO RESORT - SANTI GIACOMO E FILIPPO - [CIN:IT041067B9ZTVRTQDO]</t>
   </si>
   <si>
     <t>Urbino</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Albergo</t>
   </si>
   <si>
     <t>amministrazione@tsgf.it</t>
   </si>
   <si>
     <t>www.tenutasantigiacomoefilippo.it</t>
   </si>
   <si>
     <t>via san giacomo in foglia 13</t>
   </si>
   <si>
-    <t xml:space="preserve">Phon, Accettazione Gruppi, Somministrazione alimenti, Estintori, Telefono in camera (Centralino), TV, Collegamento Internet, Aria condizionata, Somministrazione bevande, Somministrazione alcolici, Servizio FAX, Asciugacapelli, Aria Condizionata con Impianto Centralizzato, Riscaldamento, Frigo bar, Accettazione Animali Domestici, Servizio Congressi, Posta, Cassetta sicurezza, Riscaldamento Centralizzato, Telefono in camera, Servizio Fotocopie, Cappella per Celebrazioni Liturgiche, Baby Sitting, Pronto Soccorso, Telefono , Attrezzi Pronto Soccorso, </t>
+    <t xml:space="preserve">Somministrazione alimenti, Servizio FAX, Accettazione Animali Domestici, Attrezzi Pronto Soccorso, Phon, Accettazione Gruppi, Servizio Fotocopie, Somministrazione alcolici, Estintori, Asciugacapelli, Telefono in camera, Servizio Congressi, Telefono , Posta, Riscaldamento, Frigo bar, Cappella per Celebrazioni Liturgiche, Aria Condizionata con Impianto Centralizzato, Riscaldamento Centralizzato, Pronto Soccorso, Telefono in camera (Centralino), Aria condizionata, Baby Sitting, Collegamento Internet, TV, Cassetta sicurezza, Somministrazione bevande, </t>
   </si>
   <si>
     <t>FAMIGLIE</t>
   </si>
   <si>
-    <t>Country House Ai Cipressi di Eliana Di Gregorio - [CIN:IT041067B9KIEMWFDM|]</t>
+    <t>Country House Ai Cipressi di Eliana Di Gregorio - [CIN:IT041067B9KIEMWFDM]</t>
   </si>
   <si>
     <t>cipressiurbino@gmail.com</t>
   </si>
   <si>
     <t>http://www.cipressiurbino.it</t>
   </si>
   <si>
     <t>via Mainardi 2-3</t>
   </si>
   <si>
-    <t xml:space="preserve">Giochi per Bambini, Inglese, Accesso ad Internet, Accettazione Animali Domestici, Parco e Giardino, Spagnolo, Parcheggio Custodito, Accessibili a persone con disabilità motoria, </t>
+    <t xml:space="preserve">Inglese, Accesso ad Internet, Parcheggio Custodito, Giochi per Bambini, Parco e Giardino, Spagnolo, Accettazione Animali Domestici, Accessibili a persone con disabilità motoria, </t>
   </si>
   <si>
     <t>FAMIGLIE,CAMMINI</t>
   </si>
   <si>
-    <t>CASALE DI NICOLO' - [CIN:IT041067B4ZPQ67JLF|]</t>
+    <t>CASALE DI NICOLO' - [CIN:IT041067B4ZPQ67JLF]</t>
   </si>
   <si>
     <t>Affittacamere</t>
   </si>
   <si>
     <t>scaramucci.federico@gmail.com</t>
   </si>
   <si>
     <t>www.casaledinicolo.it</t>
   </si>
   <si>
     <t>Via San Marino 11</t>
   </si>
   <si>
     <t xml:space="preserve">Accessibili a persone con disabilità motoria, Piscina Scoperta, </t>
   </si>
   <si>
     <t>FAMIGLIE,BICI</t>
   </si>
   <si>
-    <t>COLLEVERDE - [CIN:IT041067B9R4Z36WHU|]</t>
+    <t>COLLEVERDE - [CIN:IT041067B9R4Z36WHU]</t>
   </si>
   <si>
     <t>amministrazione@colleverde-urbino.it</t>
   </si>
   <si>
     <t>www.colleverde-urbino.it</t>
   </si>
   <si>
     <t>Via Bocca Trabaria Ovest 96</t>
   </si>
   <si>
-    <t xml:space="preserve">Accesso ad Internet, Accesso Mezzi Privati, Supplemento Cane, Noleggio Biciclette, Accettazione Animali Domestici, Bar, Trekking, TV, Inglese, Insonorizzazione, Collegamento Internet, Parco e Giardino, Telefono , Spagnolo, Giochi per Bambini, Camera con balcone, Bosco, Phon, Accettazione Gruppi, Bus Navetta, Biciclette, Piscina, Cassaforte, Telefono in camera, Aria Condizionata con Impianto non Centralizzato, Riscaldamento Centralizzato, Sala Lettura, Ventilatore, Locale Ricovero, Fitness e Centro Benessere, Lampada esterna, Accessibili a persone con disabilità motoria, Supplemento doppia uso Singola, Percorso Vita, Asciugacapelli, Aria Condizionata con Impianto Centralizzato, Riscaldamento, Aria condizionata, Ping Pong, Parcheggio Custodito, Aria condizionata in Locali Comuni, Marchio di Qualità, Frigo bar, Idromassaggio, Italiano, Connessione Internet, Piscina Coperta, Cassetta sicurezza, Custodia Valori in cassette di sicurezza, Camere Doppie, Mountain Bike, Supplemento letto Aggiunto, Telefono in camera (Centralino), Accesso Mezzi Pubblici, Solarium, Estintori, </t>
+    <t xml:space="preserve">Supplemento doppia uso Singola, Bus Navetta, Noleggio Biciclette, Parcheggio Custodito, Frigo bar, Estintori, Telefono in camera, Locale Ricovero, Asciugacapelli, Aria condizionata, Ventilatore, Telefono in camera (Centralino), Inglese, Piscina, Connessione Internet, Sala Lettura, Giochi per Bambini, Accesso Mezzi Privati, Telefono , Aria Condizionata con Impianto Centralizzato, Ping Pong, Riscaldamento Centralizzato, Aria condizionata in Locali Comuni, Biciclette, Riscaldamento, Custodia Valori in cassette di sicurezza, Bar, Accessibili a persone con disabilità motoria, Phon, Piscina Coperta, Percorso Vita, Idromassaggio, Solarium, Collegamento Internet, Cassetta sicurezza, TV, Italiano, Aria Condizionata con Impianto non Centralizzato, Accesso ad Internet, Supplemento letto Aggiunto, Mountain Bike, Cassaforte, Bosco, Marchio di Qualità, Insonorizzazione, Accettazione Gruppi, Supplemento Cane, Spagnolo, Parco e Giardino, Trekking, Camera con balcone, Accettazione Animali Domestici, Accesso Mezzi Pubblici, Lampada esterna, Fitness e Centro Benessere, Camere Doppie, </t>
   </si>
   <si>
     <t>BICI,CAMMINI</t>
   </si>
   <si>
-    <t>LA MERIDIANA - [CIN:IT041067A1PWLUUN9B|]</t>
+    <t>LA MERIDIANA - [CIN:IT041067A1PWLUUN9B]</t>
   </si>
   <si>
     <t>3 Stelle</t>
   </si>
   <si>
     <t>info@hotelmeridianaurbino.com</t>
   </si>
   <si>
     <t>www.hotelmeridianaurbino.com</t>
   </si>
   <si>
     <t>Via Urbinate 43</t>
   </si>
   <si>
-    <t xml:space="preserve">Ristorante, Frigo bar, Servizio FAX, Parco e Giardino, Propria piscina scoperta, Accesso ad Internet, TV, Telefono in camera (Centralino), Mezza Pensione a Persona, Telefono in camera, Ascensore, Lavatura e Stiratura Biancheria, Collegamento Internet, Bar, Accessibili a persone con disabilità motoria, Riscaldamento, Supplemento letto Aggiunto, Asciugacapelli, Accettazione Gruppi, Accettazione Animali Domestici, Piscina, Riscaldamento Centralizzato, Aria condizionata, Tennis, Estintori, Telefono , Locale TV, Phon, </t>
+    <t xml:space="preserve">Collegamento Internet, Tennis, Piscina, Ascensore, Telefono in camera (Centralino), Ristorante, Parco e Giardino, Propria piscina scoperta, Aria condizionata, Telefono in camera, Riscaldamento, Supplemento letto Aggiunto, Accettazione Gruppi, Accettazione Animali Domestici, Servizio FAX, Mezza Pensione a Persona, Asciugacapelli, Lavatura e Stiratura Biancheria, Estintori, Riscaldamento Centralizzato, Frigo bar, Accessibili a persone con disabilità motoria, Phon, Locale TV, Telefono , Accesso ad Internet, Bar, TV, </t>
   </si>
   <si>
     <t>BICI</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color rgb="FF0000FF" tint="0"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -235,51 +235,51 @@
     <tableColumn id="3" name="Latitudine"/>
     <tableColumn id="4" name="Longitudine"/>
     <tableColumn id="5" name="Stelle"/>
     <tableColumn id="6" name="Tipologia"/>
     <tableColumn id="7" name="Email"/>
     <tableColumn id="8" name="Website"/>
     <tableColumn id="9" name="Indirizzo"/>
     <tableColumn id="10" name="Servizi"/>
     <tableColumn id="11" name="Disciplinari"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium3" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="B1:N9"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="2" max="2" width="71.0179672241211" customWidth="1"/>
+    <col min="2" max="2" width="70.0245742797852" customWidth="1"/>
     <col min="3" max="3" width="10.4006061553955" customWidth="1"/>
     <col min="4" max="4" width="12.5152816772461" customWidth="1"/>
     <col min="5" max="5" width="14.045786857605" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="13.5247678756714" customWidth="1"/>
     <col min="8" max="8" width="35.3262901306152" customWidth="1"/>
     <col min="9" max="9" width="32.4801216125488" customWidth="1"/>
     <col min="10" max="10" width="25.8046226501465" customWidth="1"/>
     <col min="11" max="11" width="947.856506347656" customWidth="1"/>
     <col min="12" max="12" width="19.0176067352295" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>