--- v1 (2026-04-12)
+++ v2 (2026-06-18)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="47">
   <si>
-    <t>Lista strutture aggiornata al 12/04/2026 14:34:33</t>
+    <t>Lista strutture aggiornata al 18/06/2026 12:10:28</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>