--- v2 (2026-06-18)
+++ v3 (2026-08-24)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="47">
   <si>
-    <t>Lista strutture aggiornata al 18/06/2026 12:10:28</t>
+    <t>Lista strutture aggiornata al 24/08/2026 05:52:20</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>