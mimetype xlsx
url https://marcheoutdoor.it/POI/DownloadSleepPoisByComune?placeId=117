--- v1 (2026-02-07)
+++ v2 (2026-04-12)
@@ -7,108 +7,108 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
-    <t>Lista strutture aggiornata al 07/02/2026 02:43:01</t>
+    <t>Lista strutture aggiornata al 12/04/2026 14:29:02</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>Indirizzo</t>
   </si>
   <si>
     <t>Servizi</t>
   </si>
   <si>
     <t>Disciplinari</t>
   </si>
   <si>
-    <t>HOTEL BRAMANTE &amp; SPA - [CIN:IT041066A1UJDQOCPG|]</t>
+    <t>HOTEL BRAMANTE &amp; SPA - [CIN:IT041066A1UJDQOCPG]</t>
   </si>
   <si>
     <t>Urbania</t>
   </si>
   <si>
     <t>4 Stelle</t>
   </si>
   <si>
     <t>Albergo</t>
   </si>
   <si>
     <t>amministrazione@hotelbramantespa.it</t>
   </si>
   <si>
     <t>www.hotelbramantespa.it</t>
   </si>
   <si>
     <t>Via Roma 92/94</t>
   </si>
   <si>
-    <t xml:space="preserve">Telefono in camera, Sauna Privata, Parco e Giardino, Aria condizionata in Locali Comuni, Servizio Congressi, Sala Lettura, Ristorante, Custodia Valori in cassette di sicurezza, Aria Condizionata con Impianto non Centralizzato, Ascensore, Parcheggio Custodito, Bar, Trasporto Clienti Stazione, Riscaldamento, Fitness e Centro Benessere, Accettazione Gruppi, Sala TV, Accessibili a persone con disabilità motoria, Asciugacapelli, TV, </t>
+    <t xml:space="preserve">Fitness e Centro Benessere, Sala Lettura, Ristorante, Parco e Giardino, Sauna Privata, Sala TV, Custodia Valori in cassette di sicurezza, Aria Condizionata con Impianto non Centralizzato, Asciugacapelli, Accettazione Gruppi, Servizio Congressi, Accessibili a persone con disabilità motoria, Riscaldamento, Telefono in camera, Parcheggio Custodito, Trasporto Clienti Stazione, Aria condizionata in Locali Comuni, TV, Bar, Ascensore, </t>
   </si>
   <si>
     <t>FAMIGLIE,BICI,CAMMINI</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color rgb="FF0000FF" tint="0"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -157,51 +157,51 @@
     <tableColumn id="3" name="Latitudine"/>
     <tableColumn id="4" name="Longitudine"/>
     <tableColumn id="5" name="Stelle"/>
     <tableColumn id="6" name="Tipologia"/>
     <tableColumn id="7" name="Email"/>
     <tableColumn id="8" name="Website"/>
     <tableColumn id="9" name="Indirizzo"/>
     <tableColumn id="10" name="Servizi"/>
     <tableColumn id="11" name="Disciplinari"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium3" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="B1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="2" max="2" width="51.7065849304199" customWidth="1"/>
+    <col min="2" max="2" width="50.7131881713867" customWidth="1"/>
     <col min="3" max="3" width="10.4006061553955" customWidth="1"/>
     <col min="4" max="4" width="12.5152816772461" customWidth="1"/>
     <col min="5" max="5" width="14.045786857605" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="11.6579532623291" customWidth="1"/>
     <col min="8" max="8" width="35.9380836486816" customWidth="1"/>
     <col min="9" max="9" width="24.5319271087646" customWidth="1"/>
     <col min="10" max="10" width="15.4164152145386" customWidth="1"/>
     <col min="11" max="11" width="373.290771484375" customWidth="1"/>
     <col min="12" max="12" width="22.9666385650635" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>