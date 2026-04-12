--- v2 (2026-04-12)
+++ v3 (2026-04-12)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
-    <t>Lista strutture aggiornata al 12/04/2026 14:29:02</t>
+    <t>Lista strutture aggiornata al 12/04/2026 16:03:29</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>