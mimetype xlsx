--- v3 (2026-04-12)
+++ v4 (2026-06-18)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
-    <t>Lista strutture aggiornata al 12/04/2026 16:03:29</t>
+    <t>Lista strutture aggiornata al 18/06/2026 12:09:53</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>