--- v4 (2026-06-18)
+++ v5 (2026-08-24)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
-    <t>Lista strutture aggiornata al 18/06/2026 12:09:53</t>
+    <t>Lista strutture aggiornata al 24/08/2026 05:51:18</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>