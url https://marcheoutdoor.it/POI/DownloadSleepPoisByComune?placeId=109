--- v1 (2026-02-07)
+++ v2 (2026-04-12)
@@ -7,135 +7,135 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="33">
   <si>
-    <t>Lista strutture aggiornata al 07/02/2026 02:43:02</t>
+    <t>Lista strutture aggiornata al 12/04/2026 14:27:54</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>Indirizzo</t>
   </si>
   <si>
     <t>Servizi</t>
   </si>
   <si>
     <t>Disciplinari</t>
   </si>
   <si>
-    <t>HOTEL RISTORANTE GIARDINO - [CIN:IT041054A148VEUAPI|]</t>
+    <t>HOTEL RISTORANTE GIARDINO - [CIN:IT041054A148VEUAPI]</t>
   </si>
   <si>
     <t>San Lorenzo in Campo</t>
   </si>
   <si>
     <t>3 Stelle</t>
   </si>
   <si>
     <t>Albergo</t>
   </si>
   <si>
     <t>info@hotelgiardino.it</t>
   </si>
   <si>
     <t>www.hotelgiardino.it</t>
   </si>
   <si>
     <t>via Enrico Mattei 4</t>
   </si>
   <si>
-    <t xml:space="preserve">Aria condizionata, Telefono , Ristorante Vegetariano, Cassaforte, Camera con balcone, Aria Condizionata con Impianto Centralizzato, Parco e Giardino, Ristorante, Aria condizionata in Locali Comuni, Accettazione Gruppi, Accessibili a persone con disabilità motoria, Asciugacapelli, Servizio Congressi, Riscaldamento, Telefono in camera, Servizio FAX, Propria piscina scoperta, Supplemento letto Aggiunto, TV, Accettazione Animali Domestici, Bar, Ascensore, Lavatura e Stiratura Biancheria, Phon, Piscina Scoperta, Servizio Fotocopie, </t>
+    <t xml:space="preserve">Aria condizionata in Locali Comuni, Telefono in camera, Riscaldamento, Accessibili a persone con disabilità motoria, Aria Condizionata con Impianto Centralizzato, Telefono , Cassaforte, Servizio FAX, Lavatura e Stiratura Biancheria, Asciugacapelli, Propria piscina scoperta, Parco e Giardino, Supplemento letto Aggiunto, TV, Servizio Fotocopie, Accettazione Animali Domestici, Piscina Scoperta, Accettazione Gruppi, Bar, Aria condizionata, Ristorante, Ristorante Vegetariano, Servizio Congressi, Ascensore, Camera con balcone, Phon, </t>
   </si>
   <si>
     <t>FAMIGLIE,BICI</t>
   </si>
   <si>
-    <t>AGRITURISMO MIRALBELLO - [CIN:IT041054B5QXBK3ISY|]</t>
+    <t>AGRITURISMO MIRALBELLO - [CIN:IT041054B5QXBK3ISY]</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>info@agriturismomiralbello.it</t>
   </si>
   <si>
     <t>www.agriturismomiralbello.it</t>
   </si>
   <si>
     <t>via Mazzalaio 36/A</t>
   </si>
   <si>
-    <t xml:space="preserve">Accesso Mezzi Privati, Accettazione Animali Domestici, Calcetto, Connessione Internet, Supplemento letto Aggiunto, Phon, Somministrazione alimenti, Propria piscina scoperta, Servizi igienici (lavabo WC), Spagnolo, Italiano, Riscaldamento, Mountain Bike, Estintori, Aria condizionata, Lavatura e Stiratura Biancheria, Solo Pernottamento, Piscina, Collegamento Internet, Pallacanestro, Riscaldamento Centralizzato, Camere Doppie, Acqua calda e fredda, TV, Asciugacapelli, Rifiuti , Illuminazione Elettrica, Parco e Giardino, Accettazione Gruppi, Giochi per Bambini, Aria Condizionata con Impianto non Centralizzato, Cucina in vano separato, Piscina Scoperta, Angolo cottura, Somministrazione bevande, Parcheggio non Custodito, Bocce, Accesso ad Internet, Biciclette, Servizi igienici, Macchine lavabiancheria, Biliardo, Inglese, </t>
+    <t xml:space="preserve">Accettazione Gruppi, Riscaldamento, Mountain Bike, Solo Pernottamento, Parcheggio non Custodito, Macchine lavabiancheria, Piscina, Illuminazione Elettrica, Camere Doppie, Aria condizionata, Spagnolo, Asciugacapelli, Italiano, Pallacanestro, Supplemento letto Aggiunto, Somministrazione alimenti, Calcetto, Rifiuti , Servizi igienici, Collegamento Internet, Connessione Internet, Piscina Scoperta, Bocce, Phon, Somministrazione bevande, Biliardo, Aria Condizionata con Impianto non Centralizzato, Accettazione Animali Domestici, Propria piscina scoperta, Acqua calda e fredda, Parco e Giardino, Inglese, Lavatura e Stiratura Biancheria, Servizi igienici (lavabo WC), Biciclette, Angolo cottura, Giochi per Bambini, TV, Riscaldamento Centralizzato, Accesso ad Internet, Accesso Mezzi Privati, Cucina in vano separato, Estintori, </t>
   </si>
   <si>
     <t>FAMIGLIE,CAMMINI</t>
   </si>
   <si>
-    <t>BORGO RONCAGLIA - [ ]</t>
+    <t>BORGO RONCAGLIA - [CIN:IT041054B99DWS8CR2]</t>
   </si>
   <si>
     <t>info@mrosso.it</t>
   </si>
   <si>
     <t>www.borgoroncaglia.it</t>
   </si>
   <si>
     <t>via Roncaglia 106</t>
   </si>
   <si>
     <t>FAMIGLIE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -193,51 +193,51 @@
     <tableColumn id="3" name="Latitudine"/>
     <tableColumn id="4" name="Longitudine"/>
     <tableColumn id="5" name="Stelle"/>
     <tableColumn id="6" name="Tipologia"/>
     <tableColumn id="7" name="Email"/>
     <tableColumn id="8" name="Website"/>
     <tableColumn id="9" name="Indirizzo"/>
     <tableColumn id="10" name="Servizi"/>
     <tableColumn id="11" name="Disciplinari"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium3" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="B1:N7"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="2" max="2" width="55.1768226623535" customWidth="1"/>
+    <col min="2" max="2" width="54.1834297180176" customWidth="1"/>
     <col min="3" max="3" width="20.8376407623291" customWidth="1"/>
     <col min="4" max="4" width="12.5152816772461" customWidth="1"/>
     <col min="5" max="5" width="14.045786857605" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="11.6579532623291" customWidth="1"/>
     <col min="8" max="8" width="27.4722175598145" customWidth="1"/>
     <col min="9" max="9" width="27.2911357879639" customWidth="1"/>
     <col min="10" max="10" width="17.9403190612793" customWidth="1"/>
     <col min="11" max="11" width="721.139099121094" customWidth="1"/>
     <col min="12" max="12" width="19.0176067352295" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>