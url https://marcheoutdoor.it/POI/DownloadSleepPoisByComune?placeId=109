--- v2 (2026-04-12)
+++ v3 (2026-06-18)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="33">
   <si>
-    <t>Lista strutture aggiornata al 12/04/2026 14:27:54</t>
+    <t>Lista strutture aggiornata al 18/06/2026 12:08:50</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>