--- v3 (2026-06-18)
+++ v4 (2026-08-24)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="33">
   <si>
-    <t>Lista strutture aggiornata al 18/06/2026 12:08:50</t>
+    <t>Lista strutture aggiornata al 24/08/2026 05:19:48</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>