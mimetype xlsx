--- v2 (2026-02-07)
+++ v3 (2026-04-12)
@@ -7,108 +7,108 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
-    <t>Lista strutture aggiornata al 07/02/2026 02:43:01</t>
+    <t>Lista strutture aggiornata al 12/04/2026 14:27:54</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>Indirizzo</t>
   </si>
   <si>
     <t>Servizi</t>
   </si>
   <si>
     <t>Disciplinari</t>
   </si>
   <si>
-    <t>AGRITURISMO SAN MARTINO - [CIN:IT041051B56LUERTIO|]</t>
+    <t>AGRITURISMO SAN MARTINO - [CIN:IT041051B56LUERTIO]</t>
   </si>
   <si>
     <t>San Costanzo</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Albergo</t>
   </si>
   <si>
     <t>info@agriturismosanmartino.net</t>
   </si>
   <si>
     <t>www.agriturismosanmartino.net</t>
   </si>
   <si>
     <t>strada san martino 20</t>
   </si>
   <si>
-    <t xml:space="preserve">Riscaldamento, Idromassaggio, Cassetta sicurezza, Macchine lavabiancheria, Inglese, Biciclette, Servizi igienici, Aria condizionata, Cassaforte, Aria Condizionata con Impianto non Centralizzato, Parcheggio non Custodito, Angolo cottura, Giochi per Bambini, Asciugacapelli, Sala Giochi, TV Satellitare, Camere Doppie, Acqua calda e fredda, Bosco, Parco e Giardino, Phon, Accessibili a persone con disabilità motoria, Accesso Mezzi Privati, Accesso ad Internet, Solarium, Mountain Bike, TV, Attrezzatura per soggiorno all'aperto, Connessione Internet, Locale Ricovero, Accettazione Animali Domestici, Supplemento Cane, </t>
+    <t xml:space="preserve">Camere Doppie, Accessibili a persone con disabilità motoria, Solarium, Parco e Giardino, Inglese, Servizi igienici, Accesso Mezzi Privati, Accesso ad Internet, Acqua calda e fredda, Supplemento Cane, Mountain Bike, Angolo cottura, TV Satellitare, Attrezzatura per soggiorno all'aperto, Parcheggio non Custodito, Cassetta sicurezza, Macchine lavabiancheria, Riscaldamento, Cassaforte, Idromassaggio, Biciclette, Giochi per Bambini, Asciugacapelli, Sala Giochi, TV, Bosco, Connessione Internet, Aria condizionata, Phon, Aria Condizionata con Impianto non Centralizzato, Accettazione Animali Domestici, Locale Ricovero, </t>
   </si>
   <si>
     <t>BICI</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color rgb="FF0000FF" tint="0"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -157,51 +157,51 @@
     <tableColumn id="3" name="Latitudine"/>
     <tableColumn id="4" name="Longitudine"/>
     <tableColumn id="5" name="Stelle"/>
     <tableColumn id="6" name="Tipologia"/>
     <tableColumn id="7" name="Email"/>
     <tableColumn id="8" name="Website"/>
     <tableColumn id="9" name="Indirizzo"/>
     <tableColumn id="10" name="Servizi"/>
     <tableColumn id="11" name="Disciplinari"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium3" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="B1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="2" max="2" width="54.1261329650879" customWidth="1"/>
+    <col min="2" max="2" width="53.132740020752" customWidth="1"/>
     <col min="3" max="3" width="13.0715503692627" customWidth="1"/>
     <col min="4" max="4" width="12.5152816772461" customWidth="1"/>
     <col min="5" max="5" width="14.045786857605" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="11.6579532623291" customWidth="1"/>
     <col min="8" max="8" width="30.3593082427979" customWidth="1"/>
     <col min="9" max="9" width="30.1782245635986" customWidth="1"/>
     <col min="10" max="10" width="20.5931262969971" customWidth="1"/>
     <col min="11" max="11" width="539.094848632813" customWidth="1"/>
     <col min="12" max="12" width="13.2754201889038" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>