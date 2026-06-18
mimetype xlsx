--- v3 (2026-04-12)
+++ v4 (2026-06-18)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
-    <t>Lista strutture aggiornata al 12/04/2026 14:27:54</t>
+    <t>Lista strutture aggiornata al 18/06/2026 12:08:49</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>