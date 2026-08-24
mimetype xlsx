--- v4 (2026-06-18)
+++ v5 (2026-08-24)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
-    <t>Lista strutture aggiornata al 18/06/2026 12:08:49</t>
+    <t>Lista strutture aggiornata al 24/08/2026 05:51:19</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>