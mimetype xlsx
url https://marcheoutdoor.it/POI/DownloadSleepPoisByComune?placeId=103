--- v1 (2026-02-07)
+++ v2 (2026-04-12)
@@ -7,228 +7,228 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="60" uniqueCount="60">
   <si>
-    <t>Lista strutture aggiornata al 07/02/2026 02:42:29</t>
+    <t>Lista strutture aggiornata al 12/04/2026 14:15:57</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>Indirizzo</t>
   </si>
   <si>
     <t>Servizi</t>
   </si>
   <si>
     <t>Disciplinari</t>
   </si>
   <si>
-    <t>BELLEVUE - [CIN:IT041044A143MX2GDB|]</t>
+    <t>BELLEVUE - [CIN:IT041044A143MX2GDB]</t>
   </si>
   <si>
     <t>Pesaro</t>
   </si>
   <si>
     <t>3 Stelle</t>
   </si>
   <si>
     <t>Albergo</t>
   </si>
   <si>
     <t>info@bellevuehotel.net</t>
   </si>
   <si>
     <t>www.bellevuehotel.net</t>
   </si>
   <si>
     <t>viale trieste 88</t>
   </si>
   <si>
-    <t xml:space="preserve">Lavatura e Stiratura Biancheria, Ascensore, Bar, Telefono in camera, Accettazione Gruppi, Baby Sitting, Fitness e Centro Benessere, Biciclette, Autorimessa, Cassaforte, Aria Condizionata con Impianto non Centralizzato, Windsurf, Giochi per Bambini, Ristorante Vegetariano, Pulizia Calzature, Solarium, Aria condizionata, Ristorante, Custodia Valori in cassette di sicurezza, Sauna Privata, Riscaldamento, Accettazione Animali Domestici, Accesso Mezzi Privati, Sala TV, Cassetta sicurezza, Propria piscina scoperta, Accesso Mezzi Pubblici, </t>
+    <t xml:space="preserve">Telefono in camera, Riscaldamento, Propria piscina scoperta, Accesso Mezzi Pubblici, Ristorante, Aria condizionata, Solarium, Giochi per Bambini, Aria Condizionata con Impianto non Centralizzato, Custodia Valori in cassette di sicurezza, Lavatura e Stiratura Biancheria, Pulizia Calzature, Sala TV, Biciclette, Ristorante Vegetariano, Baby Sitting, Sauna Privata, Accesso Mezzi Privati, Accettazione Gruppi, Autorimessa, Cassetta sicurezza, Bar, Accettazione Animali Domestici, Cassaforte, Fitness e Centro Benessere, Ascensore, Windsurf, </t>
   </si>
   <si>
     <t>FAMIGLIE,CAMMINI</t>
   </si>
   <si>
-    <t>DELLE NAZIONI - [CIN:IT041044A1VXNKQBMS|]</t>
+    <t>DELLE NAZIONI - [CIN:IT041044A1VXNKQBMS]</t>
   </si>
   <si>
     <t>info@hoteldellenazionipesaro.it</t>
   </si>
   <si>
     <t>www.hoteldellenazionipesaro.it</t>
   </si>
   <si>
     <t>viale Trieste 60</t>
   </si>
   <si>
-    <t xml:space="preserve">Ascensore, Camera con balcone vista mare., Lavatura e Stiratura Biancheria, Accettazione Animali Domestici, TV, Sala TV, Autorimessa, Baby Sitting, Accettazione Gruppi, Noleggio Biciclette, Asciugacapelli, Camera con balcone, Telefono , Estintori, Frigo bar, Ristorante, Custodia e Sistemazione Attrezzature Private, Attrezzi Pronto Soccorso, Servizio FAX, Posta, Giochi per Bambini, Inglese, Accessibili a persone con disabilità motoria, Biciclette, Sala Lettura, Bar, Telefono in camera, Italiano, Aria Condizionata con Impianto Centralizzato, Aria condizionata in Locali Comuni, Cassaforte, Tedesco, Francese, </t>
-[...2 lines deleted...]
-    <t>HOTEL IMPERIAL SPORT - [CIN:IT041044A16Q6IGWBW|]</t>
+    <t xml:space="preserve">Cassaforte, Sala Lettura, Aria Condizionata con Impianto Centralizzato, Telefono , Telefono in camera, Bar, Custodia e Sistemazione Attrezzature Private, Accettazione Gruppi, Autorimessa, TV, Asciugacapelli, Lavatura e Stiratura Biancheria, Attrezzi Pronto Soccorso, Sala TV, Aria condizionata in Locali Comuni, Baby Sitting, Biciclette, Tedesco, Francese, Frigo bar, Servizio FAX, Accettazione Animali Domestici, Italiano, Ristorante, Camera con balcone vista mare., Posta, Giochi per Bambini, Estintori, Inglese, Noleggio Biciclette, Camera con balcone, Ascensore, Accessibili a persone con disabilità motoria, </t>
+  </si>
+  <si>
+    <t>HOTEL IMPERIAL SPORT - [CIN:IT041044A16Q6IGWBW]</t>
   </si>
   <si>
     <t>4 Stelle</t>
   </si>
   <si>
     <t>info@imperialsporthotel.it</t>
   </si>
   <si>
     <t>www.imperialsporthotel.it</t>
   </si>
   <si>
     <t>via Annibale Ninchi 6</t>
   </si>
   <si>
-    <t xml:space="preserve">Mezza Pensione a Persona, Camera con balcone vista mare., Aria condizionata, Sala Pranzo, Riscaldamento Centralizzato, Estintori, Mini Club, Tedesco, Cassaforte, Supplemento Cane, Pensione Completa a Persona, Ascensore, Lavatura e Stiratura Biancheria, Collegamento Internet, Somministrazione alcolici, Animazione, Inglese, Bar, Locale TV, Supplemento doppia uso Singola, Propria piscina scoperta, Telefono in camera, Somministrazione bevande, Telefono in camera (Centralino), Italiano, Cassetta sicurezza, Servizio FAX, TV, Accesso ad Internet, Accettazione Gruppi, Piscina, Sala TV, Spagnolo, Asciugacapelli, Accettazione Animali Domestici, Pasti solo alloggiati, Supplemento letto Aggiunto, Solo Pernottamento, Phon, TV Satellitare, Somministrazione alimenti, Spiaggia Convenzionata, Altri Servizi e Impianti, Piscina Scoperta, Giochi per Bambini, Riscaldamento, Sala Lettura, Ristorante, Accessibili a persone con disabilità motoria, Marchio di Qualità, Biciclette, Autorimessa, Ping Pong, Smaltimento Rifiuti, Palestra, Accessibilità all'Ascensore, Aria Condizionata con Impianto non Centralizzato, Connessione Internet, Francese, Colazione, Frigo bar, Custodia Valori in cassette di sicurezza, Servizio Fotocopie, </t>
+    <t xml:space="preserve">Giochi per Bambini, Camera con balcone vista mare., Sala Pranzo, Tedesco, Spiaggia Convenzionata, Riscaldamento, Supplemento letto Aggiunto, Telefono in camera, Sala TV, Solo Pernottamento, Smaltimento Rifiuti, Collegamento Internet, Francese, Aria condizionata, Propria piscina scoperta, Italiano, Ristorante, Altri Servizi e Impianti, Ping Pong, Marchio di Qualità, Biciclette, Telefono in camera (Centralino), Supplemento doppia uso Singola, Inglese, TV, Servizio Fotocopie, Bar, Somministrazione alimenti, Aria Condizionata con Impianto non Centralizzato, Riscaldamento Centralizzato, Estintori, Somministrazione alcolici, Asciugacapelli, Custodia Valori in cassette di sicurezza, Lavatura e Stiratura Biancheria, Mezza Pensione a Persona, Colazione, Ascensore, Animazione, Piscina, Spagnolo, Somministrazione bevande, Mini Club, Accessibilità all'Ascensore, Accesso ad Internet, Locale TV, Cassaforte, Sala Lettura, Servizio FAX, Supplemento Cane, Palestra, Cassetta sicurezza, Accettazione Animali Domestici, Connessione Internet, Piscina Scoperta, Frigo bar, TV Satellitare, Autorimessa, Accettazione Gruppi, Pensione Completa a Persona, Accessibili a persone con disabilità motoria, Phon, Pasti solo alloggiati, </t>
   </si>
   <si>
     <t>FAMIGLIE,BICI,CAMMINI</t>
   </si>
   <si>
-    <t>CA' VERDE - [CIN:IT041044B5FF8MJS52|]</t>
+    <t>CA' VERDE - [CIN:IT041044B5FF8MJS52]</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>info@ilgiardinonarrante.it</t>
   </si>
   <si>
     <t>www.ilgiardinonarrante.it</t>
   </si>
   <si>
     <t>strada panoramica adriatica 345</t>
   </si>
   <si>
-    <t xml:space="preserve">Calcetto, Connessione Internet, Parcheggio Custodito, foraggero, Accettazione Animali Domestici, Supplemento doppia uso Singola, Colazione, Noleggio Biciclette, Supplemento letto Aggiunto, Angolo cottura, Accesso Mezzi Pubblici, Piscina Scoperta, Italiano, Riscaldamento, Fitness e Centro Benessere, Locale TV, Piscina, Sala Giochi, cerealicolo, Maneggio, Parco e Giardino, TV, Servizio Fotocopie, Trekking, altre colture erbacee, Propria piscina scoperta, Caffe, Phon, Estintori, Camera con balcone, Noleggio altri Servizi o Attrez.-Specificare, Mountain Bike, Servizio FAX, Riscaldamento Centralizzato, Equitazione, Sala TV, TV Satellitare, olivicolo, Accettazione Gruppi, Sala Lettura, Asciugacapelli, Partecipazione Attività Agricole, Accesso Mezzi Privati, Solarium, Biciclette, Servizi igienici, Accesso ad Internet, </t>
-[...2 lines deleted...]
-    <t>CAMPING NORINA - [CIN:IT041044B1C2EEMFX7|]</t>
+    <t xml:space="preserve">Riscaldamento Centralizzato, Sala Lettura, Noleggio Biciclette, Partecipazione Attività Agricole, Caffe, TV, Maneggio, Calcetto, Solarium, Colazione, Estintori, olivicolo, Accesso ad Internet, Accettazione Animali Domestici, Camera con balcone, Fitness e Centro Benessere, Piscina Scoperta, Propria piscina scoperta, Accesso Mezzi Pubblici, Accesso Mezzi Privati, Trekking, Parcheggio Custodito, Equitazione, Servizi igienici, foraggero, Servizio FAX, Accettazione Gruppi, Riscaldamento, Supplemento doppia uso Singola, Connessione Internet, Phon, Servizio Fotocopie, Mountain Bike, cerealicolo, Biciclette, Sala Giochi, Asciugacapelli, Sala TV, altre colture erbacee, Locale TV, Piscina, Parco e Giardino, Noleggio altri Servizi o Attrez.-Specificare, Supplemento letto Aggiunto, Italiano, TV Satellitare, Angolo cottura, </t>
+  </si>
+  <si>
+    <t>CAMPING NORINA - [CIN:IT041044B1C2EEMFX7]</t>
   </si>
   <si>
     <t>info@campingnorina.it</t>
   </si>
   <si>
     <t>www.campingnorina.it</t>
   </si>
   <si>
     <t>via Marina Ardizia 181 - Fosso Sejore</t>
   </si>
   <si>
-    <t xml:space="preserve">Somministrazione alcolici, Servizio FAX, Mini Club, Bar, Spaccio alimentari, Aria Condizionata con Impianto non Centralizzato, Piazzole prev. a prato, Ristorante, Bus Navetta, Biliardo, Attrezzatura per soggiorno all'aperto, Servizi igienici, Accettazione Animali Domestici, TV, Asciugacapelli, Animazione, Connessione Internet, Acqua calda e fredda, Biciclette, Pizzeria, Somministrazione bevande, Campo da Beach-Tennis, Riscaldamento, Francese, Giochi per Bambini, Tedesco, Somministrazione alimenti, Inglese, Piazzola adulti, Accessibili a persone con disabilità motoria, Piazzola (compr.auto / moto, elettricità, pern), Noleggio Biciclette, Servizi igienici (lavabo WC), Accesso ad Internet, Noleggio altri Servizi o Attrez.-Specificare, Supplemento Cane, Mezza Pensione a Persona, Parcheggio Custodito, Supplementi accesso visitatori, Angolo cottura, Servizio Fotocopie, Spiaggia Riservata, Accettazione Gruppi, Supplementi Seconda auto, Macchine lavabiancheria, Beach Volley, Aria condizionata in Locali Comuni, Estintori, Lavatura e Stiratura Biancheria, </t>
+    <t xml:space="preserve">Aria Condizionata con Impianto non Centralizzato, Lavatura e Stiratura Biancheria, Accessibili a persone con disabilità motoria, Servizi igienici (lavabo WC), Spiaggia Riservata, Piazzola (compr.auto / moto, elettricità, pern), Piazzole prev. a prato, Inglese, Somministrazione alcolici, Acqua calda e fredda, Servizio Fotocopie, Servizio FAX, Attrezzatura per soggiorno all'aperto, Somministrazione bevande, Tedesco, Ristorante, Campo da Beach-Tennis, Supplementi accesso visitatori, Estintori, Beach Volley, Asciugacapelli, Bus Navetta, Supplemento Cane, Accettazione Gruppi, Aria condizionata in Locali Comuni, Macchine lavabiancheria, Piazzola adulti, Biciclette, Somministrazione alimenti, Giochi per Bambini, Angolo cottura, Animazione, Supplementi Seconda auto, Pizzeria, Servizi igienici, TV, Parcheggio Custodito, Francese, Connessione Internet, Spaccio alimentari, Biliardo, Mini Club, Riscaldamento, Mezza Pensione a Persona, Bar, Accesso ad Internet, Noleggio altri Servizi o Attrez.-Specificare, Noleggio Biciclette, Accettazione Animali Domestici, </t>
   </si>
   <si>
     <t>FAMIGLIE</t>
   </si>
   <si>
-    <t>CHARLIE IN PESARO URBAN HOTEL - [CIN:IT041044A1ZITG279S|]</t>
-[...2 lines deleted...]
-    <t>eusepi@studiocavallimarinelli.it</t>
+    <t>CHARLIE IN PESARO URBAN HOTEL - [CIN:IT041044A1ZITG279S]</t>
+  </si>
+  <si>
+    <t>contabilita@lbhs.it</t>
   </si>
   <si>
     <t>Viale Trieste 281</t>
   </si>
   <si>
-    <t xml:space="preserve">Supplemento Cane, Colazione, Camere Doppie, Telefono , Aria condizionata, Cassaforte, Cassetta sicurezza, Propria piscina scoperta, Impianto chiarificazione acque reflue, Supplemento letto Aggiunto, Accesso Mezzi Privati, Somministrazione bevande, Salotto in vano separato, TV, Sala TV, Accesso ad Internet, Accettazione Animali Domestici, Servizio FAX, Ping Pong, Accettazione Gruppi, Piscina, Accessibili a persone con disabilità motoria, Baby Sitting, Riscaldamento, Servizio Congressi, Phon, Posta, Camera con balcone, Riscaldamento Centralizzato, Estintori, Idromassaggio, Sala Pranzo, Pulizia Calzature, TV Satellitare, Locale TV, Somministrazione alimenti, Somministrazione alcolici, Giochi per Bambini, Servizio Fotocopie, Pasti non alloggiati, Asciugacapelli, Radio, Autorimessa, Accessibilità all'Ascensore, Aria condizionata in Locali Comuni, Attrezzi Pronto Soccorso, Piscina riscaldata, Frigo bar, Pensione Completa a Persona, Ristorante, Aria Condizionata con Impianto Centralizzato, Camera con balcone vista mare., Bar, Lavatura e Stiratura Biancheria, Pasti, Collegamento Internet, Telefono in camera, Supplemento doppia uso Singola, Mezza Pensione a Persona, </t>
+    <t xml:space="preserve">Piscina riscaldata, Giochi per Bambini, Camera con balcone vista mare., Posta, Supplemento doppia uso Singola, Somministrazione alcolici, Asciugacapelli, Riscaldamento Centralizzato, Estintori, Pensione Completa a Persona, Colazione, Piscina, Camera con balcone, Phon, Accessibili a persone con disabilità motoria, Servizio Congressi, Aria Condizionata con Impianto Centralizzato, Impianto chiarificazione acque reflue, Accesso Mezzi Privati, Supplemento Cane, Accettazione Animali Domestici, Idromassaggio, Radio, Somministrazione bevande, Sala Pranzo, TV Satellitare, Bar, Servizio Fotocopie, Servizio FAX, Frigo bar, TV, Autorimessa, Cassetta sicurezza, Accettazione Gruppi, Camere Doppie, Salotto in vano separato, Collegamento Internet, Riscaldamento, Cassaforte, Locale TV, Accesso ad Internet, Telefono , Accessibilità all'Ascensore, Sala TV, Pasti, Baby Sitting, Aria condizionata in Locali Comuni, Pulizia Calzature, Ping Pong, Pasti non alloggiati, Propria piscina scoperta, Telefono in camera, Supplemento letto Aggiunto, Mezza Pensione a Persona, Somministrazione alimenti, Aria condizionata, Attrezzi Pronto Soccorso, Lavatura e Stiratura Biancheria, Ristorante, </t>
   </si>
   <si>
     <t>BICI</t>
   </si>
   <si>
-    <t>HOTEL NAPOLEON - [CIN:IT041044A14H4O6MOO|]</t>
+    <t>HOTEL NAPOLEON - [CIN:IT041044A14H4O6MOO]</t>
   </si>
   <si>
     <t>info@hotelnapoleonpesaro.it</t>
   </si>
   <si>
     <t>www.hotelnapoleonpesaro.it</t>
   </si>
   <si>
     <t>viale fiume 118</t>
   </si>
   <si>
-    <t xml:space="preserve">Sci Nautico, Phon, Altri Servizi e Impianti, Giochi per Bambini, Accettazione Animali Domestici, Accesso ad Internet, Ricarica Bombole Sub, Sala TV, TV, Aria condizionata, Pulizia Calzature, Ristorante Vegetariano, Telefono , Idromassaggio, Accesso Mezzi Pubblici, Accesso Mezzi Privati, Riscaldamento, Servizio FAX, Cassetta sicurezza, Propria piscina scoperta, Bar, Telefono in camera, Idromassaggio riscaldato, Aria Condizionata con Impianto Centralizzato, Sauna Privata, Aria Condizionata con Impianto non Centralizzato, Supplemento Cane, Cassaforte, Asciugacapelli, Autorimessa, Servizio Fotocopie, Sala Lettura, Baby Sitting, Equitazione, Accettazione Gruppi, Biciclette, Lavatura e Stiratura Biancheria, Camera con balcone vista mare., Windsurf, TV Satellitare, Sub, Custodia Valori in cassette di sicurezza, Piscina riscaldata, Frigo bar, Vela, Radio, Ristorante, </t>
-[...2 lines deleted...]
-    <t>VILLA CATTANI STUART - [CIN:IT041044A1Y7FTXQDF|]</t>
+    <t xml:space="preserve">Aria condizionata, Ristorante, Lavatura e Stiratura Biancheria, Custodia Valori in cassette di sicurezza, Altri Servizi e Impianti, Cassetta sicurezza, Sub, Supplemento Cane, Accettazione Animali Domestici, Frigo bar, TV Satellitare, Ricarica Bombole Sub, Sci Nautico, Giochi per Bambini, Camera con balcone vista mare., Piscina riscaldata, Windsurf, Phon, Autorimessa, Accettazione Gruppi, Servizio FAX, Bar, TV, Servizio Fotocopie, Cassaforte, Accesso Mezzi Privati, Telefono , Accesso ad Internet, Aria Condizionata con Impianto Centralizzato, Sala Lettura, Telefono in camera, Baby Sitting, Sala TV, Pulizia Calzature, Biciclette, Sauna Privata, Ristorante Vegetariano, Equitazione, Idromassaggio, Radio, Riscaldamento, Aria Condizionata con Impianto non Centralizzato, Asciugacapelli, Idromassaggio riscaldato, Propria piscina scoperta, Vela, Accesso Mezzi Pubblici, </t>
+  </si>
+  <si>
+    <t>VILLA CATTANI STUART - [CIN:IT041044A1Y7FTXQDF]</t>
   </si>
   <si>
     <t>info@villacattani.it</t>
   </si>
   <si>
     <t>www.villacattani.it</t>
   </si>
   <si>
     <t>via Trebbiantico 67</t>
   </si>
   <si>
-    <t xml:space="preserve">Italiano, Telefono in camera, Telefono in camera (Centralino), Aria condizionata, Insonorizzazione, TV Satellitare, Inglese, Servizio Congressi, Riscaldamento, Accessibili a persone con disabilità motoria, Sala Lettura, Parcheggio non Custodito, Piscina, Biciclette, Asciugacapelli, Accettazione Gruppi, Radio, Ventilatore, Servizio Fotocopie, Accessibilità all'Ascensore, Cassaforte, Tedesco, Aria condizionata in Locali Comuni, Aria Condizionata con Impianto Centralizzato, Servizio FAX, Colazione, Aria Condizionata con Impianto non Centralizzato, Camere Doppie, Connessione Internet, Francese, Parco e Giardino, Spiaggia Riservata, Piazzola elicotteri, Marchio di Qualità, Visite Guidate, Phon, Frigo bar, Riscaldamento Centralizzato, Estintori, Camera con balcone, Telefono , Idromassaggio, Collegamento Internet, Bar, Lavatura e Stiratura Biancheria, Camera con balcone vista mare., Parcheggio Custodito, Ascensore, Propria piscina scoperta, Cassetta sicurezza, Accesso ad Internet, TV, Mountain Bike, Accesso Mezzi Privati, Atterraggio Elicotteri, Supplemento letto Aggiunto, </t>
+    <t xml:space="preserve">Aria condizionata in Locali Comuni, Piazzola elicotteri, Accesso ad Internet, Visite Guidate, Atterraggio Elicotteri, Accesso Mezzi Privati, Aria Condizionata con Impianto Centralizzato, Sala Lettura, Cassaforte, Telefono , Spiaggia Riservata, Parcheggio Custodito, Camere Doppie, Supplemento letto Aggiunto, Riscaldamento, Telefono in camera, Camera con balcone, Phon, Servizio Congressi, TV, Bar, Frigo bar, Connessione Internet, Servizio FAX, TV Satellitare, Cassetta sicurezza, Asciugacapelli, Mountain Bike, Parcheggio non Custodito, Lavatura e Stiratura Biancheria, Telefono in camera (Centralino), Camera con balcone vista mare., Idromassaggio, Radio, Accettazione Gruppi, Servizio Fotocopie, Accessibilità all'Ascensore, Colazione, Ventilatore, Ascensore, Accessibili a persone con disabilità motoria, Piscina, Biciclette, Collegamento Internet, Tedesco, Marchio di Qualità, Francese, Estintori, Aria Condizionata con Impianto non Centralizzato, Inglese, Riscaldamento Centralizzato, Aria condizionata, Italiano, Insonorizzazione, Propria piscina scoperta, Parco e Giardino, </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color rgb="FF0000FF" tint="0"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
@@ -274,51 +274,51 @@
     <tableColumn id="3" name="Latitudine"/>
     <tableColumn id="4" name="Longitudine"/>
     <tableColumn id="5" name="Stelle"/>
     <tableColumn id="6" name="Tipologia"/>
     <tableColumn id="7" name="Email"/>
     <tableColumn id="8" name="Website"/>
     <tableColumn id="9" name="Indirizzo"/>
     <tableColumn id="10" name="Servizi"/>
     <tableColumn id="11" name="Disciplinari"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium3" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="B1:N12"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="2" max="2" width="58.2480659484863" customWidth="1"/>
+    <col min="2" max="2" width="57.2546691894531" customWidth="1"/>
     <col min="3" max="3" width="10.4006061553955" customWidth="1"/>
     <col min="4" max="4" width="12.5152816772461" customWidth="1"/>
     <col min="5" max="5" width="14.045786857605" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="11.6579532623291" customWidth="1"/>
     <col min="8" max="8" width="29.6226997375488" customWidth="1"/>
     <col min="9" max="9" width="29.4416179656982" customWidth="1"/>
     <col min="10" max="10" width="33.5901489257813" customWidth="1"/>
     <col min="11" max="11" width="1063.31042480469" customWidth="1"/>
     <col min="12" max="12" width="22.9666385650635" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>