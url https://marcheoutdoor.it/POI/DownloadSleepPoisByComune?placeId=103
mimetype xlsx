--- v2 (2026-04-12)
+++ v3 (2026-04-12)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="60" uniqueCount="60">
   <si>
-    <t>Lista strutture aggiornata al 12/04/2026 14:15:57</t>
+    <t>Lista strutture aggiornata al 12/04/2026 16:01:16</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>