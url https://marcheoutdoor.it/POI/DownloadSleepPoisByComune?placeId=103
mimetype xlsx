--- v3 (2026-04-12)
+++ v4 (2026-06-18)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="60" uniqueCount="60">
   <si>
-    <t>Lista strutture aggiornata al 12/04/2026 16:01:16</t>
+    <t>Lista strutture aggiornata al 18/06/2026 12:05:15</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>