--- v4 (2026-06-18)
+++ v5 (2026-08-24)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="60" uniqueCount="60">
   <si>
-    <t>Lista strutture aggiornata al 18/06/2026 12:05:15</t>
+    <t>Lista strutture aggiornata al 24/08/2026 05:50:00</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>